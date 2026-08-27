--- v0 (2026-06-15)
+++ v1 (2026-08-27)
@@ -11,120 +11,149 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Contratos" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
-  <fonts count="4">
+  <fonts count="6">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <color rgb="001E3A5F"/>
       <sz val="14"/>
     </font>
     <font>
       <color rgb="006B7280"/>
       <sz val="10"/>
     </font>
     <font>
       <b val="1"/>
       <color rgb="00FFFFFF"/>
       <sz val="10"/>
     </font>
+    <font>
+      <b val="1"/>
+      <color rgb="00B45309"/>
+      <sz val="10"/>
+    </font>
+    <font>
+      <b val="1"/>
+      <color rgb="00FFFFFF"/>
+      <sz val="9"/>
+    </font>
   </fonts>
-  <fills count="4">
+  <fills count="6">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="001E3A5F"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00F8FAFC"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="00B45309"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="00FFFBEB"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <bottom style="thin">
         <color rgb="00E5E7EB"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="5">
+  <cellXfs count="8">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
@@ -451,80 +480,80 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:I1064"/>
+  <dimension ref="A1:I1391"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="12" customWidth="1" min="1" max="1"/>
     <col width="28" customWidth="1" min="2" max="2"/>
     <col width="16" customWidth="1" min="3" max="3"/>
     <col width="40" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="11" customWidth="1" min="6" max="6"/>
     <col width="11" customWidth="1" min="7" max="7"/>
     <col width="11" customWidth="1" min="8" max="8"/>
     <col width="13" customWidth="1" min="9" max="9"/>
   </cols>
   <sheetData>
     <row r="1" ht="22" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>RELAÇÃO DOS CONTRATOS CELEBRADOS</t>
         </is>
       </c>
     </row>
     <row r="2" ht="16" customHeight="1">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>Portal de Transparência — Exportado em: 15/06/2026 17:27 — Total: 354 contratos</t>
+          <t>Portal de Transparência — Exportado em: 27/08/2026 06:51 — Total: 442 contratos</t>
         </is>
       </c>
     </row>
     <row r="4" ht="18" customHeight="1">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B4" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D4" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E4" s="3" t="inlineStr">
@@ -534,89 +563,93 @@
       </c>
       <c r="F4" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G4" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H4" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I4" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="5" ht="15" customHeight="1">
       <c r="A5" s="4" t="inlineStr">
         <is>
-          <t>202606120001/2026</t>
+          <t>202608200001/2026</t>
         </is>
       </c>
       <c r="B5" s="4" t="inlineStr">
         <is>
-          <t>R S M PESSOA LTDA</t>
+          <t>ARKTEC CONSTRUTORA E ARQUITETURA LTDA</t>
         </is>
       </c>
       <c r="C5" s="4" t="inlineStr">
         <is>
-          <t>33159524****-89</t>
+          <t>51.007.107/****-**</t>
         </is>
       </c>
       <c r="D5" s="4" t="inlineStr">
         <is>
-          <t>PAVIMENTAÇÃO DO SISTEMA VIÁRIO COM REVESTIMENTO PRIMÁRIO (PIÇARRA) NA ESTRADA VICINAL QUE LIGA A SEDE A LOCALIDADE DE CATUANA, NO MUNICIPIO DE CATUNDA-CE.</t>
+          <t>EXECUÇÃO DOS SERVIÇOS DE PAVIMENTAÇÃO EM PEDRA TOSCA EM DIVERSAS VIAS DO MUNICÍPIO DE CATUNDA-CE.</t>
         </is>
       </c>
       <c r="E5" s="4" t="inlineStr">
         <is>
-          <t>R$ 2.318.833,33</t>
+          <t>R$ 1.329.927,84</t>
         </is>
       </c>
       <c r="F5" s="4" t="inlineStr">
         <is>
-          <t>12/06/2026</t>
+          <t>20/08/2026</t>
         </is>
       </c>
       <c r="G5" s="4" t="inlineStr">
         <is>
-          <t>09/11/2026</t>
+          <t>16/02/2027</t>
         </is>
       </c>
       <c r="H5" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
-      <c r="I5" s="4" t="inlineStr"/>
+      <c r="I5" s="4" t="inlineStr">
+        <is>
+          <t>20/08/2026</t>
+        </is>
+      </c>
     </row>
     <row r="6" ht="8" customHeight="1"/>
     <row r="7" ht="18" customHeight="1">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B7" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D7" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E7" s="3" t="inlineStr">
         <is>
@@ -625,91 +658,91 @@
       </c>
       <c r="F7" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G7" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H7" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I7" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="8" ht="15" customHeight="1">
       <c r="A8" s="4" t="inlineStr">
         <is>
-          <t>202605280001/2026</t>
+          <t>202608170001/2026</t>
         </is>
       </c>
       <c r="B8" s="4" t="inlineStr">
         <is>
-          <t>G GERADORES ESTRUTURAS E EVENTOS LTDA</t>
+          <t>SERRAS LTDA</t>
         </is>
       </c>
       <c r="C8" s="4" t="inlineStr">
         <is>
-          <t>15021289****-00</t>
+          <t>52.454.767/****-**</t>
         </is>
       </c>
       <c r="D8" s="4" t="inlineStr">
         <is>
-          <t>CONTRATAÇÃO DE SERVIÇOS DE  LOCAÇÃO DE EQUIPAMENTOS  E ESTRUTURA PARA REALIZAÇÃO DE EVENTOS MUNICIPAIS PARA ATENDER AS DEMANDAS DA SECRETARIA DE CULTURA DO MUNICÍPIO DE CATUNDA-CE.</t>
+          <t>Aquisição de materiais e equipamentos destinados a atender uma Unidade Básica de Saúde, junto à Secretaria de Saúde do município de Catunda-CE.</t>
         </is>
       </c>
       <c r="E8" s="4" t="inlineStr">
         <is>
-          <t>R$ 1.054.675,90</t>
+          <t>R$ 41.774,28</t>
         </is>
       </c>
       <c r="F8" s="4" t="inlineStr">
         <is>
-          <t>28/05/2026</t>
+          <t>17/08/2026</t>
         </is>
       </c>
       <c r="G8" s="4" t="inlineStr">
         <is>
-          <t>28/05/2027</t>
+          <t>17/08/2027</t>
         </is>
       </c>
       <c r="H8" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I8" s="4" t="inlineStr">
         <is>
-          <t>29/05/2026</t>
+          <t>17/08/2026</t>
         </is>
       </c>
     </row>
     <row r="9" ht="8" customHeight="1"/>
     <row r="10" ht="18" customHeight="1">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B10" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -720,91 +753,91 @@
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G10" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H10" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I10" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="11" ht="15" customHeight="1">
       <c r="A11" s="4" t="inlineStr">
         <is>
-          <t>202605120001/2026</t>
+          <t>202607210001/2026</t>
         </is>
       </c>
       <c r="B11" s="4" t="inlineStr">
         <is>
-          <t>F J VIRGINIO SILVA LTDA</t>
+          <t>DISTRIBUIDORA NORDESTE DE  SUPRIMENTOS LTDA</t>
         </is>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
-          <t>39846029****-24</t>
+          <t>03.904.969/****-**</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
-          <t>Contratação de empresa especializada para acompanhamento, consultoria, gerenciamento, regulamentação, atualização, envio de informações, levantamentos, enviados através dos portais oficiais, visando sanar pendências junto aos repasses de ITR (imposto territorial rural), junto à Secretaria Agricultura e Meio Ambiente do município de Catunda-CE</t>
+          <t>Aquisição de equipamentos de informática para o PROCAD - Programa de Fortalecimento do Cadastros Único, junto à Secretaria de Proteção Social, Empreendedorismo, Segurança Alimentar e Nutricional do município de Catunda</t>
         </is>
       </c>
       <c r="E11" s="4" t="inlineStr">
         <is>
-          <t>R$ 60.600,00</t>
+          <t>R$ 16.630,35</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
-          <t>12/05/2026</t>
+          <t>21/07/2026</t>
         </is>
       </c>
       <c r="G11" s="4" t="inlineStr">
         <is>
-          <t>12/05/2027</t>
+          <t>17/01/2027</t>
         </is>
       </c>
       <c r="H11" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I11" s="4" t="inlineStr">
         <is>
-          <t>12/05/2026</t>
+          <t>21/07/2026</t>
         </is>
       </c>
     </row>
     <row r="12" ht="8" customHeight="1"/>
     <row r="13" ht="18" customHeight="1">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B13" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D13" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -815,93 +848,89 @@
       </c>
       <c r="F13" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G13" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H13" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I13" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="14" ht="15" customHeight="1">
       <c r="A14" s="4" t="inlineStr">
         <is>
-          <t>202605110004/2026</t>
+          <t>202607200001/2026</t>
         </is>
       </c>
       <c r="B14" s="4" t="inlineStr">
         <is>
-          <t>ANTONIO JARBAS RODRIGUES MARINHO</t>
+          <t>BHDENTAL COMERCIAL EIRELI</t>
         </is>
       </c>
       <c r="C14" s="4" t="inlineStr">
         <is>
-          <t>47608911****-60</t>
+          <t>29.312.896/****-**</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
-          <t>Contratação de empresa para a execução de serviços de limpeza, higienização, organização e catalogação do acervo de pastas de documentos da Secretaria da Proteção Social, Empreendedorismo e Segurança Alimentar e Nutricional, do período de 2016 a 1993, totalizando 24 (vinte e quatro) anos de pastas/arquivo/acervo a serem organizados, garantindo a confidencialidade e integridade dos documentos, com a devida digitalização do acervo objeto da contratação a ser disponibilizada para acesso em nuvem</t>
+          <t>Aquisição de consultório odontológico completo, destinado à Secretaria de Saúde de Catunda-CE.</t>
         </is>
       </c>
       <c r="E14" s="4" t="inlineStr">
         <is>
-          <t>R$ 50.400,00</t>
+          <t>R$ 38.400,00</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
-          <t>11/05/2026</t>
+          <t>20/07/2026</t>
         </is>
       </c>
       <c r="G14" s="4" t="inlineStr">
         <is>
-          <t>11/05/2027</t>
+          <t>20/07/2027</t>
         </is>
       </c>
       <c r="H14" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
-      <c r="I14" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="I14" s="4" t="inlineStr"/>
     </row>
     <row r="15" ht="8" customHeight="1"/>
     <row r="16" ht="18" customHeight="1">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B16" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D16" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E16" s="3" t="inlineStr">
         <is>
@@ -910,91 +939,91 @@
       </c>
       <c r="F16" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G16" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H16" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I16" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="17" ht="15" customHeight="1">
       <c r="A17" s="4" t="inlineStr">
         <is>
-          <t>202605110003/2026</t>
+          <t>202607170001/2026</t>
         </is>
       </c>
       <c r="B17" s="4" t="inlineStr">
         <is>
-          <t>ANTONIO JARBAS RODRIGUES MARINHO</t>
+          <t>INSTITUTO CRIAR LTDA</t>
         </is>
       </c>
       <c r="C17" s="4" t="inlineStr">
         <is>
-          <t>47608911****-60</t>
+          <t>29.558.596/****-**</t>
         </is>
       </c>
       <c r="D17" s="4" t="inlineStr">
         <is>
-          <t>Contratação de empresa para a execução de serviços de limpeza, higienização, organização e catalogação do acervo de pastas de documentos da Secretaria de Educação e Desporto, do período de 2016 a 1993, totalizando 24 (vinte e quatro) anos de pastas/arquivo/acervo a serem organizados, garantindo a confidencialidade e integridade dos documentos, com a devida digitalização do acervo objeto da contratação a ser disponibilizada para acesso em nuvem</t>
+          <t>Contratação de empresa para prestação de serviço de assessoria pedagógica envolvendo execução de palestras, oficinas e treinamentos, acompanhamento e monitoramento de avaliações externas da Secretaria Municipal de Educação e Desporto de Catunda- CE.</t>
         </is>
       </c>
       <c r="E17" s="4" t="inlineStr">
         <is>
-          <t>R$ 55.200,00</t>
+          <t>R$ 60.000,00</t>
         </is>
       </c>
       <c r="F17" s="4" t="inlineStr">
         <is>
-          <t>11/05/2026</t>
+          <t>17/07/2026</t>
         </is>
       </c>
       <c r="G17" s="4" t="inlineStr">
         <is>
-          <t>11/05/2027</t>
+          <t>17/07/2027</t>
         </is>
       </c>
       <c r="H17" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I17" s="4" t="inlineStr">
         <is>
-          <t>11/05/2026</t>
+          <t>17/07/2026</t>
         </is>
       </c>
     </row>
     <row r="18" ht="8" customHeight="1"/>
     <row r="19" ht="18" customHeight="1">
       <c r="A19" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B19" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C19" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D19" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -1005,93 +1034,89 @@
       </c>
       <c r="F19" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G19" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H19" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I19" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="20" ht="15" customHeight="1">
       <c r="A20" s="4" t="inlineStr">
         <is>
-          <t>202605110002/2026</t>
+          <t>202607130001/2026</t>
         </is>
       </c>
       <c r="B20" s="4" t="inlineStr">
         <is>
-          <t>ANTONIO JARBAS RODRIGUES MARINHO</t>
+          <t>RIOS COMERCIO E IMPORTACAO DE MOTOCICLETAS E MOBILIDADE LTDA</t>
         </is>
       </c>
       <c r="C20" s="4" t="inlineStr">
         <is>
-          <t>47608911****-60</t>
+          <t>05.538.451/****-**</t>
         </is>
       </c>
       <c r="D20" s="4" t="inlineStr">
         <is>
-          <t>Contratação de empresa para a execução de serviços de limpeza, higienização, organização e catalogação do acervo de pastas de documentos da Secretaria de Saúde, do período de 2016 a 1993, totalizando 24 (vinte e quatro) anos de pastas/arquivo/acervo a serem organizados, garantindo a confidencialidade e integridade dos documentos, com a devida digitalização do acervo objeto da contratação a ser disponibilizada para acesso em nuvem</t>
+          <t>Aquisição de 06 (seis) veículos automotores elétricos tipo scooter, com capacidade para 02 ocupantes para atender as necessidades da Secretaria de Saúde.</t>
         </is>
       </c>
       <c r="E20" s="4" t="inlineStr">
         <is>
-          <t>R$ 55.200,00</t>
+          <t>R$ 61.500,00</t>
         </is>
       </c>
       <c r="F20" s="4" t="inlineStr">
         <is>
-          <t>11/05/2026</t>
+          <t>13/07/2026</t>
         </is>
       </c>
       <c r="G20" s="4" t="inlineStr">
         <is>
-          <t>11/05/2027</t>
+          <t>09/01/2027</t>
         </is>
       </c>
       <c r="H20" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
-      <c r="I20" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="I20" s="4" t="inlineStr"/>
     </row>
     <row r="21" ht="8" customHeight="1"/>
     <row r="22" ht="18" customHeight="1">
       <c r="A22" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B22" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C22" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D22" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E22" s="3" t="inlineStr">
         <is>
@@ -1100,91 +1125,91 @@
       </c>
       <c r="F22" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G22" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H22" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I22" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="23" ht="15" customHeight="1">
       <c r="A23" s="4" t="inlineStr">
         <is>
-          <t>202605110001/2026</t>
+          <t>202607090001/2026</t>
         </is>
       </c>
       <c r="B23" s="4" t="inlineStr">
         <is>
-          <t>ANTONIO JARBAS RODRIGUES MARINHO</t>
+          <t>RIOS COMERCIO E IMPORTACAO DE MOTOCICLETAS E MOBILIDADE LTDA</t>
         </is>
       </c>
       <c r="C23" s="4" t="inlineStr">
         <is>
-          <t>47608911****-60</t>
+          <t>05.538.451/****-**</t>
         </is>
       </c>
       <c r="D23" s="4" t="inlineStr">
         <is>
-          <t>Contratação de empresa para a execução de serviços de limpeza, higienização, organização e catalogação do acervo de pastas de documentos da Secretaria de Planejamento, Administração e Finanças, do período de 2016 a 1993, totalizando 24 (vinte e quatro) anos de pastas/arquivo/acervo a serem organizados, garantindo a confidencialidade e integridade dos documentos, com a devida digitalização do acervo objeto da contratação a ser disponibilizada para acesso em nuvem</t>
+          <t>Aquisição de 06 (seis) veículos automotores elétricos tipo scooter, com capacidade para 02 ocupantes para atender as necessidades da Secretaria de Saúde.</t>
         </is>
       </c>
       <c r="E23" s="4" t="inlineStr">
         <is>
-          <t>R$ 57.600,00</t>
+          <t>R$ 61.500,00</t>
         </is>
       </c>
       <c r="F23" s="4" t="inlineStr">
         <is>
-          <t>11/05/2026</t>
+          <t>09/07/2026</t>
         </is>
       </c>
       <c r="G23" s="4" t="inlineStr">
         <is>
-          <t>11/05/2027</t>
+          <t>05/01/2027</t>
         </is>
       </c>
       <c r="H23" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I23" s="4" t="inlineStr">
         <is>
-          <t>11/05/2026</t>
+          <t>09/07/2026</t>
         </is>
       </c>
     </row>
     <row r="24" ht="8" customHeight="1"/>
     <row r="25" ht="18" customHeight="1">
       <c r="A25" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B25" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C25" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D25" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -1195,91 +1220,91 @@
       </c>
       <c r="F25" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G25" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H25" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I25" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="26" ht="15" customHeight="1">
       <c r="A26" s="4" t="inlineStr">
         <is>
-          <t>202605060001/2026</t>
+          <t>202607080001/2026</t>
         </is>
       </c>
       <c r="B26" s="4" t="inlineStr">
         <is>
-          <t>F DARLEY COELHO</t>
+          <t>CONSTRUTORA MORFEU LTDA</t>
         </is>
       </c>
       <c r="C26" s="4" t="inlineStr">
         <is>
-          <t>14469129****-58</t>
+          <t>32.526.831/****-**</t>
         </is>
       </c>
       <c r="D26" s="4" t="inlineStr">
         <is>
-          <t>AQUISIÇÃO DE UTENSÍLIOS DE COZINHA, ELETRODOMÉSTICOS, ELETROELETRÔNICOS, MÓVEIS E OUTROS, PARA SEREM DISTRIBUÍDOS, NA FORMA DE PREMIAÇÃO, NA OCASIÃO DA COMEMORAÇÃO AO DIA DAS MÃES, NO MUNICÍPIO DE CATUNDA.</t>
+          <t>EXECUÇÃO DO SERVIÇO DE ROÇO MANUAL NAS LATERAIS DAS ESTRADAS VICINAIS DO MUNICÍPIO DE CATUNDA-CE.</t>
         </is>
       </c>
       <c r="E26" s="4" t="inlineStr">
         <is>
-          <t>R$ 38.919,00</t>
+          <t>R$ 109.066,67</t>
         </is>
       </c>
       <c r="F26" s="4" t="inlineStr">
         <is>
-          <t>06/05/2026</t>
+          <t>08/07/2026</t>
         </is>
       </c>
       <c r="G26" s="4" t="inlineStr">
         <is>
-          <t>05/07/2026</t>
+          <t>06/09/2026</t>
         </is>
       </c>
       <c r="H26" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I26" s="4" t="inlineStr">
         <is>
-          <t>06/05/2026</t>
+          <t>08/07/2026</t>
         </is>
       </c>
     </row>
     <row r="27" ht="8" customHeight="1"/>
     <row r="28" ht="18" customHeight="1">
       <c r="A28" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B28" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C28" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D28" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -1290,93 +1315,89 @@
       </c>
       <c r="F28" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G28" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H28" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I28" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="29" ht="15" customHeight="1">
       <c r="A29" s="4" t="inlineStr">
         <is>
-          <t>202605050001/2026</t>
+          <t>202607060001/2026</t>
         </is>
       </c>
       <c r="B29" s="4" t="inlineStr">
         <is>
-          <t>CLIVET LTDA</t>
+          <t>C.M. SERVICOS E CONSTRUCOES LTDA</t>
         </is>
       </c>
       <c r="C29" s="4" t="inlineStr">
         <is>
-          <t>47272640****-14</t>
+          <t>02.110.202/****-**</t>
         </is>
       </c>
       <c r="D29" s="4" t="inlineStr">
         <is>
-          <t>Contratação de empresa especializada visando a castração, esterilização e microchipagem de animais domésticos visando o controle populacional de cães e gatos de rua, junto à Secretaria de Agricultura, Recursos Hídricos e Meio Ambiente de Catunda-CE</t>
+          <t>PAVIMENTAÇÃO DO SISTEMA VIÁRIO COM REVESTIMENTO PRIMÁRIO (PIÇARRA) NA ESTRADA VICINAL QUE LIGA A LOCALIDADE DE ARVOREDO A DESCOBERTA, MUNICÍPIO DE CATUNDA-CE.</t>
         </is>
       </c>
       <c r="E29" s="4" t="inlineStr">
         <is>
-          <t>R$ 98.515,00</t>
+          <t>R$ 840.088,78</t>
         </is>
       </c>
       <c r="F29" s="4" t="inlineStr">
         <is>
-          <t>05/05/2026</t>
+          <t>06/07/2026</t>
         </is>
       </c>
       <c r="G29" s="4" t="inlineStr">
         <is>
-          <t>05/05/2027</t>
+          <t>03/12/2026</t>
         </is>
       </c>
       <c r="H29" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
-      <c r="I29" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="I29" s="4" t="inlineStr"/>
     </row>
     <row r="30" ht="8" customHeight="1"/>
     <row r="31" ht="18" customHeight="1">
       <c r="A31" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B31" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C31" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D31" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E31" s="3" t="inlineStr">
         <is>
@@ -1385,91 +1406,91 @@
       </c>
       <c r="F31" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G31" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H31" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I31" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="32" ht="15" customHeight="1">
       <c r="A32" s="4" t="inlineStr">
         <is>
-          <t>202605050001/2026</t>
+          <t>202606220001/2026</t>
         </is>
       </c>
       <c r="B32" s="4" t="inlineStr">
         <is>
-          <t>CLIVET LTDA</t>
+          <t>XSEVEN EMPREENDIMENTOS LTDA</t>
         </is>
       </c>
       <c r="C32" s="4" t="inlineStr">
         <is>
-          <t>47272640****-14</t>
+          <t>41.367.431/****-**</t>
         </is>
       </c>
       <c r="D32" s="4" t="inlineStr">
         <is>
-          <t>Contratação de empresa especializada visando a castração, esterilização e microchipagem de animais domésticos visando o controle populacional de cães e gatos de rua, junto à Secretaria de Agricultura, Recursos Hídricos e Meio Ambiente de Catunda-CE</t>
+          <t>Contratação de empresa para prestar serviços de apresentação musical com músico especializado em músicas regionais e tradicionais para animar os encontros dos idosos, junto à Secretaria de Proteção Social, Empreendedorismo e Segurança Alimentar e Nutricional.</t>
         </is>
       </c>
       <c r="E32" s="4" t="inlineStr">
         <is>
-          <t>R$ 98.515,00</t>
+          <t>R$ 60.600,00</t>
         </is>
       </c>
       <c r="F32" s="4" t="inlineStr">
         <is>
-          <t>05/05/2026</t>
+          <t>22/06/2026</t>
         </is>
       </c>
       <c r="G32" s="4" t="inlineStr">
         <is>
-          <t>05/05/2027</t>
+          <t>22/06/2027</t>
         </is>
       </c>
       <c r="H32" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I32" s="4" t="inlineStr">
         <is>
-          <t>05/05/2026</t>
+          <t>22/06/2026</t>
         </is>
       </c>
     </row>
     <row r="33" ht="8" customHeight="1"/>
     <row r="34" ht="18" customHeight="1">
       <c r="A34" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B34" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C34" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D34" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -1480,91 +1501,91 @@
       </c>
       <c r="F34" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G34" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H34" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I34" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="35" ht="15" customHeight="1">
       <c r="A35" s="4" t="inlineStr">
         <is>
-          <t>202605040004/2026</t>
+          <t>202606180002/2026</t>
         </is>
       </c>
       <c r="B35" s="4" t="inlineStr">
         <is>
-          <t>MESQUITA &amp; NEGREIROS ADVOGADOS ASSOCIADOS</t>
+          <t>Denilson Pedro Alves Moreira</t>
         </is>
       </c>
       <c r="C35" s="4" t="inlineStr">
         <is>
-          <t>26133003****-97</t>
+          <t>45.813.263/****-**</t>
         </is>
       </c>
       <c r="D35" s="4" t="inlineStr">
         <is>
-          <t>Contratação de empresa especializada na prestação de serviços técnicos profissionais em consultoria e assessoria para diretrizes de introdução, implementação e adequação à Lei Geral de Proteção de Dados Pessoais (LGPD), Lei nº 13.709/2018 junto à Secretaria de Educação e Desporto do município de Catunda-CE.</t>
+          <t>Prestação de serviço de instalação, manutenção preventiva e corretiva e recarga de gás em centrais de ar-condicionado, para atender as necessidades da Secretaria de Saúde de Catunda - CE</t>
         </is>
       </c>
       <c r="E35" s="4" t="inlineStr">
         <is>
-          <t>R$ 38.400,00</t>
+          <t>R$ 57.500,00</t>
         </is>
       </c>
       <c r="F35" s="4" t="inlineStr">
         <is>
-          <t>04/05/2026</t>
+          <t>18/06/2026</t>
         </is>
       </c>
       <c r="G35" s="4" t="inlineStr">
         <is>
-          <t>04/05/2027</t>
+          <t>18/06/2027</t>
         </is>
       </c>
       <c r="H35" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I35" s="4" t="inlineStr">
         <is>
-          <t>04/05/2026</t>
+          <t>18/06/2026</t>
         </is>
       </c>
     </row>
     <row r="36" ht="8" customHeight="1"/>
     <row r="37" ht="18" customHeight="1">
       <c r="A37" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B37" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C37" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D37" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -1575,93 +1596,89 @@
       </c>
       <c r="F37" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G37" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H37" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I37" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="38" ht="15" customHeight="1">
       <c r="A38" s="4" t="inlineStr">
         <is>
-          <t>202605040003/2026</t>
+          <t>202606180001/2026</t>
         </is>
       </c>
       <c r="B38" s="4" t="inlineStr">
         <is>
-          <t>MESQUITA &amp; NEGREIROS ADVOGADOS ASSOCIADOS</t>
+          <t>ANTONIO MARCOS PAIVA DA SILVA</t>
         </is>
       </c>
       <c r="C38" s="4" t="inlineStr">
         <is>
-          <t>26133003****-97</t>
+          <t>53.424.860/****-**</t>
         </is>
       </c>
       <c r="D38" s="4" t="inlineStr">
         <is>
-          <t>Contratação de empresa especializada na prestação de serviços técnicos profissionais em consultoria e assessoria para diretrizes de introdução, implementação e adequação à Lei Geral de Proteção de Dados Pessoais (LGPD), Lei nº 13.709/2018 junto à Secretaria de Planejamento, Administração e Finanças do município de Catunda-CE.</t>
+          <t>Contratação de empresa especializada para fabricação, fornecimento e instalação de móveis planejados sob medida destinados à estruturação dos ambientes da nova Unidade Básica de Saúde Elvina Elisa Lima, visando a organização dos espaços, otimizar os processos de trabalho e proporcionar condições de atendimento aos usuários e profissionais da saúde.</t>
         </is>
       </c>
       <c r="E38" s="4" t="inlineStr">
         <is>
-          <t>R$ 38.400,00</t>
+          <t>R$ 48.848,00</t>
         </is>
       </c>
       <c r="F38" s="4" t="inlineStr">
         <is>
-          <t>04/05/2026</t>
+          <t>18/06/2026</t>
         </is>
       </c>
       <c r="G38" s="4" t="inlineStr">
         <is>
-          <t>04/05/2027</t>
+          <t>17/08/2026</t>
         </is>
       </c>
       <c r="H38" s="4" t="inlineStr">
         <is>
-          <t>Vigente</t>
-[...6 lines deleted...]
-      </c>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I38" s="4" t="inlineStr"/>
     </row>
     <row r="39" ht="8" customHeight="1"/>
     <row r="40" ht="18" customHeight="1">
       <c r="A40" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B40" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C40" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D40" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E40" s="3" t="inlineStr">
         <is>
@@ -1670,91 +1687,91 @@
       </c>
       <c r="F40" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G40" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H40" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I40" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="41" ht="15" customHeight="1">
       <c r="A41" s="4" t="inlineStr">
         <is>
-          <t>202605040002/2026</t>
+          <t>202606160002/2026</t>
         </is>
       </c>
       <c r="B41" s="4" t="inlineStr">
         <is>
-          <t>MESQUITA &amp; NEGREIROS ADVOGADOS ASSOCIADOS</t>
+          <t>V6 CONSTRUTORA E ASSESSORIA TECNICA EIRELI - EPP</t>
         </is>
       </c>
       <c r="C41" s="4" t="inlineStr">
         <is>
-          <t>26133003****-97</t>
+          <t>26.749.547/****-**</t>
         </is>
       </c>
       <c r="D41" s="4" t="inlineStr">
         <is>
-          <t>Contratação de empresa especializada na prestação de serviços técnicos profissionais em consultoria e assessoria para diretrizes de introdução, implementação e adequação à Lei Geral de Proteção de Dados Pessoais (LGPD), Lei nº 13.709/2018 junto à Secretaria de Saúde do município de Catunda-CE.</t>
+          <t>Contratação de serviços técnicos especializados em arquitetura e engenharia civil, para elaboração de projetos técnicos, peças gráficas, memoriais descritivos, especificações técnicas, memorial de cálculo, BDI, planilhas orçamentárias, cronograma físico-financeiro, acompanhamento e fiscalização de obras, junto à Secretaria de Cultura do município de Catunda-CE</t>
         </is>
       </c>
       <c r="E41" s="4" t="inlineStr">
         <is>
-          <t>R$ 38.400,00</t>
+          <t>R$ 48.000,00</t>
         </is>
       </c>
       <c r="F41" s="4" t="inlineStr">
         <is>
-          <t>04/05/2026</t>
+          <t>16/06/2026</t>
         </is>
       </c>
       <c r="G41" s="4" t="inlineStr">
         <is>
-          <t>04/05/2027</t>
+          <t>16/06/2027</t>
         </is>
       </c>
       <c r="H41" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I41" s="4" t="inlineStr">
         <is>
-          <t>04/05/2026</t>
+          <t>16/06/2026</t>
         </is>
       </c>
     </row>
     <row r="42" ht="8" customHeight="1"/>
     <row r="43" ht="18" customHeight="1">
       <c r="A43" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B43" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C43" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D43" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -1765,91 +1782,91 @@
       </c>
       <c r="F43" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G43" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H43" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I43" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="44" ht="15" customHeight="1">
       <c r="A44" s="4" t="inlineStr">
         <is>
-          <t>202605040001/2026</t>
+          <t>202606160001/2026</t>
         </is>
       </c>
       <c r="B44" s="4" t="inlineStr">
         <is>
-          <t>MESQUITA &amp; NEGREIROS ADVOGADOS ASSOCIADOS</t>
+          <t>V6 CONSTRUTORA E ASSESSORIA TECNICA EIRELI - EPP</t>
         </is>
       </c>
       <c r="C44" s="4" t="inlineStr">
         <is>
-          <t>26133003****-97</t>
+          <t>26.749.547/****-**</t>
         </is>
       </c>
       <c r="D44" s="4" t="inlineStr">
         <is>
-          <t>Contratação de empresa especializada na prestação de serviços técnicos profissionais em consultoria e assessoria para diretrizes de introdução, implementação e adequação à Lei Geral de Proteção de Dados Pessoais (LGPD), Lei nº 13.709/2018 junto à Secretaria de Proteção Social, Empreendedorismo e Segurança Alimentar e Nutricional do município de Catunda-CE.</t>
+          <t>CONTRATAÇÃO DE SERVIÇOS DE MONITORAMENTO, ACOMPANHAMENTO, CADASTROS, INSERÇÃO DE DOCUMENTOS RELACIONADOS A OBRAS ORIUNDAS DE CONVÊNIOS E SIMILARES POR MEIO DE ORGÃOS FEDERAIS E ESTADUAIS, JUNTO AOS SISTEMAS SISMOB, SIMEC, SIGA, TRANSFEREGOV E E-PARCERIAS, JUNTO À SECRETARIA DE INFRAESTRUTURA, TRANSPORTES E DESENVOLVIMENTO URBANO DE CATUNDA-CE</t>
         </is>
       </c>
       <c r="E44" s="4" t="inlineStr">
         <is>
-          <t>R$ 38.400,00</t>
+          <t>R$ 48.000,00</t>
         </is>
       </c>
       <c r="F44" s="4" t="inlineStr">
         <is>
-          <t>04/05/2026</t>
+          <t>16/06/2026</t>
         </is>
       </c>
       <c r="G44" s="4" t="inlineStr">
         <is>
-          <t>04/05/2027</t>
+          <t>16/06/2027</t>
         </is>
       </c>
       <c r="H44" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I44" s="4" t="inlineStr">
         <is>
-          <t>04/05/2026</t>
+          <t>16/06/2026</t>
         </is>
       </c>
     </row>
     <row r="45" ht="8" customHeight="1"/>
     <row r="46" ht="18" customHeight="1">
       <c r="A46" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B46" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C46" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D46" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -1860,93 +1877,89 @@
       </c>
       <c r="F46" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G46" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H46" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I46" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="47" ht="15" customHeight="1">
       <c r="A47" s="4" t="inlineStr">
         <is>
-          <t>202604270001/2026</t>
+          <t>202606120001/2026</t>
         </is>
       </c>
       <c r="B47" s="4" t="inlineStr">
         <is>
-          <t>F J VIRGINIO SILVA LTDA</t>
+          <t>R S M PESSOA LTDA</t>
         </is>
       </c>
       <c r="C47" s="4" t="inlineStr">
         <is>
-          <t>39846029****-24</t>
+          <t>33.159.524/****-**</t>
         </is>
       </c>
       <c r="D47" s="4" t="inlineStr">
         <is>
-          <t>Contratação de empresa para consultoria, orientações, implantação de rotinas e logísticas, acompanhamento e gerenciamento, visando incremento de arrecadação tributária municipal, junto ao Departamento de Tributos do Município de Catunda – CE</t>
+          <t>PAVIMENTAÇÃO DO SISTEMA VIÁRIO COM REVESTIMENTO PRIMÁRIO (PIÇARRA) NA ESTRADA VICINAL QUE LIGA A SEDE A LOCALIDADE DE CATUANA, NO MUNICIPIO DE CATUNDA-CE.</t>
         </is>
       </c>
       <c r="E47" s="4" t="inlineStr">
         <is>
-          <t>R$ 60.360,00</t>
+          <t>R$ 2.318.833,33</t>
         </is>
       </c>
       <c r="F47" s="4" t="inlineStr">
         <is>
-          <t>27/04/2026</t>
+          <t>12/06/2026</t>
         </is>
       </c>
       <c r="G47" s="4" t="inlineStr">
         <is>
-          <t>27/04/2027</t>
+          <t>09/11/2026</t>
         </is>
       </c>
       <c r="H47" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
-      <c r="I47" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="I47" s="4" t="inlineStr"/>
     </row>
     <row r="48" ht="8" customHeight="1"/>
     <row r="49" ht="18" customHeight="1">
       <c r="A49" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B49" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C49" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D49" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E49" s="3" t="inlineStr">
         <is>
@@ -1955,91 +1968,91 @@
       </c>
       <c r="F49" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G49" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H49" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I49" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="50" ht="15" customHeight="1">
       <c r="A50" s="4" t="inlineStr">
         <is>
-          <t>202604270001/2026</t>
+          <t>202605280001/2026</t>
         </is>
       </c>
       <c r="B50" s="4" t="inlineStr">
         <is>
-          <t>F J VIRGINIO SILVA LTDA</t>
+          <t>G GERADORES ESTRUTURAS E EVENTOS LTDA</t>
         </is>
       </c>
       <c r="C50" s="4" t="inlineStr">
         <is>
-          <t>39846029****-24</t>
+          <t>15.021.289/****-**</t>
         </is>
       </c>
       <c r="D50" s="4" t="inlineStr">
         <is>
-          <t>Contratação de empresa para consultoria, orientações, implantação de rotinas e logísticas, acompanhamento e gerenciamento, visando incremento de arrecadação tributária municipal, junto ao Departamento de Tributos do Município de Catunda – CE</t>
+          <t>CONTRATAÇÃO DE SERVIÇOS DE  LOCAÇÃO DE EQUIPAMENTOS  E ESTRUTURA PARA REALIZAÇÃO DE EVENTOS MUNICIPAIS PARA ATENDER AS DEMANDAS DA SECRETARIA DE CULTURA DO MUNICÍPIO DE CATUNDA-CE.</t>
         </is>
       </c>
       <c r="E50" s="4" t="inlineStr">
         <is>
-          <t>R$ 60.360,00</t>
+          <t>R$ 1.054.675,90</t>
         </is>
       </c>
       <c r="F50" s="4" t="inlineStr">
         <is>
-          <t>27/04/2026</t>
+          <t>28/05/2026</t>
         </is>
       </c>
       <c r="G50" s="4" t="inlineStr">
         <is>
-          <t>27/04/2027</t>
+          <t>28/05/2027</t>
         </is>
       </c>
       <c r="H50" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I50" s="4" t="inlineStr">
         <is>
-          <t>27/04/2026</t>
+          <t>29/05/2026</t>
         </is>
       </c>
     </row>
     <row r="51" ht="8" customHeight="1"/>
     <row r="52" ht="18" customHeight="1">
       <c r="A52" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B52" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C52" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D52" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -2050,91 +2063,91 @@
       </c>
       <c r="F52" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G52" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H52" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I52" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="53" ht="15" customHeight="1">
       <c r="A53" s="4" t="inlineStr">
         <is>
-          <t>202604150006/2026</t>
+          <t>202605120001/2026</t>
         </is>
       </c>
       <c r="B53" s="4" t="inlineStr">
         <is>
-          <t>CONSULT ASSESSORIA E CONSULTORIA EMPRESARIAL</t>
+          <t>F J VIRGINIO SILVA LTDA</t>
         </is>
       </c>
       <c r="C53" s="4" t="inlineStr">
         <is>
-          <t>15243080****-83</t>
+          <t>39.846.029/****-**</t>
         </is>
       </c>
       <c r="D53" s="4" t="inlineStr">
         <is>
-          <t>Prestação de serviços de assessoria técnica na elaboração e acompanhamento de projetos de captação de recursos, bem como suas respectivas prestações de contas, firmados com o Governo Federal e Governo Estadual, junto à Secretaria de Planejamento, Administração e Finanças do Município de Catunda/CE.</t>
+          <t>Contratação de empresa especializada para acompanhamento, consultoria, gerenciamento, regulamentação, atualização, envio de informações, levantamentos, enviados através dos portais oficiais, visando sanar pendências junto aos repasses de ITR (imposto territorial rural), junto à Secretaria Agricultura e Meio Ambiente do município de Catunda-CE</t>
         </is>
       </c>
       <c r="E53" s="4" t="inlineStr">
         <is>
-          <t>R$ 42.720,00</t>
+          <t>R$ 60.600,00</t>
         </is>
       </c>
       <c r="F53" s="4" t="inlineStr">
         <is>
-          <t>15/04/2026</t>
+          <t>12/05/2026</t>
         </is>
       </c>
       <c r="G53" s="4" t="inlineStr">
         <is>
-          <t>15/04/2027</t>
+          <t>12/05/2027</t>
         </is>
       </c>
       <c r="H53" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I53" s="4" t="inlineStr">
         <is>
-          <t>15/04/2026</t>
+          <t>12/05/2026</t>
         </is>
       </c>
     </row>
     <row r="54" ht="8" customHeight="1"/>
     <row r="55" ht="18" customHeight="1">
       <c r="A55" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B55" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C55" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D55" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -2145,91 +2158,91 @@
       </c>
       <c r="F55" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G55" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H55" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I55" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="56" ht="15" customHeight="1">
       <c r="A56" s="4" t="inlineStr">
         <is>
-          <t>202604150005/2026</t>
+          <t>202605110004/2026</t>
         </is>
       </c>
       <c r="B56" s="4" t="inlineStr">
         <is>
-          <t>F A COMERCIO EDISTRIBUICAO LTDA</t>
+          <t>ANTONIO JARBAS RODRIGUES MARINHO</t>
         </is>
       </c>
       <c r="C56" s="4" t="inlineStr">
         <is>
-          <t>51842393****-11</t>
+          <t>47.608.911/****-**</t>
         </is>
       </c>
       <c r="D56" s="4" t="inlineStr">
         <is>
-          <t>AQUISIÇÃO DE EQUIPAMENTOS DESTINADOS A SECRETARIA DE EDUCAÇÃO DO MUNICÍPIO DE CATUNDA – CE.</t>
+          <t>Contratação de empresa para a execução de serviços de limpeza, higienização, organização e catalogação do acervo de pastas de documentos da Secretaria da Proteção Social, Empreendedorismo e Segurança Alimentar e Nutricional, do período de 2016 a 1993, totalizando 24 (vinte e quatro) anos de pastas/arquivo/acervo a serem organizados, garantindo a confidencialidade e integridade dos documentos, com a devida digitalização do acervo objeto da contratação a ser disponibilizada para acesso em nuvem</t>
         </is>
       </c>
       <c r="E56" s="4" t="inlineStr">
         <is>
-          <t>R$ 28.915,95</t>
+          <t>R$ 50.400,00</t>
         </is>
       </c>
       <c r="F56" s="4" t="inlineStr">
         <is>
-          <t>15/04/2026</t>
+          <t>11/05/2026</t>
         </is>
       </c>
       <c r="G56" s="4" t="inlineStr">
         <is>
-          <t>15/04/2027</t>
+          <t>11/05/2027</t>
         </is>
       </c>
       <c r="H56" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I56" s="4" t="inlineStr">
         <is>
-          <t>15/04/2026</t>
+          <t>11/05/2026</t>
         </is>
       </c>
     </row>
     <row r="57" ht="8" customHeight="1"/>
     <row r="58" ht="18" customHeight="1">
       <c r="A58" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B58" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C58" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D58" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -2240,91 +2253,91 @@
       </c>
       <c r="F58" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G58" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H58" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I58" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="59" ht="15" customHeight="1">
       <c r="A59" s="4" t="inlineStr">
         <is>
-          <t>202604150004/2026</t>
+          <t>202605110003/2026</t>
         </is>
       </c>
       <c r="B59" s="4" t="inlineStr">
         <is>
-          <t>CONSULT ASSESSORIA E CONSULTORIA EMPRESARIAL</t>
+          <t>ANTONIO JARBAS RODRIGUES MARINHO</t>
         </is>
       </c>
       <c r="C59" s="4" t="inlineStr">
         <is>
-          <t>15243080****-83</t>
+          <t>47.608.911/****-**</t>
         </is>
       </c>
       <c r="D59" s="4" t="inlineStr">
         <is>
-          <t>Prestação de serviços de assessoria técnica na elaboração e acompanhamento de projetos de captação de recursos, bem como suas respectivas prestações de contas, firmados com o Governo Federal e Governo Estadual, junto à Secretaria de Infraestrutura, Transportes e Desenvolvimento Urbano do Município de Catunda/CE.</t>
+          <t>Contratação de empresa para a execução de serviços de limpeza, higienização, organização e catalogação do acervo de pastas de documentos da Secretaria de Educação e Desporto, do período de 2016 a 1993, totalizando 24 (vinte e quatro) anos de pastas/arquivo/acervo a serem organizados, garantindo a confidencialidade e integridade dos documentos, com a devida digitalização do acervo objeto da contratação a ser disponibilizada para acesso em nuvem</t>
         </is>
       </c>
       <c r="E59" s="4" t="inlineStr">
         <is>
-          <t>R$ 43.200,00</t>
+          <t>R$ 55.200,00</t>
         </is>
       </c>
       <c r="F59" s="4" t="inlineStr">
         <is>
-          <t>15/04/2026</t>
+          <t>11/05/2026</t>
         </is>
       </c>
       <c r="G59" s="4" t="inlineStr">
         <is>
-          <t>15/04/2027</t>
+          <t>11/05/2027</t>
         </is>
       </c>
       <c r="H59" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I59" s="4" t="inlineStr">
         <is>
-          <t>15/04/2026</t>
+          <t>11/05/2026</t>
         </is>
       </c>
     </row>
     <row r="60" ht="8" customHeight="1"/>
     <row r="61" ht="18" customHeight="1">
       <c r="A61" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B61" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C61" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D61" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -2335,91 +2348,91 @@
       </c>
       <c r="F61" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G61" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H61" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I61" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="62" ht="15" customHeight="1">
       <c r="A62" s="4" t="inlineStr">
         <is>
-          <t>202604150003/2026</t>
+          <t>202605110002/2026</t>
         </is>
       </c>
       <c r="B62" s="4" t="inlineStr">
         <is>
-          <t>CONSULT ASSESSORIA E CONSULTORIA EMPRESARIAL</t>
+          <t>ANTONIO JARBAS RODRIGUES MARINHO</t>
         </is>
       </c>
       <c r="C62" s="4" t="inlineStr">
         <is>
-          <t>15243080****-83</t>
+          <t>47.608.911/****-**</t>
         </is>
       </c>
       <c r="D62" s="4" t="inlineStr">
         <is>
-          <t>Prestação de serviços de assessoria técnica na elaboração e acompanhamento de projetos de captação de recursos, bem como suas respectivas prestações de contas, firmados com o Governo Federal e Governo Estadual, junto à Secretaria de Saúde do Município de Catunda/CE.</t>
+          <t>Contratação de empresa para a execução de serviços de limpeza, higienização, organização e catalogação do acervo de pastas de documentos da Secretaria de Saúde, do período de 2016 a 1993, totalizando 24 (vinte e quatro) anos de pastas/arquivo/acervo a serem organizados, garantindo a confidencialidade e integridade dos documentos, com a devida digitalização do acervo objeto da contratação a ser disponibilizada para acesso em nuvem</t>
         </is>
       </c>
       <c r="E62" s="4" t="inlineStr">
         <is>
-          <t>R$ 41.400,00</t>
+          <t>R$ 55.200,00</t>
         </is>
       </c>
       <c r="F62" s="4" t="inlineStr">
         <is>
-          <t>15/04/2026</t>
+          <t>11/05/2026</t>
         </is>
       </c>
       <c r="G62" s="4" t="inlineStr">
         <is>
-          <t>09/02/2027</t>
+          <t>11/05/2027</t>
         </is>
       </c>
       <c r="H62" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I62" s="4" t="inlineStr">
         <is>
-          <t>15/04/2026</t>
+          <t>11/05/2026</t>
         </is>
       </c>
     </row>
     <row r="63" ht="8" customHeight="1"/>
     <row r="64" ht="18" customHeight="1">
       <c r="A64" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B64" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C64" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D64" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -2430,91 +2443,91 @@
       </c>
       <c r="F64" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G64" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H64" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I64" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="65" ht="15" customHeight="1">
       <c r="A65" s="4" t="inlineStr">
         <is>
-          <t>202604150002/2026</t>
+          <t>202605110001/2026</t>
         </is>
       </c>
       <c r="B65" s="4" t="inlineStr">
         <is>
-          <t>CONSULT ASSESSORIA E CONSULTORIA EMPRESARIAL</t>
+          <t>ANTONIO JARBAS RODRIGUES MARINHO</t>
         </is>
       </c>
       <c r="C65" s="4" t="inlineStr">
         <is>
-          <t>15243080****-83</t>
+          <t>47.608.911/****-**</t>
         </is>
       </c>
       <c r="D65" s="4" t="inlineStr">
         <is>
-          <t>Prestação de serviços de assessoria técnica na elaboração e acompanhamento de projetos de captação de recursos, bem como suas respectivas prestações de contas, firmados com o Governo Federal e Governo Estadual, junto à Secretaria de Educação e Desporto do Município de Catunda/CE.</t>
+          <t>Contratação de empresa para a execução de serviços de limpeza, higienização, organização e catalogação do acervo de pastas de documentos da Secretaria de Planejamento, Administração e Finanças, do período de 2016 a 1993, totalizando 24 (vinte e quatro) anos de pastas/arquivo/acervo a serem organizados, garantindo a confidencialidade e integridade dos documentos, com a devida digitalização do acervo objeto da contratação a ser disponibilizada para acesso em nuvem</t>
         </is>
       </c>
       <c r="E65" s="4" t="inlineStr">
         <is>
-          <t>R$ 42.960,00</t>
+          <t>R$ 57.600,00</t>
         </is>
       </c>
       <c r="F65" s="4" t="inlineStr">
         <is>
-          <t>15/04/2026</t>
+          <t>11/05/2026</t>
         </is>
       </c>
       <c r="G65" s="4" t="inlineStr">
         <is>
-          <t>15/04/2027</t>
+          <t>11/05/2027</t>
         </is>
       </c>
       <c r="H65" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I65" s="4" t="inlineStr">
         <is>
-          <t>15/04/2026</t>
+          <t>11/05/2026</t>
         </is>
       </c>
     </row>
     <row r="66" ht="8" customHeight="1"/>
     <row r="67" ht="18" customHeight="1">
       <c r="A67" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B67" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C67" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D67" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -2525,91 +2538,91 @@
       </c>
       <c r="F67" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G67" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H67" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I67" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="68" ht="15" customHeight="1">
       <c r="A68" s="4" t="inlineStr">
         <is>
-          <t>202604130002/2026</t>
+          <t>202605060001/2026</t>
         </is>
       </c>
       <c r="B68" s="4" t="inlineStr">
         <is>
-          <t>NORD VEICULOS LTDA</t>
+          <t>F DARLEY COELHO</t>
         </is>
       </c>
       <c r="C68" s="4" t="inlineStr">
         <is>
-          <t>12975511****-08</t>
+          <t>14.469.129/****-**</t>
         </is>
       </c>
       <c r="D68" s="4" t="inlineStr">
         <is>
-          <t>Aquisição de veículos 0 Km para atender as necessidades da Secretaria de Saúde de Catunda-CE.</t>
+          <t>AQUISIÇÃO DE UTENSÍLIOS DE COZINHA, ELETRODOMÉSTICOS, ELETROELETRÔNICOS, MÓVEIS E OUTROS, PARA SEREM DISTRIBUÍDOS, NA FORMA DE PREMIAÇÃO, NA OCASIÃO DA COMEMORAÇÃO AO DIA DAS MÃES, NO MUNICÍPIO DE CATUNDA.</t>
         </is>
       </c>
       <c r="E68" s="4" t="inlineStr">
         <is>
-          <t>R$ 207.500,00</t>
+          <t>R$ 38.919,00</t>
         </is>
       </c>
       <c r="F68" s="4" t="inlineStr">
         <is>
-          <t>13/04/2026</t>
+          <t>06/05/2026</t>
         </is>
       </c>
       <c r="G68" s="4" t="inlineStr">
         <is>
-          <t>13/04/2027</t>
+          <t>05/07/2026</t>
         </is>
       </c>
       <c r="H68" s="4" t="inlineStr">
         <is>
-          <t>Vigente</t>
+          <t>Encerrado</t>
         </is>
       </c>
       <c r="I68" s="4" t="inlineStr">
         <is>
-          <t>13/04/2026</t>
+          <t>06/05/2026</t>
         </is>
       </c>
     </row>
     <row r="69" ht="8" customHeight="1"/>
     <row r="70" ht="18" customHeight="1">
       <c r="A70" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B70" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C70" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D70" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -2620,91 +2633,91 @@
       </c>
       <c r="F70" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G70" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H70" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I70" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="71" ht="15" customHeight="1">
       <c r="A71" s="4" t="inlineStr">
         <is>
-          <t>202604130002/2026</t>
+          <t>202605050001/2026</t>
         </is>
       </c>
       <c r="B71" s="4" t="inlineStr">
         <is>
-          <t>NORD VEICULOS LTDA</t>
+          <t>CLIVET LTDA</t>
         </is>
       </c>
       <c r="C71" s="4" t="inlineStr">
         <is>
-          <t>12975511****-08</t>
+          <t>47.272.640/****-**</t>
         </is>
       </c>
       <c r="D71" s="4" t="inlineStr">
         <is>
-          <t>Aquisição de veículos 0 Km para atender as necessidades da Secretaria de Saúde de Catunda-CE.</t>
+          <t>Contratação de empresa especializada visando a castração, esterilização e microchipagem de animais domésticos visando o controle populacional de cães e gatos de rua, junto à Secretaria de Agricultura, Recursos Hídricos e Meio Ambiente de Catunda-CE</t>
         </is>
       </c>
       <c r="E71" s="4" t="inlineStr">
         <is>
-          <t>R$ 207.500,00</t>
+          <t>R$ 98.515,00</t>
         </is>
       </c>
       <c r="F71" s="4" t="inlineStr">
         <is>
-          <t>13/04/2026</t>
+          <t>05/05/2026</t>
         </is>
       </c>
       <c r="G71" s="4" t="inlineStr">
         <is>
-          <t>13/04/2027</t>
+          <t>05/05/2027</t>
         </is>
       </c>
       <c r="H71" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I71" s="4" t="inlineStr">
         <is>
-          <t>05/11/2026</t>
+          <t>05/06/2026</t>
         </is>
       </c>
     </row>
     <row r="72" ht="8" customHeight="1"/>
     <row r="73" ht="18" customHeight="1">
       <c r="A73" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B73" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C73" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D73" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -2715,91 +2728,91 @@
       </c>
       <c r="F73" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G73" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H73" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I73" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="74" ht="15" customHeight="1">
       <c r="A74" s="4" t="inlineStr">
         <is>
-          <t>202604130001/2026</t>
+          <t>202605050001/2026</t>
         </is>
       </c>
       <c r="B74" s="4" t="inlineStr">
         <is>
-          <t>AUDAX CAMINHOES LTDA.</t>
+          <t>CLIVET LTDA</t>
         </is>
       </c>
       <c r="C74" s="4" t="inlineStr">
         <is>
-          <t>57723696****-82</t>
+          <t>47.272.640/****-**</t>
         </is>
       </c>
       <c r="D74" s="4" t="inlineStr">
         <is>
-          <t>Aquisição de veículos 0 Km para atender as necessidades da Secretaria de Saúde de Catunda-CE.</t>
+          <t>Contratação de empresa especializada visando a castração, esterilização e microchipagem de animais domésticos visando o controle populacional de cães e gatos de rua, junto à Secretaria de Agricultura, Recursos Hídricos e Meio Ambiente de Catunda-CE</t>
         </is>
       </c>
       <c r="E74" s="4" t="inlineStr">
         <is>
-          <t>R$ 662.000,00</t>
+          <t>R$ 98.515,00</t>
         </is>
       </c>
       <c r="F74" s="4" t="inlineStr">
         <is>
-          <t>13/04/2026</t>
+          <t>05/05/2026</t>
         </is>
       </c>
       <c r="G74" s="4" t="inlineStr">
         <is>
-          <t>13/04/2027</t>
+          <t>05/05/2027</t>
         </is>
       </c>
       <c r="H74" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I74" s="4" t="inlineStr">
         <is>
-          <t>13/04/2026</t>
+          <t>05/05/2026</t>
         </is>
       </c>
     </row>
     <row r="75" ht="8" customHeight="1"/>
     <row r="76" ht="18" customHeight="1">
       <c r="A76" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B76" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C76" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D76" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -2810,91 +2823,91 @@
       </c>
       <c r="F76" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G76" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H76" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I76" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="77" ht="15" customHeight="1">
       <c r="A77" s="4" t="inlineStr">
         <is>
-          <t>202604130001/2026</t>
+          <t>202605040004/2026</t>
         </is>
       </c>
       <c r="B77" s="4" t="inlineStr">
         <is>
-          <t>AUDAX CAMINHOES LTDA.</t>
+          <t>MESQUITA &amp; NEGREIROS ADVOGADOS ASSOCIADOS</t>
         </is>
       </c>
       <c r="C77" s="4" t="inlineStr">
         <is>
-          <t>57723696****-82</t>
+          <t>26.133.003/****-**</t>
         </is>
       </c>
       <c r="D77" s="4" t="inlineStr">
         <is>
-          <t>Aquisição de veículos 0 Km para atender as necessidades da Secretaria de Saúde de Catunda-CE.</t>
+          <t>Contratação de empresa especializada na prestação de serviços técnicos profissionais em consultoria e assessoria para diretrizes de introdução, implementação e adequação à Lei Geral de Proteção de Dados Pessoais (LGPD), Lei nº 13.709/2018 junto à Secretaria de Educação e Desporto do município de Catunda-CE.</t>
         </is>
       </c>
       <c r="E77" s="4" t="inlineStr">
         <is>
-          <t>R$ 662.000,00</t>
+          <t>R$ 38.400,00</t>
         </is>
       </c>
       <c r="F77" s="4" t="inlineStr">
         <is>
-          <t>13/04/2026</t>
+          <t>04/05/2026</t>
         </is>
       </c>
       <c r="G77" s="4" t="inlineStr">
         <is>
-          <t>13/04/2027</t>
+          <t>04/05/2027</t>
         </is>
       </c>
       <c r="H77" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I77" s="4" t="inlineStr">
         <is>
-          <t>05/11/2026</t>
+          <t>04/05/2026</t>
         </is>
       </c>
     </row>
     <row r="78" ht="8" customHeight="1"/>
     <row r="79" ht="18" customHeight="1">
       <c r="A79" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B79" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C79" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D79" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -2905,91 +2918,91 @@
       </c>
       <c r="F79" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G79" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H79" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I79" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="80" ht="15" customHeight="1">
       <c r="A80" s="4" t="inlineStr">
         <is>
-          <t>202604100001/2026</t>
+          <t>202605040003/2026</t>
         </is>
       </c>
       <c r="B80" s="4" t="inlineStr">
         <is>
-          <t>FIX CONSULTORIA E SERVICOS LTDA ME</t>
+          <t>MESQUITA &amp; NEGREIROS ADVOGADOS ASSOCIADOS</t>
         </is>
       </c>
       <c r="C80" s="4" t="inlineStr">
         <is>
-          <t>08789643****-78</t>
+          <t>26.133.003/****-**</t>
         </is>
       </c>
       <c r="D80" s="4" t="inlineStr">
         <is>
-          <t>Serviços especializados na área de tecnologia da informação para fornecimento de serviços de solução tecnológica de acesso remoto para gestão de negócios na modalidade SAAS - software como serviço, solução integrada com módulos/ contábil, patrimonial, almoxarifado, orçamento, para atender as necessidades da Prefeitura Municipal de Catunda.</t>
+          <t>Contratação de empresa especializada na prestação de serviços técnicos profissionais em consultoria e assessoria para diretrizes de introdução, implementação e adequação à Lei Geral de Proteção de Dados Pessoais (LGPD), Lei nº 13.709/2018 junto à Secretaria de Planejamento, Administração e Finanças do município de Catunda-CE.</t>
         </is>
       </c>
       <c r="E80" s="4" t="inlineStr">
         <is>
-          <t>R$ 24.000,00</t>
+          <t>R$ 38.400,00</t>
         </is>
       </c>
       <c r="F80" s="4" t="inlineStr">
         <is>
-          <t>10/04/2026</t>
+          <t>04/05/2026</t>
         </is>
       </c>
       <c r="G80" s="4" t="inlineStr">
         <is>
-          <t>10/04/2027</t>
+          <t>04/05/2027</t>
         </is>
       </c>
       <c r="H80" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I80" s="4" t="inlineStr">
         <is>
-          <t>10/04/2026</t>
+          <t>04/05/2026</t>
         </is>
       </c>
     </row>
     <row r="81" ht="8" customHeight="1"/>
     <row r="82" ht="18" customHeight="1">
       <c r="A82" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B82" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C82" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D82" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -3000,91 +3013,91 @@
       </c>
       <c r="F82" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G82" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H82" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I82" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="83" ht="15" customHeight="1">
       <c r="A83" s="4" t="inlineStr">
         <is>
-          <t>202604070001/2026</t>
+          <t>202605040002/2026</t>
         </is>
       </c>
       <c r="B83" s="4" t="inlineStr">
         <is>
-          <t>W2E TECNOLOGIA DA INFORMACAO LTDA</t>
+          <t>MESQUITA &amp; NEGREIROS ADVOGADOS ASSOCIADOS</t>
         </is>
       </c>
       <c r="C83" s="4" t="inlineStr">
         <is>
-          <t>22314360****-09</t>
+          <t>26.133.003/****-**</t>
         </is>
       </c>
       <c r="D83" s="4" t="inlineStr">
         <is>
-          <t>Contratação de serviços de licença de uso e manutenção de sistema informatizado (software) de geração de arquivos de importação ao SIM - Sistema de Informações Municipais - de controle de combustível, de frota de veículos e de manutenção veicular junto à Secretaria de Planejamento, Administração e Finanças do município de Catunda</t>
+          <t>Contratação de empresa especializada na prestação de serviços técnicos profissionais em consultoria e assessoria para diretrizes de introdução, implementação e adequação à Lei Geral de Proteção de Dados Pessoais (LGPD), Lei nº 13.709/2018 junto à Secretaria de Saúde do município de Catunda-CE.</t>
         </is>
       </c>
       <c r="E83" s="4" t="inlineStr">
         <is>
-          <t>R$ 21.600,00</t>
+          <t>R$ 38.400,00</t>
         </is>
       </c>
       <c r="F83" s="4" t="inlineStr">
         <is>
-          <t>07/04/2026</t>
+          <t>04/05/2026</t>
         </is>
       </c>
       <c r="G83" s="4" t="inlineStr">
         <is>
-          <t>07/04/2027</t>
+          <t>04/05/2027</t>
         </is>
       </c>
       <c r="H83" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I83" s="4" t="inlineStr">
         <is>
-          <t>07/04/2026</t>
+          <t>04/05/2026</t>
         </is>
       </c>
     </row>
     <row r="84" ht="8" customHeight="1"/>
     <row r="85" ht="18" customHeight="1">
       <c r="A85" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B85" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C85" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D85" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -3095,91 +3108,91 @@
       </c>
       <c r="F85" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G85" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H85" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I85" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="86" ht="15" customHeight="1">
       <c r="A86" s="4" t="inlineStr">
         <is>
-          <t>202603300001/2026</t>
+          <t>202605040001/2026</t>
         </is>
       </c>
       <c r="B86" s="4" t="inlineStr">
         <is>
-          <t>2K EMPREENDIMENTOS LTDA</t>
+          <t>MESQUITA &amp; NEGREIROS ADVOGADOS ASSOCIADOS</t>
         </is>
       </c>
       <c r="C86" s="4" t="inlineStr">
         <is>
-          <t>31260742****-80</t>
+          <t>26.133.003/****-**</t>
         </is>
       </c>
       <c r="D86" s="4" t="inlineStr">
         <is>
-          <t>Contratação de serviços especializados para produção de conteúdo audiovisual, com cunho informativo, educacional e orientação social e serviços de transmissão live streaming, destinados à Secretaria de Cultura do município de Catunda-CE.</t>
+          <t>Contratação de empresa especializada na prestação de serviços técnicos profissionais em consultoria e assessoria para diretrizes de introdução, implementação e adequação à Lei Geral de Proteção de Dados Pessoais (LGPD), Lei nº 13.709/2018 junto à Secretaria de Proteção Social, Empreendedorismo e Segurança Alimentar e Nutricional do município de Catunda-CE.</t>
         </is>
       </c>
       <c r="E86" s="4" t="inlineStr">
         <is>
-          <t>R$ 54.700,00</t>
+          <t>R$ 38.400,00</t>
         </is>
       </c>
       <c r="F86" s="4" t="inlineStr">
         <is>
-          <t>30/03/2026</t>
+          <t>04/05/2026</t>
         </is>
       </c>
       <c r="G86" s="4" t="inlineStr">
         <is>
-          <t>30/03/2027</t>
+          <t>04/05/2027</t>
         </is>
       </c>
       <c r="H86" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I86" s="4" t="inlineStr">
         <is>
-          <t>30/03/2026</t>
+          <t>04/05/2026</t>
         </is>
       </c>
     </row>
     <row r="87" ht="8" customHeight="1"/>
     <row r="88" ht="18" customHeight="1">
       <c r="A88" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B88" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C88" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D88" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -3190,93 +3203,89 @@
       </c>
       <c r="F88" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G88" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H88" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I88" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="89" ht="15" customHeight="1">
       <c r="A89" s="4" t="inlineStr">
         <is>
-          <t>202603230001/2026</t>
+          <t>202604270001/2026</t>
         </is>
       </c>
       <c r="B89" s="4" t="inlineStr">
         <is>
-          <t>ANTONIO V NERI DA SILVA PRODUTOS E SERVICOS</t>
+          <t>F J VIRGINIO SILVA LTDA</t>
         </is>
       </c>
       <c r="C89" s="4" t="inlineStr">
         <is>
-          <t>40608800****-04</t>
+          <t>39.846.029/****-**</t>
         </is>
       </c>
       <c r="D89" s="4" t="inlineStr">
         <is>
-          <t>Aquisição de materiais permanentes de escritório, destinados à Secretaria de Proteção Social, Empreendedorismo, Segurança Alimentar e Nutricional do município de Catunda.</t>
+          <t>Contratação de empresa para consultoria, orientações, implantação de rotinas e logísticas, acompanhamento e gerenciamento, visando incremento de arrecadação tributária municipal, junto ao Departamento de Tributos do Município de Catunda – CE</t>
         </is>
       </c>
       <c r="E89" s="4" t="inlineStr">
         <is>
-          <t>R$ 38.938,00</t>
+          <t>R$ 60.360,00</t>
         </is>
       </c>
       <c r="F89" s="4" t="inlineStr">
         <is>
-          <t>23/03/2026</t>
+          <t>27/04/2026</t>
         </is>
       </c>
       <c r="G89" s="4" t="inlineStr">
         <is>
-          <t>19/09/2026</t>
+          <t>27/04/2027</t>
         </is>
       </c>
       <c r="H89" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
-      <c r="I89" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="I89" s="4" t="inlineStr"/>
     </row>
     <row r="90" ht="8" customHeight="1"/>
     <row r="91" ht="18" customHeight="1">
       <c r="A91" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B91" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C91" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D91" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E91" s="3" t="inlineStr">
         <is>
@@ -3285,92 +3294,91 @@
       </c>
       <c r="F91" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G91" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H91" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I91" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="92" ht="15" customHeight="1">
       <c r="A92" s="4" t="inlineStr">
         <is>
-          <t>202603170004/2026</t>
+          <t>202604270001/2026</t>
         </is>
       </c>
       <c r="B92" s="4" t="inlineStr">
         <is>
-          <t>2K EMPREENDIMENTOS LTDA</t>
+          <t>F J VIRGINIO SILVA LTDA</t>
         </is>
       </c>
       <c r="C92" s="4" t="inlineStr">
         <is>
-          <t>31260742****-80</t>
+          <t>39.846.029/****-**</t>
         </is>
       </c>
       <c r="D92" s="4" t="inlineStr">
         <is>
-          <t>Contratação de serviços especializados para produção de conteúdo audiovisual, com cunho
-informativo, educacional e orientação social e serviços de transmissão de live streaming, destinados ao Gabinete do Prefeito do município de Catunda-CE.</t>
+          <t>Contratação de empresa para consultoria, orientações, implantação de rotinas e logísticas, acompanhamento e gerenciamento, visando incremento de arrecadação tributária municipal, junto ao Departamento de Tributos do Município de Catunda – CE</t>
         </is>
       </c>
       <c r="E92" s="4" t="inlineStr">
         <is>
-          <t>R$ 54.700,00</t>
+          <t>R$ 60.360,00</t>
         </is>
       </c>
       <c r="F92" s="4" t="inlineStr">
         <is>
-          <t>17/03/2026</t>
+          <t>27/04/2026</t>
         </is>
       </c>
       <c r="G92" s="4" t="inlineStr">
         <is>
-          <t>17/03/2027</t>
+          <t>27/04/2027</t>
         </is>
       </c>
       <c r="H92" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I92" s="4" t="inlineStr">
         <is>
-          <t>17/03/2026</t>
+          <t>27/04/2026</t>
         </is>
       </c>
     </row>
     <row r="93" ht="8" customHeight="1"/>
     <row r="94" ht="18" customHeight="1">
       <c r="A94" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B94" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C94" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D94" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -3381,92 +3389,91 @@
       </c>
       <c r="F94" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G94" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H94" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I94" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="95" ht="15" customHeight="1">
       <c r="A95" s="4" t="inlineStr">
         <is>
-          <t>202603170003/2026</t>
+          <t>202604150006/2026</t>
         </is>
       </c>
       <c r="B95" s="4" t="inlineStr">
         <is>
-          <t>2K EMPREENDIMENTOS LTDA</t>
+          <t>CONSULT ASSESSORIA E CONSULTORIA EMPRESARIAL</t>
         </is>
       </c>
       <c r="C95" s="4" t="inlineStr">
         <is>
-          <t>31260742****-80</t>
+          <t>15.243.080/****-**</t>
         </is>
       </c>
       <c r="D95" s="4" t="inlineStr">
         <is>
-          <t>Contratação de serviços especializados para produção de conteúdo audiovisual, com cunho
-informativo, educacional e orientação social e serviços de transmissão live streaming, destinados à Secretaria de Saúde do município de Catunda-CE.</t>
+          <t>Prestação de serviços de assessoria técnica na elaboração e acompanhamento de projetos de captação de recursos, bem como suas respectivas prestações de contas, firmados com o Governo Federal e Governo Estadual, junto à Secretaria de Planejamento, Administração e Finanças do Município de Catunda/CE.</t>
         </is>
       </c>
       <c r="E95" s="4" t="inlineStr">
         <is>
-          <t>R$ 51.200,00</t>
+          <t>R$ 42.720,00</t>
         </is>
       </c>
       <c r="F95" s="4" t="inlineStr">
         <is>
-          <t>17/03/2026</t>
+          <t>15/04/2026</t>
         </is>
       </c>
       <c r="G95" s="4" t="inlineStr">
         <is>
-          <t>17/03/2027</t>
+          <t>15/04/2027</t>
         </is>
       </c>
       <c r="H95" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I95" s="4" t="inlineStr">
         <is>
-          <t>17/03/2026</t>
+          <t>15/04/2026</t>
         </is>
       </c>
     </row>
     <row r="96" ht="8" customHeight="1"/>
     <row r="97" ht="18" customHeight="1">
       <c r="A97" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B97" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C97" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D97" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -3477,92 +3484,91 @@
       </c>
       <c r="F97" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G97" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H97" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I97" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="98" ht="15" customHeight="1">
       <c r="A98" s="4" t="inlineStr">
         <is>
-          <t>202603170002/2026</t>
+          <t>202604150005/2026</t>
         </is>
       </c>
       <c r="B98" s="4" t="inlineStr">
         <is>
-          <t>2K EMPREENDIMENTOS LTDA</t>
+          <t>F A COMERCIO EDISTRIBUICAO LTDA</t>
         </is>
       </c>
       <c r="C98" s="4" t="inlineStr">
         <is>
-          <t>31260742****-80</t>
+          <t>51.842.393/****-**</t>
         </is>
       </c>
       <c r="D98" s="4" t="inlineStr">
         <is>
-          <t>Contratação de serviços especializados para produção de conteúdo audiovisual, com cunho
-informativo, educacional e orientação social e serviços de transmissão live streaming, destinados à Secretaria de Educação e Desporto do município de Catunda-CE</t>
+          <t>AQUISIÇÃO DE EQUIPAMENTOS DESTINADOS A SECRETARIA DE EDUCAÇÃO DO MUNICÍPIO DE CATUNDA – CE.</t>
         </is>
       </c>
       <c r="E98" s="4" t="inlineStr">
         <is>
-          <t>R$ 51.200,00</t>
+          <t>R$ 28.915,95</t>
         </is>
       </c>
       <c r="F98" s="4" t="inlineStr">
         <is>
-          <t>17/03/2026</t>
+          <t>15/04/2026</t>
         </is>
       </c>
       <c r="G98" s="4" t="inlineStr">
         <is>
-          <t>17/03/2027</t>
+          <t>15/04/2027</t>
         </is>
       </c>
       <c r="H98" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I98" s="4" t="inlineStr">
         <is>
-          <t>17/03/2026</t>
+          <t>15/04/2026</t>
         </is>
       </c>
     </row>
     <row r="99" ht="8" customHeight="1"/>
     <row r="100" ht="18" customHeight="1">
       <c r="A100" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B100" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C100" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D100" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -3573,92 +3579,91 @@
       </c>
       <c r="F100" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G100" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H100" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I100" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="101" ht="15" customHeight="1">
       <c r="A101" s="4" t="inlineStr">
         <is>
-          <t>202603170001/2026</t>
+          <t>202604150004/2026</t>
         </is>
       </c>
       <c r="B101" s="4" t="inlineStr">
         <is>
-          <t>2K EMPREENDIMENTOS LTDA</t>
+          <t>CONSULT ASSESSORIA E CONSULTORIA EMPRESARIAL</t>
         </is>
       </c>
       <c r="C101" s="4" t="inlineStr">
         <is>
-          <t>31260742****-80</t>
+          <t>15.243.080/****-**</t>
         </is>
       </c>
       <c r="D101" s="4" t="inlineStr">
         <is>
-          <t>Contratação de serviços especializados para produção de conteúdo audiovisual, com cunho
-informativo, educacional e orientação social e serviços de transmissão live streaming, destinados à Secretaria do Trabalho, Desenvolvimento Social e Segurança Alimentar do município de Catunda-CE</t>
+          <t>Prestação de serviços de assessoria técnica na elaboração e acompanhamento de projetos de captação de recursos, bem como suas respectivas prestações de contas, firmados com o Governo Federal e Governo Estadual, junto à Secretaria de Infraestrutura, Transportes e Desenvolvimento Urbano do Município de Catunda/CE.</t>
         </is>
       </c>
       <c r="E101" s="4" t="inlineStr">
         <is>
-          <t>R$ 55.900,00</t>
+          <t>R$ 43.200,00</t>
         </is>
       </c>
       <c r="F101" s="4" t="inlineStr">
         <is>
-          <t>17/03/2026</t>
+          <t>15/04/2026</t>
         </is>
       </c>
       <c r="G101" s="4" t="inlineStr">
         <is>
-          <t>17/03/2027</t>
+          <t>15/04/2027</t>
         </is>
       </c>
       <c r="H101" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I101" s="4" t="inlineStr">
         <is>
-          <t>17/03/2026</t>
+          <t>15/04/2026</t>
         </is>
       </c>
     </row>
     <row r="102" ht="8" customHeight="1"/>
     <row r="103" ht="18" customHeight="1">
       <c r="A103" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B103" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C103" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D103" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -3669,91 +3674,91 @@
       </c>
       <c r="F103" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G103" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H103" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I103" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="104" ht="15" customHeight="1">
       <c r="A104" s="4" t="inlineStr">
         <is>
-          <t>202603110001/2026</t>
+          <t>202604150003/2026</t>
         </is>
       </c>
       <c r="B104" s="4" t="inlineStr">
         <is>
-          <t>RENOVAR CONSTRUÇÕES E SERVIÇOS LTDA - ME</t>
+          <t>CONSULT ASSESSORIA E CONSULTORIA EMPRESARIAL</t>
         </is>
       </c>
       <c r="C104" s="4" t="inlineStr">
         <is>
-          <t>47461971****-00</t>
+          <t>15.243.080/****-**</t>
         </is>
       </c>
       <c r="D104" s="4" t="inlineStr">
         <is>
-          <t>EXECUÇÃO DOS SERVIÇOS DE CONSTRUÇÃO DE 20 UNIDADES HABITACIONAIS NO MUNICIPIO DE CATUNDA - CE.</t>
+          <t>Prestação de serviços de assessoria técnica na elaboração e acompanhamento de projetos de captação de recursos, bem como suas respectivas prestações de contas, firmados com o Governo Federal e Governo Estadual, junto à Secretaria de Saúde do Município de Catunda/CE.</t>
         </is>
       </c>
       <c r="E104" s="4" t="inlineStr">
         <is>
-          <t>R$ 2.663.741,55</t>
+          <t>R$ 41.400,00</t>
         </is>
       </c>
       <c r="F104" s="4" t="inlineStr">
         <is>
-          <t>11/03/2026</t>
+          <t>15/04/2026</t>
         </is>
       </c>
       <c r="G104" s="4" t="inlineStr">
         <is>
-          <t>06/11/2026</t>
+          <t>09/02/2027</t>
         </is>
       </c>
       <c r="H104" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I104" s="4" t="inlineStr">
         <is>
-          <t>11/03/2026</t>
+          <t>15/04/2026</t>
         </is>
       </c>
     </row>
     <row r="105" ht="8" customHeight="1"/>
     <row r="106" ht="18" customHeight="1">
       <c r="A106" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B106" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C106" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D106" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -3764,91 +3769,91 @@
       </c>
       <c r="F106" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G106" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H106" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I106" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="107" ht="15" customHeight="1">
       <c r="A107" s="4" t="inlineStr">
         <is>
-          <t>202603040002/2026</t>
+          <t>202604150002/2026</t>
         </is>
       </c>
       <c r="B107" s="4" t="inlineStr">
         <is>
-          <t>RENOVAR CONSTRUÇÕES E SERVIÇOS LTDA - ME</t>
+          <t>CONSULT ASSESSORIA E CONSULTORIA EMPRESARIAL</t>
         </is>
       </c>
       <c r="C107" s="4" t="inlineStr">
         <is>
-          <t>47461971****-00</t>
+          <t>15.243.080/****-**</t>
         </is>
       </c>
       <c r="D107" s="4" t="inlineStr">
         <is>
-          <t>EXECUÇÃO DOS SERVIÇOS DE CONSTRUÇÃO DE MURO LATERAL DO TERMINAL RODOVIÁRIO NA SEDE DO MUNICÍPIO DE CATUNDA-CE</t>
+          <t>Prestação de serviços de assessoria técnica na elaboração e acompanhamento de projetos de captação de recursos, bem como suas respectivas prestações de contas, firmados com o Governo Federal e Governo Estadual, junto à Secretaria de Educação e Desporto do Município de Catunda/CE.</t>
         </is>
       </c>
       <c r="E107" s="4" t="inlineStr">
         <is>
-          <t>R$ 108.941,38</t>
+          <t>R$ 42.960,00</t>
         </is>
       </c>
       <c r="F107" s="4" t="inlineStr">
         <is>
-          <t>04/03/2026</t>
+          <t>15/04/2026</t>
         </is>
       </c>
       <c r="G107" s="4" t="inlineStr">
         <is>
-          <t>03/05/2026</t>
+          <t>15/04/2027</t>
         </is>
       </c>
       <c r="H107" s="4" t="inlineStr">
         <is>
-          <t>Encerrado</t>
+          <t>Vigente</t>
         </is>
       </c>
       <c r="I107" s="4" t="inlineStr">
         <is>
-          <t>04/03/2026</t>
+          <t>15/04/2026</t>
         </is>
       </c>
     </row>
     <row r="108" ht="8" customHeight="1"/>
     <row r="109" ht="18" customHeight="1">
       <c r="A109" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B109" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C109" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D109" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -3859,91 +3864,91 @@
       </c>
       <c r="F109" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G109" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H109" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I109" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="110" ht="15" customHeight="1">
       <c r="A110" s="4" t="inlineStr">
         <is>
-          <t>202603040001/2026</t>
+          <t>202604130002/2026</t>
         </is>
       </c>
       <c r="B110" s="4" t="inlineStr">
         <is>
-          <t>AC &amp; C CONTABILIDADE E NEGOCIOS</t>
+          <t>NORD VEICULOS LTDA</t>
         </is>
       </c>
       <c r="C110" s="4" t="inlineStr">
         <is>
-          <t>28066594****-52</t>
+          <t>12.975.511/****-**</t>
         </is>
       </c>
       <c r="D110" s="4" t="inlineStr">
         <is>
-          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA PRESTAÇÃO DE SERVIÇOS DE ASSESSORAMENTO TÉCNICO E CONSULTORIA, JUNTO AO DEPARTAMENTO DE PESSOAL, EXECUTADOS ATRAVÉS DE ORIENTAÇÕES E INSTRUÇÕES PARA INSTALAÇÃO, GERAÇÃO E ENVIO DO E-SOCIAL (SPED-SOCIAL), EFD-REINF, (MIT (MODULO DE INCLUSÃO DE TRIBUTOS) E DCTFWEB MENSAL, CONFORME LEGISLAÇÃO VIGENTE PERTINENTE,  COM FECHAMENTO DE FOLHA MENSAL, GERAÇÃO DO SIM JUNTO AO TCE E DEMAIS PROCEDIMENTOS NECESSÁRIOS PARA CORRETO FUNCIONAMENTO DO SETOR DE RESPONSABILIDADE DA SECRETARIA DE EDUCAÇÃO E DESPORTO DA PREFEITURA MUNICIPAL DE CATUNDA/CE.</t>
+          <t>Aquisição de veículos 0 Km para atender as necessidades da Secretaria de Saúde de Catunda-CE.</t>
         </is>
       </c>
       <c r="E110" s="4" t="inlineStr">
         <is>
-          <t>R$ 59.760,00</t>
+          <t>R$ 207.500,00</t>
         </is>
       </c>
       <c r="F110" s="4" t="inlineStr">
         <is>
-          <t>04/03/2026</t>
+          <t>13/04/2026</t>
         </is>
       </c>
       <c r="G110" s="4" t="inlineStr">
         <is>
-          <t>04/03/2027</t>
+          <t>13/04/2027</t>
         </is>
       </c>
       <c r="H110" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I110" s="4" t="inlineStr">
         <is>
-          <t>04/03/2026</t>
+          <t>13/04/2026</t>
         </is>
       </c>
     </row>
     <row r="111" ht="8" customHeight="1"/>
     <row r="112" ht="18" customHeight="1">
       <c r="A112" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B112" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C112" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D112" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -3954,93 +3959,89 @@
       </c>
       <c r="F112" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G112" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H112" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I112" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="113" ht="15" customHeight="1">
       <c r="A113" s="4" t="inlineStr">
         <is>
-          <t>202602270005/2026</t>
+          <t>202604130002/2026</t>
         </is>
       </c>
       <c r="B113" s="4" t="inlineStr">
         <is>
-          <t>FLUXUS PROCESSOS E CONTRATACOES PUBLICAS LTDA</t>
+          <t>NORD VEICULOS LTDA</t>
         </is>
       </c>
       <c r="C113" s="4" t="inlineStr">
         <is>
-          <t>57351000****-53</t>
+          <t>12.975.511/****-**</t>
         </is>
       </c>
       <c r="D113" s="4" t="inlineStr">
         <is>
-          <t>CONTRATAÇÃO DE SERVIÇOS DE CONSULTORIA PARA A ESTRUTURAÇÃO E OTIMIZAÇÃO DO SETOR DE COMPRAS E SERVIÇOS, ABRANGENDO A NORMATIZAÇÃO DO FLUXO DE PROCESSOS DE ELABORAÇÃO DOS CUSTOS ESTIMADO NA SECRETARIA DE AGRICULTURA DO MUNICÍPIO DE CATUNDA/CE.</t>
+          <t>Aquisição de veículos 0 Km para atender as necessidades da Secretaria de Saúde de Catunda-CE.</t>
         </is>
       </c>
       <c r="E113" s="4" t="inlineStr">
         <is>
-          <t>R$ 24.000,00</t>
+          <t>R$ 207.500,00</t>
         </is>
       </c>
       <c r="F113" s="4" t="inlineStr">
         <is>
-          <t>27/02/2026</t>
+          <t>13/04/2026</t>
         </is>
       </c>
       <c r="G113" s="4" t="inlineStr">
         <is>
-          <t>27/02/2027</t>
+          <t>13/04/2027</t>
         </is>
       </c>
       <c r="H113" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
-      <c r="I113" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="I113" s="4" t="inlineStr"/>
     </row>
     <row r="114" ht="8" customHeight="1"/>
     <row r="115" ht="18" customHeight="1">
       <c r="A115" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B115" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C115" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D115" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E115" s="3" t="inlineStr">
         <is>
@@ -4049,93 +4050,89 @@
       </c>
       <c r="F115" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G115" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H115" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I115" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="116" ht="15" customHeight="1">
       <c r="A116" s="4" t="inlineStr">
         <is>
-          <t>202602270004/2026</t>
+          <t>202604130001/2026</t>
         </is>
       </c>
       <c r="B116" s="4" t="inlineStr">
         <is>
-          <t>FLUXUS PROCESSOS E CONTRATACOES PUBLICAS LTDA</t>
+          <t>AUDAX CAMINHOES LTDA.</t>
         </is>
       </c>
       <c r="C116" s="4" t="inlineStr">
         <is>
-          <t>57351000****-53</t>
+          <t>57.723.696/****-**</t>
         </is>
       </c>
       <c r="D116" s="4" t="inlineStr">
         <is>
-          <t>CONTRATAÇÃO DE SERVIÇOS DE CONSULTORIA PARA A ESTRUTURAÇÃO E OTIMIZAÇÃO DO SETOR DE COMPRAS E SERVIÇOS, ABRANGENDO A NORMATIZAÇÃO DO FLUXO DE PROCESSOS DE ELABORAÇÃO DOS CUSTOS ESTIMADO NA SECRETARIA DE  INFRAESTRUTURA DO MUNICÍPIO DE CATUNDA/CE.</t>
+          <t>Aquisição de veículos 0 Km para atender as necessidades da Secretaria de Saúde de Catunda-CE.</t>
         </is>
       </c>
       <c r="E116" s="4" t="inlineStr">
         <is>
-          <t>R$ 24.000,00</t>
+          <t>R$ 662.000,00</t>
         </is>
       </c>
       <c r="F116" s="4" t="inlineStr">
         <is>
-          <t>27/02/2026</t>
+          <t>13/04/2026</t>
         </is>
       </c>
       <c r="G116" s="4" t="inlineStr">
         <is>
-          <t>27/02/2027</t>
+          <t>13/04/2027</t>
         </is>
       </c>
       <c r="H116" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
-      <c r="I116" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="I116" s="4" t="inlineStr"/>
     </row>
     <row r="117" ht="8" customHeight="1"/>
     <row r="118" ht="18" customHeight="1">
       <c r="A118" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B118" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C118" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D118" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E118" s="3" t="inlineStr">
         <is>
@@ -4144,91 +4141,91 @@
       </c>
       <c r="F118" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G118" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H118" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I118" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="119" ht="15" customHeight="1">
       <c r="A119" s="4" t="inlineStr">
         <is>
-          <t>202602270003/2026</t>
+          <t>202604130001/2026</t>
         </is>
       </c>
       <c r="B119" s="4" t="inlineStr">
         <is>
-          <t>FLUXUS PROCESSOS E CONTRATACOES PUBLICAS LTDA</t>
+          <t>AUDAX CAMINHOES LTDA.</t>
         </is>
       </c>
       <c r="C119" s="4" t="inlineStr">
         <is>
-          <t>57351000****-53</t>
+          <t>57.723.696/****-**</t>
         </is>
       </c>
       <c r="D119" s="4" t="inlineStr">
         <is>
-          <t>CONTRATAÇÃO DE SERVIÇOS DE CONSULTORIA PARA A ESTRUTURAÇÃO E OTIMIZAÇÃO DO SETOR DE COMPRAS E SERVIÇOS, ABRANGENDO A NORMATIZAÇÃO DO FLUXO DE PROCESSOS DE ELABORAÇÃO DOS CUSTOS ESTIMADO NA SECRETARIA DE CULTURA DO MUNICÍPIO DE CATUNDA/CE.</t>
+          <t>Aquisição de veículos 0 Km para atender as necessidades da Secretaria de Saúde de Catunda-CE.</t>
         </is>
       </c>
       <c r="E119" s="4" t="inlineStr">
         <is>
-          <t>R$ 24.000,00</t>
+          <t>R$ 662.000,00</t>
         </is>
       </c>
       <c r="F119" s="4" t="inlineStr">
         <is>
-          <t>27/02/2026</t>
+          <t>13/04/2026</t>
         </is>
       </c>
       <c r="G119" s="4" t="inlineStr">
         <is>
-          <t>27/02/2027</t>
+          <t>13/04/2027</t>
         </is>
       </c>
       <c r="H119" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I119" s="4" t="inlineStr">
         <is>
-          <t>27/02/2026</t>
+          <t>13/04/2026</t>
         </is>
       </c>
     </row>
     <row r="120" ht="8" customHeight="1"/>
     <row r="121" ht="18" customHeight="1">
       <c r="A121" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B121" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C121" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D121" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -4239,91 +4236,91 @@
       </c>
       <c r="F121" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G121" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H121" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I121" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="122" ht="15" customHeight="1">
       <c r="A122" s="4" t="inlineStr">
         <is>
-          <t>202602270002/2026</t>
+          <t>202604100001/2026</t>
         </is>
       </c>
       <c r="B122" s="4" t="inlineStr">
         <is>
-          <t>TENDENCIA CONSULTORIA EDUCACIONAL LTDA - ME</t>
+          <t>FIX CONSULTORIA E SERVICOS LTDA ME</t>
         </is>
       </c>
       <c r="C122" s="4" t="inlineStr">
         <is>
-          <t>20232255****-97</t>
+          <t>08.789.643/****-**</t>
         </is>
       </c>
       <c r="D122" s="4" t="inlineStr">
         <is>
-          <t>Aquisição de livros didáticos e suplementares destinados a rede de educação infantil e fundamental com formação dos professores, gestores e técnicos, atendendo as necessidades da Secretaria de Educação e Desporto do Município de Catunda- CE.</t>
+          <t>Serviços especializados na área de tecnologia da informação para fornecimento de serviços de solução tecnológica de acesso remoto para gestão de negócios na modalidade SAAS - software como serviço, solução integrada com módulos/ contábil, patrimonial, almoxarifado, orçamento, para atender as necessidades da Prefeitura Municipal de Catunda.</t>
         </is>
       </c>
       <c r="E122" s="4" t="inlineStr">
         <is>
-          <t>R$ 519.596,00</t>
+          <t>R$ 24.000,00</t>
         </is>
       </c>
       <c r="F122" s="4" t="inlineStr">
         <is>
-          <t>27/02/2026</t>
+          <t>10/04/2026</t>
         </is>
       </c>
       <c r="G122" s="4" t="inlineStr">
         <is>
-          <t>27/02/2027</t>
+          <t>10/04/2027</t>
         </is>
       </c>
       <c r="H122" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I122" s="4" t="inlineStr">
         <is>
-          <t>27/02/2026</t>
+          <t>10/04/2026</t>
         </is>
       </c>
     </row>
     <row r="123" ht="8" customHeight="1"/>
     <row r="124" ht="18" customHeight="1">
       <c r="A124" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B124" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C124" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D124" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -4334,91 +4331,91 @@
       </c>
       <c r="F124" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G124" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H124" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I124" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="125" ht="15" customHeight="1">
       <c r="A125" s="4" t="inlineStr">
         <is>
-          <t>202602270001/2026</t>
+          <t>202604070001/2026</t>
         </is>
       </c>
       <c r="B125" s="4" t="inlineStr">
         <is>
-          <t>EDITORA E GRÁFICA NAESCOLA LTDA</t>
+          <t>W2E TECNOLOGIA DA INFORMACAO LTDA</t>
         </is>
       </c>
       <c r="C125" s="4" t="inlineStr">
         <is>
-          <t>15773966****-39</t>
+          <t>22.314.360/****-**</t>
         </is>
       </c>
       <c r="D125" s="4" t="inlineStr">
         <is>
-          <t>Aquisição de livros didáticos e suplementares destinados a rede de educação infantil e fundamental com formação dos professores, gestores e técnicos, atendendo as necessidades da Secretaria de Educação e Desporto do Município de Catunda- CE.</t>
+          <t>Contratação de serviços de licença de uso e manutenção de sistema informatizado (software) de geração de arquivos de importação ao SIM - Sistema de Informações Municipais - de controle de combustível, de frota de veículos e de manutenção veicular junto à Secretaria de Planejamento, Administração e Finanças do município de Catunda</t>
         </is>
       </c>
       <c r="E125" s="4" t="inlineStr">
         <is>
-          <t>R$ 1.050.618,80</t>
+          <t>R$ 21.600,00</t>
         </is>
       </c>
       <c r="F125" s="4" t="inlineStr">
         <is>
-          <t>27/02/2026</t>
+          <t>07/04/2026</t>
         </is>
       </c>
       <c r="G125" s="4" t="inlineStr">
         <is>
-          <t>27/02/2027</t>
+          <t>07/04/2027</t>
         </is>
       </c>
       <c r="H125" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I125" s="4" t="inlineStr">
         <is>
-          <t>27/02/2026</t>
+          <t>07/04/2026</t>
         </is>
       </c>
     </row>
     <row r="126" ht="8" customHeight="1"/>
     <row r="127" ht="18" customHeight="1">
       <c r="A127" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B127" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C127" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D127" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -4429,91 +4426,91 @@
       </c>
       <c r="F127" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G127" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H127" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I127" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="128" ht="15" customHeight="1">
       <c r="A128" s="4" t="inlineStr">
         <is>
-          <t>202602250001/2026</t>
+          <t>202603300001/2026</t>
         </is>
       </c>
       <c r="B128" s="4" t="inlineStr">
         <is>
-          <t>SYNTERIS TECNOLOGIA E SERVICOS LTDA</t>
+          <t>2K EMPREENDIMENTOS LTDA</t>
         </is>
       </c>
       <c r="C128" s="4" t="inlineStr">
         <is>
-          <t>18530643****-02</t>
+          <t>31.260.742/****-**</t>
         </is>
       </c>
       <c r="D128" s="4" t="inlineStr">
         <is>
-          <t>Contratação de licença de uso de plataforma web tipo SaaS compreendendo: plataforma web e aplicação mobile de assinatura eletrônica; plataforma web para elaboração dos estudos técnicos preliminares com a utilização de inteligência artificial; plataforma web para realização de pesquisa de preços; plataforma web para elaboração e controle do processo eletrônico de contratação direta; e portal institucional (site oficial do município).</t>
+          <t>Contratação de serviços especializados para produção de conteúdo audiovisual, com cunho informativo, educacional e orientação social e serviços de transmissão live streaming, destinados à Secretaria de Cultura do município de Catunda-CE.</t>
         </is>
       </c>
       <c r="E128" s="4" t="inlineStr">
         <is>
-          <t>R$ 61.300,00</t>
+          <t>R$ 54.700,00</t>
         </is>
       </c>
       <c r="F128" s="4" t="inlineStr">
         <is>
-          <t>25/02/2026</t>
+          <t>30/03/2026</t>
         </is>
       </c>
       <c r="G128" s="4" t="inlineStr">
         <is>
-          <t>25/02/2027</t>
+          <t>30/03/2027</t>
         </is>
       </c>
       <c r="H128" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I128" s="4" t="inlineStr">
         <is>
-          <t>25/02/2026</t>
+          <t>30/03/2026</t>
         </is>
       </c>
     </row>
     <row r="129" ht="8" customHeight="1"/>
     <row r="130" ht="18" customHeight="1">
       <c r="A130" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B130" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C130" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D130" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -4524,91 +4521,91 @@
       </c>
       <c r="F130" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G130" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H130" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I130" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="131" ht="15" customHeight="1">
       <c r="A131" s="4" t="inlineStr">
         <is>
-          <t>202602250001/2026</t>
+          <t>202603230001/2026</t>
         </is>
       </c>
       <c r="B131" s="4" t="inlineStr">
         <is>
-          <t>SYNTERIS TECNOLOGIA E SERVICOS LTDA</t>
+          <t>ANTONIO V NERI DA SILVA PRODUTOS E SERVICOS</t>
         </is>
       </c>
       <c r="C131" s="4" t="inlineStr">
         <is>
-          <t>18530643****-02</t>
+          <t>40.608.800/****-**</t>
         </is>
       </c>
       <c r="D131" s="4" t="inlineStr">
         <is>
-          <t>Contratação de licença de uso de plataforma web tipo SaaS compreendendo: plataforma web e aplicação mobile de assinatura eletrônica; plataforma web para elaboração dos estudos técnicos preliminares com a utilização de inteligência artificial; plataforma web para realização de pesquisa de preços; plataforma web para elaboração e controle do processo eletrônico de contratação direta; e portal institucional (site oficial do município).</t>
+          <t>Aquisição de materiais permanentes de escritório, destinados à Secretaria de Proteção Social, Empreendedorismo, Segurança Alimentar e Nutricional do município de Catunda.</t>
         </is>
       </c>
       <c r="E131" s="4" t="inlineStr">
         <is>
-          <t>R$ 61.300,00</t>
+          <t>R$ 38.938,00</t>
         </is>
       </c>
       <c r="F131" s="4" t="inlineStr">
         <is>
-          <t>25/02/2026</t>
+          <t>23/03/2026</t>
         </is>
       </c>
       <c r="G131" s="4" t="inlineStr">
         <is>
-          <t>25/02/2027</t>
+          <t>19/09/2026</t>
         </is>
       </c>
       <c r="H131" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I131" s="4" t="inlineStr">
         <is>
-          <t>25/02/2026</t>
+          <t>23/03/2026</t>
         </is>
       </c>
     </row>
     <row r="132" ht="8" customHeight="1"/>
     <row r="133" ht="18" customHeight="1">
       <c r="A133" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B133" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C133" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D133" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -4619,91 +4616,92 @@
       </c>
       <c r="F133" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G133" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H133" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I133" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="134" ht="15" customHeight="1">
       <c r="A134" s="4" t="inlineStr">
         <is>
-          <t>202602240001/2026</t>
+          <t>202603170004/2026</t>
         </is>
       </c>
       <c r="B134" s="4" t="inlineStr">
         <is>
-          <t>OMEGA DISTRIBUIDORA DE PRODUTOS ALIMENTICIOS LTDA</t>
+          <t>2K EMPREENDIMENTOS LTDA</t>
         </is>
       </c>
       <c r="C134" s="4" t="inlineStr">
         <is>
-          <t>41600131****-97</t>
+          <t>31.260.742/****-**</t>
         </is>
       </c>
       <c r="D134" s="4" t="inlineStr">
         <is>
-          <t>Aquisição de cestas básicas e cestas especiais destinadas a doações de competência da Secretaria do Proteção Social, Empreendedorismo e Segurança Alimentar e Nutricional da Prefeitura Municipal de Catunda.</t>
+          <t>Contratação de serviços especializados para produção de conteúdo audiovisual, com cunho
+informativo, educacional e orientação social e serviços de transmissão de live streaming, destinados ao Gabinete do Prefeito do município de Catunda-CE.</t>
         </is>
       </c>
       <c r="E134" s="4" t="inlineStr">
         <is>
-          <t>R$ 277.650,00</t>
+          <t>R$ 54.700,00</t>
         </is>
       </c>
       <c r="F134" s="4" t="inlineStr">
         <is>
-          <t>24/02/2026</t>
+          <t>17/03/2026</t>
         </is>
       </c>
       <c r="G134" s="4" t="inlineStr">
         <is>
-          <t>24/02/2027</t>
+          <t>17/03/2027</t>
         </is>
       </c>
       <c r="H134" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I134" s="4" t="inlineStr">
         <is>
-          <t>24/02/2026</t>
+          <t>17/03/2026</t>
         </is>
       </c>
     </row>
     <row r="135" ht="8" customHeight="1"/>
     <row r="136" ht="18" customHeight="1">
       <c r="A136" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B136" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C136" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D136" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -4714,91 +4712,92 @@
       </c>
       <c r="F136" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G136" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H136" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I136" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="137" ht="15" customHeight="1">
       <c r="A137" s="4" t="inlineStr">
         <is>
-          <t>202602240001/2026</t>
+          <t>202603170003/2026</t>
         </is>
       </c>
       <c r="B137" s="4" t="inlineStr">
         <is>
-          <t>OMEGA DISTRIBUIDORA DE PRODUTOS ALIMENTICIOS LTDA</t>
+          <t>2K EMPREENDIMENTOS LTDA</t>
         </is>
       </c>
       <c r="C137" s="4" t="inlineStr">
         <is>
-          <t>41600131****-97</t>
+          <t>31.260.742/****-**</t>
         </is>
       </c>
       <c r="D137" s="4" t="inlineStr">
         <is>
-          <t>Aquisição de cestas básicas e cestas especiais destinadas a doações de competência da Secretaria do Proteção Social, Empreendedorismo e Segurança Alimentar e Nutricional da Prefeitura Municipal de Catunda.</t>
+          <t>Contratação de serviços especializados para produção de conteúdo audiovisual, com cunho
+informativo, educacional e orientação social e serviços de transmissão live streaming, destinados à Secretaria de Saúde do município de Catunda-CE.</t>
         </is>
       </c>
       <c r="E137" s="4" t="inlineStr">
         <is>
-          <t>R$ 277.650,00</t>
+          <t>R$ 51.200,00</t>
         </is>
       </c>
       <c r="F137" s="4" t="inlineStr">
         <is>
-          <t>24/02/2026</t>
+          <t>17/03/2026</t>
         </is>
       </c>
       <c r="G137" s="4" t="inlineStr">
         <is>
-          <t>24/02/2027</t>
+          <t>17/03/2027</t>
         </is>
       </c>
       <c r="H137" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I137" s="4" t="inlineStr">
         <is>
-          <t>24/02/2026</t>
+          <t>17/03/2026</t>
         </is>
       </c>
     </row>
     <row r="138" ht="8" customHeight="1"/>
     <row r="139" ht="18" customHeight="1">
       <c r="A139" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B139" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C139" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D139" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -4809,91 +4808,92 @@
       </c>
       <c r="F139" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G139" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H139" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I139" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="140" ht="15" customHeight="1">
       <c r="A140" s="4" t="inlineStr">
         <is>
-          <t>202602120001/2026</t>
+          <t>202603170002/2026</t>
         </is>
       </c>
       <c r="B140" s="4" t="inlineStr">
         <is>
-          <t>CONSTRUTORA MORFEU LTDA</t>
+          <t>2K EMPREENDIMENTOS LTDA</t>
         </is>
       </c>
       <c r="C140" s="4" t="inlineStr">
         <is>
-          <t>32526831****-98</t>
+          <t>31.260.742/****-**</t>
         </is>
       </c>
       <c r="D140" s="4" t="inlineStr">
         <is>
-          <t>EXECUÇÃO DOS SERVIÇOS DE CONSTRUÇÃO DE BUEIRO DUPLO TUBULAR DE CONCRETO DE 1000MM NA LOCALIDADE DE FLAMENGO E BUEIRO DUPLO TUBULAR DE CONCRETO DE 800MM NA LOCALIDADE DE BANANEIRA NA ZONA RURAL DE CATUNDA-CE.</t>
+          <t>Contratação de serviços especializados para produção de conteúdo audiovisual, com cunho
+informativo, educacional e orientação social e serviços de transmissão live streaming, destinados à Secretaria de Educação e Desporto do município de Catunda-CE</t>
         </is>
       </c>
       <c r="E140" s="4" t="inlineStr">
         <is>
-          <t>R$ 129.205,88</t>
+          <t>R$ 51.200,00</t>
         </is>
       </c>
       <c r="F140" s="4" t="inlineStr">
         <is>
-          <t>12/02/2026</t>
+          <t>17/03/2026</t>
         </is>
       </c>
       <c r="G140" s="4" t="inlineStr">
         <is>
-          <t>14/03/2026</t>
+          <t>17/03/2027</t>
         </is>
       </c>
       <c r="H140" s="4" t="inlineStr">
         <is>
-          <t>Encerrado</t>
+          <t>Vigente</t>
         </is>
       </c>
       <c r="I140" s="4" t="inlineStr">
         <is>
-          <t>12/02/2026</t>
+          <t>17/03/2026</t>
         </is>
       </c>
     </row>
     <row r="141" ht="8" customHeight="1"/>
     <row r="142" ht="18" customHeight="1">
       <c r="A142" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B142" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C142" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D142" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -4904,91 +4904,92 @@
       </c>
       <c r="F142" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G142" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H142" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I142" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="143" ht="15" customHeight="1">
       <c r="A143" s="4" t="inlineStr">
         <is>
-          <t>202602030001/2026</t>
+          <t>202603170001/2026</t>
         </is>
       </c>
       <c r="B143" s="4" t="inlineStr">
         <is>
-          <t>R BRAGA SOUZA SERVIÇOS</t>
+          <t>2K EMPREENDIMENTOS LTDA</t>
         </is>
       </c>
       <c r="C143" s="4" t="inlineStr">
         <is>
-          <t>50147060****-00</t>
+          <t>31.260.742/****-**</t>
         </is>
       </c>
       <c r="D143" s="4" t="inlineStr">
         <is>
-          <t>Contratação de serviços de apoio técnico na organização e preparação de documentos pertinentes à manutenção e atualização de dados públicos com base na Lei de Acesso à Informação (Lei nº 12.527/2011), conforme demandas da Prefeitura Municipal de Catunda/CE.</t>
+          <t>Contratação de serviços especializados para produção de conteúdo audiovisual, com cunho
+informativo, educacional e orientação social e serviços de transmissão live streaming, destinados à Secretaria do Trabalho, Desenvolvimento Social e Segurança Alimentar do município de Catunda-CE</t>
         </is>
       </c>
       <c r="E143" s="4" t="inlineStr">
         <is>
-          <t>R$ 61.560,00</t>
+          <t>R$ 55.900,00</t>
         </is>
       </c>
       <c r="F143" s="4" t="inlineStr">
         <is>
-          <t>03/02/2026</t>
+          <t>17/03/2026</t>
         </is>
       </c>
       <c r="G143" s="4" t="inlineStr">
         <is>
-          <t>03/02/2027</t>
+          <t>17/03/2027</t>
         </is>
       </c>
       <c r="H143" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I143" s="4" t="inlineStr">
         <is>
-          <t>03/02/2026</t>
+          <t>17/03/2026</t>
         </is>
       </c>
     </row>
     <row r="144" ht="8" customHeight="1"/>
     <row r="145" ht="18" customHeight="1">
       <c r="A145" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B145" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C145" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D145" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -4999,85 +5000,89 @@
       </c>
       <c r="F145" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G145" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H145" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I145" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="146" ht="15" customHeight="1">
       <c r="A146" s="4" t="inlineStr">
         <is>
-          <t>/2026</t>
+          <t>202603110001/2026</t>
         </is>
       </c>
       <c r="B146" s="4" t="inlineStr">
         <is>
-          <t>Não informado</t>
-[...3 lines deleted...]
-      <c r="D146" s="4" t="inlineStr"/>
+          <t>RENOVAR CONSTRUÇÕES E SERVIÇOS LTDA - ME</t>
+        </is>
+      </c>
+      <c r="C146" s="4" t="inlineStr">
+        <is>
+          <t>47.461.971/****-**</t>
+        </is>
+      </c>
+      <c r="D146" s="4" t="inlineStr">
+        <is>
+          <t>EXECUÇÃO DOS SERVIÇOS DE CONSTRUÇÃO DE 20 UNIDADES HABITACIONAIS NO MUNICIPIO DE CATUNDA - CE.</t>
+        </is>
+      </c>
       <c r="E146" s="4" t="inlineStr">
         <is>
-          <t>R$ 0,00</t>
+          <t>R$ 2.663.741,55</t>
         </is>
       </c>
       <c r="F146" s="4" t="inlineStr">
         <is>
-          <t>01/01/2026</t>
+          <t>11/03/2026</t>
         </is>
       </c>
       <c r="G146" s="4" t="inlineStr">
         <is>
-          <t>31/12/2026</t>
+          <t>06/11/2026</t>
         </is>
       </c>
       <c r="H146" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
-      <c r="I146" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="I146" s="4" t="inlineStr"/>
     </row>
     <row r="147" ht="8" customHeight="1"/>
     <row r="148" ht="18" customHeight="1">
       <c r="A148" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B148" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C148" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D148" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E148" s="3" t="inlineStr">
         <is>
@@ -5086,91 +5091,91 @@
       </c>
       <c r="F148" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G148" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H148" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I148" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="149" ht="15" customHeight="1">
       <c r="A149" s="4" t="inlineStr">
         <is>
-          <t>202512170001/2025</t>
+          <t>202603040002/2026</t>
         </is>
       </c>
       <c r="B149" s="4" t="inlineStr">
         <is>
-          <t>TRIMAP ASSESSORIA TRIBUTARIA LTDA</t>
+          <t>RENOVAR CONSTRUÇÕES E SERVIÇOS LTDA - ME</t>
         </is>
       </c>
       <c r="C149" s="4" t="inlineStr">
         <is>
-          <t>10902594****-80</t>
+          <t>47.461.971/****-**</t>
         </is>
       </c>
       <c r="D149" s="4" t="inlineStr">
         <is>
-          <t>Contratação dos serviços de locação e manutenção de software de gestão tributária, destinados à Secretaria de Planejamento, Administração e Finanças do município de Catunda/CE.</t>
+          <t>EXECUÇÃO DOS SERVIÇOS DE CONSTRUÇÃO DE MURO LATERAL DO TERMINAL RODOVIÁRIO NA SEDE DO MUNICÍPIO DE CATUNDA-CE</t>
         </is>
       </c>
       <c r="E149" s="4" t="inlineStr">
         <is>
-          <t>R$ 57.600,00</t>
+          <t>R$ 108.941,38</t>
         </is>
       </c>
       <c r="F149" s="4" t="inlineStr">
         <is>
-          <t>17/12/2025</t>
+          <t>04/03/2026</t>
         </is>
       </c>
       <c r="G149" s="4" t="inlineStr">
         <is>
-          <t>17/12/2026</t>
+          <t>03/05/2026</t>
         </is>
       </c>
       <c r="H149" s="4" t="inlineStr">
         <is>
-          <t>Vigente</t>
+          <t>Encerrado</t>
         </is>
       </c>
       <c r="I149" s="4" t="inlineStr">
         <is>
-          <t>17/12/2025</t>
+          <t>04/03/2026</t>
         </is>
       </c>
     </row>
     <row r="150" ht="8" customHeight="1"/>
     <row r="151" ht="18" customHeight="1">
       <c r="A151" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B151" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C151" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D151" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -5181,91 +5186,91 @@
       </c>
       <c r="F151" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G151" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H151" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I151" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="152" ht="15" customHeight="1">
       <c r="A152" s="4" t="inlineStr">
         <is>
-          <t>202512030005/2025</t>
+          <t>202603040001/2026</t>
         </is>
       </c>
       <c r="B152" s="4" t="inlineStr">
         <is>
-          <t>PLUS SERVICOS ADMINISTRATIVOS EIRELI</t>
+          <t>AC &amp; C CONTABILIDADE E NEGOCIOS</t>
         </is>
       </c>
       <c r="C152" s="4" t="inlineStr">
         <is>
-          <t>18786076****-50</t>
+          <t>28.066.594/****-**</t>
         </is>
       </c>
       <c r="D152" s="4" t="inlineStr">
         <is>
-          <t>Contratação de serviços técnicos profissionais de assessoria e consultoria para orientação nas contratações de bens e serviços, na área de licitações e contratos, junto à Secretaria de Saúde de Catunda-CE</t>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA PRESTAÇÃO DE SERVIÇOS DE ASSESSORAMENTO TÉCNICO E CONSULTORIA, JUNTO AO DEPARTAMENTO DE PESSOAL, EXECUTADOS ATRAVÉS DE ORIENTAÇÕES E INSTRUÇÕES PARA INSTALAÇÃO, GERAÇÃO E ENVIO DO E-SOCIAL (SPED-SOCIAL), EFD-REINF, (MIT (MODULO DE INCLUSÃO DE TRIBUTOS) E DCTFWEB MENSAL, CONFORME LEGISLAÇÃO VIGENTE PERTINENTE,  COM FECHAMENTO DE FOLHA MENSAL, GERAÇÃO DO SIM JUNTO AO TCE E DEMAIS PROCEDIMENTOS NECESSÁRIOS PARA CORRETO FUNCIONAMENTO DO SETOR DE RESPONSABILIDADE DA SECRETARIA DE EDUCAÇÃO E DESPORTO DA PREFEITURA MUNICIPAL DE CATUNDA/CE.</t>
         </is>
       </c>
       <c r="E152" s="4" t="inlineStr">
         <is>
-          <t>R$ 42.000,00</t>
+          <t>R$ 59.760,00</t>
         </is>
       </c>
       <c r="F152" s="4" t="inlineStr">
         <is>
-          <t>03/12/2025</t>
+          <t>04/03/2026</t>
         </is>
       </c>
       <c r="G152" s="4" t="inlineStr">
         <is>
-          <t>03/12/2026</t>
+          <t>04/03/2027</t>
         </is>
       </c>
       <c r="H152" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I152" s="4" t="inlineStr">
         <is>
-          <t>03/12/2025</t>
+          <t>04/03/2026</t>
         </is>
       </c>
     </row>
     <row r="153" ht="8" customHeight="1"/>
     <row r="154" ht="18" customHeight="1">
       <c r="A154" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B154" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C154" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D154" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -5276,91 +5281,91 @@
       </c>
       <c r="F154" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G154" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H154" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I154" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="155" ht="15" customHeight="1">
       <c r="A155" s="4" t="inlineStr">
         <is>
-          <t>202512030005/2025</t>
+          <t>202602270005/2026</t>
         </is>
       </c>
       <c r="B155" s="4" t="inlineStr">
         <is>
-          <t>PLUS SERVICOS ADMINISTRATIVOS EIRELI</t>
+          <t>FLUXUS PROCESSOS E CONTRATACOES PUBLICAS LTDA</t>
         </is>
       </c>
       <c r="C155" s="4" t="inlineStr">
         <is>
-          <t>18786076****-50</t>
+          <t>57.351.000/****-**</t>
         </is>
       </c>
       <c r="D155" s="4" t="inlineStr">
         <is>
-          <t>Contratação de serviços técnicos profissionais de assessoria e consultoria para orientação nas contratações de bens e serviços, na área de licitações e contratos, junto à Secretaria de Saúde de Catunda-CE</t>
+          <t>CONTRATAÇÃO DE SERVIÇOS DE CONSULTORIA PARA A ESTRUTURAÇÃO E OTIMIZAÇÃO DO SETOR DE COMPRAS E SERVIÇOS, ABRANGENDO A NORMATIZAÇÃO DO FLUXO DE PROCESSOS DE ELABORAÇÃO DOS CUSTOS ESTIMADO NA SECRETARIA DE AGRICULTURA DO MUNICÍPIO DE CATUNDA/CE.</t>
         </is>
       </c>
       <c r="E155" s="4" t="inlineStr">
         <is>
-          <t>R$ 42.000,00</t>
+          <t>R$ 24.000,00</t>
         </is>
       </c>
       <c r="F155" s="4" t="inlineStr">
         <is>
-          <t>03/12/2025</t>
+          <t>27/02/2026</t>
         </is>
       </c>
       <c r="G155" s="4" t="inlineStr">
         <is>
-          <t>03/12/2026</t>
+          <t>27/02/2027</t>
         </is>
       </c>
       <c r="H155" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I155" s="4" t="inlineStr">
         <is>
-          <t>12/03/2025</t>
+          <t>27/02/2026</t>
         </is>
       </c>
     </row>
     <row r="156" ht="8" customHeight="1"/>
     <row r="157" ht="18" customHeight="1">
       <c r="A157" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B157" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C157" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D157" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -5371,91 +5376,91 @@
       </c>
       <c r="F157" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G157" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H157" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I157" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="158" ht="15" customHeight="1">
       <c r="A158" s="4" t="inlineStr">
         <is>
-          <t>202512030004/2025</t>
+          <t>202602270004/2026</t>
         </is>
       </c>
       <c r="B158" s="4" t="inlineStr">
         <is>
-          <t>PLUS SERVICOS ADMINISTRATIVOS EIRELI</t>
+          <t>FLUXUS PROCESSOS E CONTRATACOES PUBLICAS LTDA</t>
         </is>
       </c>
       <c r="C158" s="4" t="inlineStr">
         <is>
-          <t>18786076****-50</t>
+          <t>57.351.000/****-**</t>
         </is>
       </c>
       <c r="D158" s="4" t="inlineStr">
         <is>
-          <t>Contratação de serviços técnicos profissionais de assessoria e consultoria para orientação nas contratações de bens e serviços, na área de licitações e contratos, junto à Secretaria de de Infraestrutura, Transportes e Desenvolvimento Urbano de Catunda-CE</t>
+          <t>CONTRATAÇÃO DE SERVIÇOS DE CONSULTORIA PARA A ESTRUTURAÇÃO E OTIMIZAÇÃO DO SETOR DE COMPRAS E SERVIÇOS, ABRANGENDO A NORMATIZAÇÃO DO FLUXO DE PROCESSOS DE ELABORAÇÃO DOS CUSTOS ESTIMADO NA SECRETARIA DE  INFRAESTRUTURA DO MUNICÍPIO DE CATUNDA/CE.</t>
         </is>
       </c>
       <c r="E158" s="4" t="inlineStr">
         <is>
-          <t>R$ 40.800,00</t>
+          <t>R$ 24.000,00</t>
         </is>
       </c>
       <c r="F158" s="4" t="inlineStr">
         <is>
-          <t>03/12/2025</t>
+          <t>27/02/2026</t>
         </is>
       </c>
       <c r="G158" s="4" t="inlineStr">
         <is>
-          <t>03/12/2026</t>
+          <t>27/02/2027</t>
         </is>
       </c>
       <c r="H158" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I158" s="4" t="inlineStr">
         <is>
-          <t>03/12/2025</t>
+          <t>27/02/2026</t>
         </is>
       </c>
     </row>
     <row r="159" ht="8" customHeight="1"/>
     <row r="160" ht="18" customHeight="1">
       <c r="A160" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B160" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C160" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D160" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -5466,91 +5471,91 @@
       </c>
       <c r="F160" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G160" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H160" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I160" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="161" ht="15" customHeight="1">
       <c r="A161" s="4" t="inlineStr">
         <is>
-          <t>202512030004/2025</t>
+          <t>202602270003/2026</t>
         </is>
       </c>
       <c r="B161" s="4" t="inlineStr">
         <is>
-          <t>PLUS SERVICOS ADMINISTRATIVOS EIRELI</t>
+          <t>FLUXUS PROCESSOS E CONTRATACOES PUBLICAS LTDA</t>
         </is>
       </c>
       <c r="C161" s="4" t="inlineStr">
         <is>
-          <t>18786076****-50</t>
+          <t>57.351.000/****-**</t>
         </is>
       </c>
       <c r="D161" s="4" t="inlineStr">
         <is>
-          <t>Contratação de serviços técnicos profissionais de assessoria e consultoria para orientação nas contratações de bens e serviços, na área de licitações e contratos, junto à Secretaria de de Infraestrutura, Transportes e Desenvolvimento Urbano de Catunda-CE</t>
+          <t>CONTRATAÇÃO DE SERVIÇOS DE CONSULTORIA PARA A ESTRUTURAÇÃO E OTIMIZAÇÃO DO SETOR DE COMPRAS E SERVIÇOS, ABRANGENDO A NORMATIZAÇÃO DO FLUXO DE PROCESSOS DE ELABORAÇÃO DOS CUSTOS ESTIMADO NA SECRETARIA DE CULTURA DO MUNICÍPIO DE CATUNDA/CE.</t>
         </is>
       </c>
       <c r="E161" s="4" t="inlineStr">
         <is>
-          <t>R$ 40.800,00</t>
+          <t>R$ 24.000,00</t>
         </is>
       </c>
       <c r="F161" s="4" t="inlineStr">
         <is>
-          <t>03/12/2025</t>
+          <t>27/02/2026</t>
         </is>
       </c>
       <c r="G161" s="4" t="inlineStr">
         <is>
-          <t>03/12/2026</t>
+          <t>27/02/2027</t>
         </is>
       </c>
       <c r="H161" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I161" s="4" t="inlineStr">
         <is>
-          <t>12/03/2025</t>
+          <t>27/02/2026</t>
         </is>
       </c>
     </row>
     <row r="162" ht="8" customHeight="1"/>
     <row r="163" ht="18" customHeight="1">
       <c r="A163" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B163" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C163" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D163" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -5561,93 +5566,89 @@
       </c>
       <c r="F163" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G163" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H163" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I163" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="164" ht="15" customHeight="1">
       <c r="A164" s="4" t="inlineStr">
         <is>
-          <t>202512030003/2025</t>
+          <t>202602270002/2026</t>
         </is>
       </c>
       <c r="B164" s="4" t="inlineStr">
         <is>
-          <t>PLUS SERVICOS ADMINISTRATIVOS EIRELI</t>
+          <t>TENDENCIA CONSULTORIA EDUCACIONAL LTDA - ME</t>
         </is>
       </c>
       <c r="C164" s="4" t="inlineStr">
         <is>
-          <t>18786076****-50</t>
+          <t>20.232.255/****-**</t>
         </is>
       </c>
       <c r="D164" s="4" t="inlineStr">
         <is>
-          <t>Contratação de serviços técnicos profissionais de assessoria e consultoria para orientação nas contratações de bens e serviços, na área de licitações e contratos, junto à Secretaria da Proteção Social, Empreendedorismo e Segurança Alimentar e Nutricional de Catunda-CE</t>
+          <t>Aquisição de livros didáticos e suplementares destinados a rede de educação infantil e fundamental com formação dos professores, gestores e técnicos, atendendo as necessidades da Secretaria de Educação e Desporto do Município de Catunda- CE.</t>
         </is>
       </c>
       <c r="E164" s="4" t="inlineStr">
         <is>
-          <t>R$ 37.200,00</t>
+          <t>R$ 519.596,00</t>
         </is>
       </c>
       <c r="F164" s="4" t="inlineStr">
         <is>
-          <t>03/12/2025</t>
+          <t>27/02/2026</t>
         </is>
       </c>
       <c r="G164" s="4" t="inlineStr">
         <is>
-          <t>03/12/2026</t>
+          <t>27/02/2027</t>
         </is>
       </c>
       <c r="H164" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
-      <c r="I164" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="I164" s="4" t="inlineStr"/>
     </row>
     <row r="165" ht="8" customHeight="1"/>
     <row r="166" ht="18" customHeight="1">
       <c r="A166" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B166" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C166" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D166" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E166" s="3" t="inlineStr">
         <is>
@@ -5656,93 +5657,89 @@
       </c>
       <c r="F166" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G166" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H166" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I166" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="167" ht="15" customHeight="1">
       <c r="A167" s="4" t="inlineStr">
         <is>
-          <t>202512030003/2025</t>
+          <t>202602270001/2026</t>
         </is>
       </c>
       <c r="B167" s="4" t="inlineStr">
         <is>
-          <t>PLUS SERVICOS ADMINISTRATIVOS EIRELI</t>
+          <t>EDITORA E GRÁFICA NAESCOLA LTDA</t>
         </is>
       </c>
       <c r="C167" s="4" t="inlineStr">
         <is>
-          <t>18786076****-50</t>
+          <t>15.773.966/****-**</t>
         </is>
       </c>
       <c r="D167" s="4" t="inlineStr">
         <is>
-          <t>Contratação de serviços técnicos profissionais de assessoria e consultoria para orientação nas contratações de bens e serviços, na área de licitações e contratos, junto à Secretaria da Proteção Social, Empreendedorismo e Segurança Alimentar e Nutricional de Catunda-CE</t>
+          <t>Aquisição de livros didáticos e suplementares destinados a rede de educação infantil e fundamental com formação dos professores, gestores e técnicos, atendendo as necessidades da Secretaria de Educação e Desporto do Município de Catunda- CE.</t>
         </is>
       </c>
       <c r="E167" s="4" t="inlineStr">
         <is>
-          <t>R$ 37.200,00</t>
+          <t>R$ 1.050.618,80</t>
         </is>
       </c>
       <c r="F167" s="4" t="inlineStr">
         <is>
-          <t>03/12/2025</t>
+          <t>27/02/2026</t>
         </is>
       </c>
       <c r="G167" s="4" t="inlineStr">
         <is>
-          <t>03/12/2026</t>
+          <t>27/02/2027</t>
         </is>
       </c>
       <c r="H167" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
-      <c r="I167" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="I167" s="4" t="inlineStr"/>
     </row>
     <row r="168" ht="8" customHeight="1"/>
     <row r="169" ht="18" customHeight="1">
       <c r="A169" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B169" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C169" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D169" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E169" s="3" t="inlineStr">
         <is>
@@ -5751,91 +5748,91 @@
       </c>
       <c r="F169" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G169" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H169" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I169" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="170" ht="15" customHeight="1">
       <c r="A170" s="4" t="inlineStr">
         <is>
-          <t>202512030002/2025</t>
+          <t>202602250001/2026</t>
         </is>
       </c>
       <c r="B170" s="4" t="inlineStr">
         <is>
-          <t>PLUS SERVICOS ADMINISTRATIVOS EIRELI</t>
+          <t>SYNTERIS TECNOLOGIA E SERVICOS LTDA</t>
         </is>
       </c>
       <c r="C170" s="4" t="inlineStr">
         <is>
-          <t>18786076****-50</t>
+          <t>18.530.643/****-**</t>
         </is>
       </c>
       <c r="D170" s="4" t="inlineStr">
         <is>
-          <t>Contratação de serviços técnicos profissionais de assessoria e consultoria para orientação nas contratações de bens e serviços, na área de licitações e contratos, junto à Secretaria de Planejamento, Administração e Finanças de Catunda-CE</t>
+          <t>Contratação de licença de uso de plataforma web tipo SaaS compreendendo: plataforma web e aplicação mobile de assinatura eletrônica; plataforma web para elaboração dos estudos técnicos preliminares com a utilização de inteligência artificial; plataforma web para realização de pesquisa de preços; plataforma web para elaboração e controle do processo eletrônico de contratação direta; e portal institucional (site oficial do município).</t>
         </is>
       </c>
       <c r="E170" s="4" t="inlineStr">
         <is>
-          <t>R$ 42.000,00</t>
+          <t>R$ 61.300,00</t>
         </is>
       </c>
       <c r="F170" s="4" t="inlineStr">
         <is>
-          <t>03/12/2025</t>
+          <t>25/02/2026</t>
         </is>
       </c>
       <c r="G170" s="4" t="inlineStr">
         <is>
-          <t>03/12/2026</t>
+          <t>25/02/2027</t>
         </is>
       </c>
       <c r="H170" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I170" s="4" t="inlineStr">
         <is>
-          <t>03/12/2025</t>
+          <t>25/02/2026</t>
         </is>
       </c>
     </row>
     <row r="171" ht="8" customHeight="1"/>
     <row r="172" ht="18" customHeight="1">
       <c r="A172" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B172" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C172" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D172" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -5846,91 +5843,91 @@
       </c>
       <c r="F172" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G172" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H172" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I172" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="173" ht="15" customHeight="1">
       <c r="A173" s="4" t="inlineStr">
         <is>
-          <t>202512030002/2025</t>
+          <t>202602250001/2026</t>
         </is>
       </c>
       <c r="B173" s="4" t="inlineStr">
         <is>
-          <t>PLUS SERVICOS ADMINISTRATIVOS EIRELI</t>
+          <t>SYNTERIS TECNOLOGIA E SERVICOS LTDA</t>
         </is>
       </c>
       <c r="C173" s="4" t="inlineStr">
         <is>
-          <t>18786076****-50</t>
+          <t>18.530.643/****-**</t>
         </is>
       </c>
       <c r="D173" s="4" t="inlineStr">
         <is>
-          <t>Contratação de serviços técnicos profissionais de assessoria e consultoria para orientação nas contratações de bens e serviços, na área de licitações e contratos, junto à Secretaria de Planejamento, Administração e Finanças de Catunda-CE</t>
+          <t>Contratação de licença de uso de plataforma web tipo SaaS compreendendo: plataforma web e aplicação mobile de assinatura eletrônica; plataforma web para elaboração dos estudos técnicos preliminares com a utilização de inteligência artificial; plataforma web para realização de pesquisa de preços; plataforma web para elaboração e controle do processo eletrônico de contratação direta; e portal institucional (site oficial do município).</t>
         </is>
       </c>
       <c r="E173" s="4" t="inlineStr">
         <is>
-          <t>R$ 42.000,00</t>
+          <t>R$ 61.300,00</t>
         </is>
       </c>
       <c r="F173" s="4" t="inlineStr">
         <is>
-          <t>03/12/2025</t>
+          <t>25/02/2026</t>
         </is>
       </c>
       <c r="G173" s="4" t="inlineStr">
         <is>
-          <t>03/12/2026</t>
+          <t>25/02/2027</t>
         </is>
       </c>
       <c r="H173" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I173" s="4" t="inlineStr">
         <is>
-          <t>12/03/2025</t>
+          <t>25/02/2026</t>
         </is>
       </c>
     </row>
     <row r="174" ht="8" customHeight="1"/>
     <row r="175" ht="18" customHeight="1">
       <c r="A175" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B175" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C175" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D175" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -5941,93 +5938,89 @@
       </c>
       <c r="F175" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G175" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H175" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I175" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="176" ht="15" customHeight="1">
       <c r="A176" s="4" t="inlineStr">
         <is>
-          <t>202512030001/2025</t>
+          <t>202602240001/2026</t>
         </is>
       </c>
       <c r="B176" s="4" t="inlineStr">
         <is>
-          <t>PLUS SERVICOS ADMINISTRATIVOS EIRELI</t>
+          <t>OMEGA DISTRIBUIDORA DE PRODUTOS ALIMENTICIOS LTDA</t>
         </is>
       </c>
       <c r="C176" s="4" t="inlineStr">
         <is>
-          <t>18786076****-50</t>
+          <t>41.600.131/****-**</t>
         </is>
       </c>
       <c r="D176" s="4" t="inlineStr">
         <is>
-          <t>Contratação de serviços técnicos profissionais de assessoria e consultoria para orientação nas contratações de bens e serviços, na área de licitações e contratos, junto à Secretaria de Educação e Desporto de Catunda-CE</t>
+          <t>Aquisição de cestas básicas e cestas especiais destinadas a doações de competência da Secretaria do Proteção Social, Empreendedorismo e Segurança Alimentar e Nutricional da Prefeitura Municipal de Catunda.</t>
         </is>
       </c>
       <c r="E176" s="4" t="inlineStr">
         <is>
-          <t>R$ 42.000,00</t>
+          <t>R$ 277.650,00</t>
         </is>
       </c>
       <c r="F176" s="4" t="inlineStr">
         <is>
-          <t>03/12/2025</t>
+          <t>24/02/2026</t>
         </is>
       </c>
       <c r="G176" s="4" t="inlineStr">
         <is>
-          <t>03/12/2026</t>
+          <t>24/02/2027</t>
         </is>
       </c>
       <c r="H176" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
-      <c r="I176" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="I176" s="4" t="inlineStr"/>
     </row>
     <row r="177" ht="8" customHeight="1"/>
     <row r="178" ht="18" customHeight="1">
       <c r="A178" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B178" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C178" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D178" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E178" s="3" t="inlineStr">
         <is>
@@ -6036,91 +6029,91 @@
       </c>
       <c r="F178" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G178" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H178" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I178" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="179" ht="15" customHeight="1">
       <c r="A179" s="4" t="inlineStr">
         <is>
-          <t>202512030001/2025</t>
+          <t>202602240001/2026</t>
         </is>
       </c>
       <c r="B179" s="4" t="inlineStr">
         <is>
-          <t>PLUS SERVICOS ADMINISTRATIVOS EIRELI</t>
+          <t>OMEGA DISTRIBUIDORA DE PRODUTOS ALIMENTICIOS LTDA</t>
         </is>
       </c>
       <c r="C179" s="4" t="inlineStr">
         <is>
-          <t>18786076****-50</t>
+          <t>41.600.131/****-**</t>
         </is>
       </c>
       <c r="D179" s="4" t="inlineStr">
         <is>
-          <t>Contratação de serviços técnicos profissionais de assessoria e consultoria para orientação nas contratações de bens e serviços, na área de licitações e contratos, junto à Secretaria de Educação e Desporto de Catunda-CE</t>
+          <t>Aquisição de cestas básicas e cestas especiais destinadas a doações de competência da Secretaria do Proteção Social, Empreendedorismo e Segurança Alimentar e Nutricional da Prefeitura Municipal de Catunda.</t>
         </is>
       </c>
       <c r="E179" s="4" t="inlineStr">
         <is>
-          <t>R$ 42.000,00</t>
+          <t>R$ 277.650,00</t>
         </is>
       </c>
       <c r="F179" s="4" t="inlineStr">
         <is>
-          <t>03/12/2025</t>
+          <t>24/02/2026</t>
         </is>
       </c>
       <c r="G179" s="4" t="inlineStr">
         <is>
-          <t>03/12/2026</t>
+          <t>24/02/2027</t>
         </is>
       </c>
       <c r="H179" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I179" s="4" t="inlineStr">
         <is>
-          <t>03/12/2025</t>
+          <t>24/02/2026</t>
         </is>
       </c>
     </row>
     <row r="180" ht="8" customHeight="1"/>
     <row r="181" ht="18" customHeight="1">
       <c r="A181" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B181" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C181" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D181" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -6131,91 +6124,91 @@
       </c>
       <c r="F181" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G181" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H181" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I181" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="182" ht="15" customHeight="1">
       <c r="A182" s="4" t="inlineStr">
         <is>
-          <t>202511240004/2025</t>
+          <t>202602120001/2026</t>
         </is>
       </c>
       <c r="B182" s="4" t="inlineStr">
         <is>
-          <t>AC &amp; C CONTABILIDADE E NEGOCIOS</t>
+          <t>CONSTRUTORA MORFEU LTDA</t>
         </is>
       </c>
       <c r="C182" s="4" t="inlineStr">
         <is>
-          <t>28066594****-52</t>
+          <t>32.526.831/****-**</t>
         </is>
       </c>
       <c r="D182" s="4" t="inlineStr">
         <is>
-          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA PRESTAÇÃO DE SERVIÇOS DE ASSESSORAMENTO TÉCNICO E CONSULTORIA, EXECUTADOS ATRAVÉS DE ORIENTAÇÕES E INSTRUÇÕES PARA INSTALAÇÕES, GERAÇÃO E ENVIO DO E-SOCIAL (SPED-SOCIAL), EFD-REINF E DCTFWEB MENSAL, MIT (MODULO DE INCLUSÃO DE TRIBUTOS), CONFORME LEGISLAÇÃO VIGENTE PERTINENTE , PRESTADOS AOS COLABORADORES INTEGRANTES DA GESTÃO DE PESSOAL DE PESSOAL, BEM COMO, EXECUÇÃO DE DEMAIS PROCEDIMENTOS NECESSÁRIOS, PARA CORRETA PRESTAÇÕES DE INFORMAÇÕES FINANCEIRAS, SOCIAIS E FISCAIS DE TODOS OS PROFISSIONAIS DA SECRETARIA DE SAÚDE, LOTADOS NA SECRETARIA DE SAÚDE DA PREFEITURA MUNICIPAL DE CATUNDA/CE.</t>
+          <t>EXECUÇÃO DOS SERVIÇOS DE CONSTRUÇÃO DE BUEIRO DUPLO TUBULAR DE CONCRETO DE 1000MM NA LOCALIDADE DE FLAMENGO E BUEIRO DUPLO TUBULAR DE CONCRETO DE 800MM NA LOCALIDADE DE BANANEIRA NA ZONA RURAL DE CATUNDA-CE.</t>
         </is>
       </c>
       <c r="E182" s="4" t="inlineStr">
         <is>
-          <t>R$ 55.800,00</t>
+          <t>R$ 129.205,88</t>
         </is>
       </c>
       <c r="F182" s="4" t="inlineStr">
         <is>
-          <t>24/11/2025</t>
+          <t>12/02/2026</t>
         </is>
       </c>
       <c r="G182" s="4" t="inlineStr">
         <is>
-          <t>24/11/2026</t>
+          <t>14/03/2026</t>
         </is>
       </c>
       <c r="H182" s="4" t="inlineStr">
         <is>
-          <t>Vigente</t>
+          <t>Encerrado</t>
         </is>
       </c>
       <c r="I182" s="4" t="inlineStr">
         <is>
-          <t>24/11/2025</t>
+          <t>12/02/2026</t>
         </is>
       </c>
     </row>
     <row r="183" ht="8" customHeight="1"/>
     <row r="184" ht="18" customHeight="1">
       <c r="A184" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B184" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C184" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D184" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -6226,91 +6219,91 @@
       </c>
       <c r="F184" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G184" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H184" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I184" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="185" ht="15" customHeight="1">
       <c r="A185" s="4" t="inlineStr">
         <is>
-          <t>202511240003/2025</t>
+          <t>202602030001/2026</t>
         </is>
       </c>
       <c r="B185" s="4" t="inlineStr">
         <is>
-          <t>AC &amp; C CONTABILIDADE E NEGOCIOS</t>
+          <t>R BRAGA SOUZA SERVIÇOS</t>
         </is>
       </c>
       <c r="C185" s="4" t="inlineStr">
         <is>
-          <t>28066594****-52</t>
+          <t>50.147.060/****-**</t>
         </is>
       </c>
       <c r="D185" s="4" t="inlineStr">
         <is>
-          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA PRESTAÇÃO DE SERVIÇOS DE ASSESSORAMENTO TÉCNICO E CONSULTORIA, JUNTO AO DEPARTAMENTO DE PESSOAL, COM FECHAMENTO DE FOLHA MENSAL, GERAÇÃO DO SIM JUNTO AO TCE E DEMAIS PROCEDIMENTOS NECESSÁRIOS PARA CORRETO FUNCIONAMENTO DO SETOR DE RESPONSABILIDADE DA SECRETARIA DE PLANEJAMENTO, ADMINISTRAÇÃO E FINANÇAS DA PREFEITURA MUNICIPAL DE CATUNDA/CE.</t>
+          <t>Contratação de serviços de apoio técnico na organização e preparação de documentos pertinentes à manutenção e atualização de dados públicos com base na Lei de Acesso à Informação (Lei nº 12.527/2011), conforme demandas da Prefeitura Municipal de Catunda/CE.</t>
         </is>
       </c>
       <c r="E185" s="4" t="inlineStr">
         <is>
-          <t>R$ 58.200,00</t>
+          <t>R$ 61.560,00</t>
         </is>
       </c>
       <c r="F185" s="4" t="inlineStr">
         <is>
-          <t>24/11/2025</t>
+          <t>03/02/2026</t>
         </is>
       </c>
       <c r="G185" s="4" t="inlineStr">
         <is>
-          <t>24/11/2026</t>
+          <t>03/02/2027</t>
         </is>
       </c>
       <c r="H185" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I185" s="4" t="inlineStr">
         <is>
-          <t>24/11/2025</t>
+          <t>03/02/2026</t>
         </is>
       </c>
     </row>
     <row r="186" ht="8" customHeight="1"/>
     <row r="187" ht="18" customHeight="1">
       <c r="A187" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B187" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C187" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D187" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -6321,91 +6314,91 @@
       </c>
       <c r="F187" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G187" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H187" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I187" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="188" ht="15" customHeight="1">
       <c r="A188" s="4" t="inlineStr">
         <is>
-          <t>202511240002/2025</t>
+          <t>202601190001/2026</t>
         </is>
       </c>
       <c r="B188" s="4" t="inlineStr">
         <is>
-          <t>AC &amp; C CONTABILIDADE E NEGOCIOS</t>
+          <t>MOREIRA MESQUITA ENGENHARIA E SERVICOS LTDA</t>
         </is>
       </c>
       <c r="C188" s="4" t="inlineStr">
         <is>
-          <t>28066594****-52</t>
+          <t>21.691.178/****-**</t>
         </is>
       </c>
       <c r="D188" s="4" t="inlineStr">
         <is>
-          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA PRESTAÇÃO DE SERVIÇOS DE ASSESSORAMENTO TÉCNICO E CONSULTORIA, JUNTO AO DEPARTAMENTO DE PESSOAL, EXECUTADOS ATRAVÉS DE ORIENTAÇÕES E INSTRUÇÕES PARA INSTALAÇÃO, GERAÇÃO E ENVIO DO E-SOCIAL (SPED-SOCIAL), EFD-REINF, (MIT (MODULO DE INCLUSÃO DE TRIBUTOS) E DCTFWEB MENSAL, CONFORME LEGISLAÇÃO VIGENTE PERTINENTE,  COM FECHAMENTO DE FOLHA MENSAL, GERAÇÃO DO SIM JUNTO AO TCE E DEMAIS PROCEDIMENTOS NECESSÁRIOS PARA CORRETO FUNCIONAMENTO DO SETOR DE RESPONSABILIDADE DA SECRETARIA DA PROTEÇÃO SOCIAL, EMPREENDEDORISMO E SEGURANÇA ALIMENTAR E NUTRICIONAL DA PREFEITURA MUNICIPAL DE CATUNDA/CE.</t>
+          <t>EXECUÇÃO DOS SERVIÇOS DE CONSTRUÇÃO DE PASSAGENS MOLHADAS NA LOCALIDADE DE OLHO D'ÁGUA NA ZONA RURAL DO MUNICÍPIO DE CATUNDA-CE.</t>
         </is>
       </c>
       <c r="E188" s="4" t="inlineStr">
         <is>
-          <t>R$ 46.800,00</t>
+          <t>R$ 783.306,67</t>
         </is>
       </c>
       <c r="F188" s="4" t="inlineStr">
         <is>
-          <t>24/11/2025</t>
+          <t>19/01/2026</t>
         </is>
       </c>
       <c r="G188" s="4" t="inlineStr">
         <is>
-          <t>24/11/2026</t>
+          <t>18/06/2026</t>
         </is>
       </c>
       <c r="H188" s="4" t="inlineStr">
         <is>
-          <t>Vigente</t>
+          <t>Encerrado</t>
         </is>
       </c>
       <c r="I188" s="4" t="inlineStr">
         <is>
-          <t>24/11/2025</t>
+          <t>19/01/2026</t>
         </is>
       </c>
     </row>
     <row r="189" ht="8" customHeight="1"/>
     <row r="190" ht="18" customHeight="1">
       <c r="A190" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B190" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C190" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D190" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -6416,91 +6409,91 @@
       </c>
       <c r="F190" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G190" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H190" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I190" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="191" ht="15" customHeight="1">
       <c r="A191" s="4" t="inlineStr">
         <is>
-          <t>202511120001.01/2025</t>
+          <t>202601090001/2026</t>
         </is>
       </c>
       <c r="B191" s="4" t="inlineStr">
         <is>
-          <t>PGLE VEICULOS,PECAS E SERVICOS LTDA</t>
+          <t>TECTA CONSTRUÇÕES E SERVIÇOS LTDA</t>
         </is>
       </c>
       <c r="C191" s="4" t="inlineStr">
         <is>
-          <t>22424379****-23</t>
+          <t>20.160.697/****-**</t>
         </is>
       </c>
       <c r="D191" s="4" t="inlineStr">
         <is>
-          <t>Aquisição de ambulâncias para o município Catunda-CE.</t>
+          <t>EXECUÇÃO DOS SERVIÇOS DE CONSTRUÇÃO DE PASSAGEM MOLHADA NO RIACHO DOS VEADOS NA LOCALIDADE DE BELCHIOR NA ZONA RURAL DO MUNICÍPIO DE CATUNDA-CE.</t>
         </is>
       </c>
       <c r="E191" s="4" t="inlineStr">
         <is>
-          <t>R$ 425.670,00</t>
+          <t>R$ 182.311,44</t>
         </is>
       </c>
       <c r="F191" s="4" t="inlineStr">
         <is>
-          <t>12/11/2025</t>
+          <t>09/01/2026</t>
         </is>
       </c>
       <c r="G191" s="4" t="inlineStr">
         <is>
-          <t>12/11/2026</t>
+          <t>09/04/2026</t>
         </is>
       </c>
       <c r="H191" s="4" t="inlineStr">
         <is>
-          <t>Vigente</t>
+          <t>Encerrado</t>
         </is>
       </c>
       <c r="I191" s="4" t="inlineStr">
         <is>
-          <t>12/11/2025</t>
+          <t>09/01/2026</t>
         </is>
       </c>
     </row>
     <row r="192" ht="8" customHeight="1"/>
     <row r="193" ht="18" customHeight="1">
       <c r="A193" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B193" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C193" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D193" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -6511,91 +6504,91 @@
       </c>
       <c r="F193" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G193" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H193" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I193" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="194" ht="15" customHeight="1">
       <c r="A194" s="4" t="inlineStr">
         <is>
-          <t>202511120001.01/2025</t>
+          <t>202601060001/2026</t>
         </is>
       </c>
       <c r="B194" s="4" t="inlineStr">
         <is>
-          <t>PGLE VEICULOS,PECAS E SERVICOS LTDA</t>
+          <t>LF SERVICOS URBANOS LTDA</t>
         </is>
       </c>
       <c r="C194" s="4" t="inlineStr">
         <is>
-          <t>22424379****-23</t>
+          <t>45.687.486/****-**</t>
         </is>
       </c>
       <c r="D194" s="4" t="inlineStr">
         <is>
-          <t>Aquisição de ambulâncias para o município Catunda-CE.</t>
+          <t>EXECUÇÃO DOS SERVIÇOS DE CONSTRUÇÃO DE PASSAGEM MOLHADA NO RIACHO DO TINGUI, NA LOCALIDADE DE PARANÁ, ZONA RURAL DO MUNICÍPIO DE CATUNDA – CE.</t>
         </is>
       </c>
       <c r="E194" s="4" t="inlineStr">
         <is>
-          <t>R$ 425.670,00</t>
+          <t>R$ 859.774,31</t>
         </is>
       </c>
       <c r="F194" s="4" t="inlineStr">
         <is>
-          <t>12/11/2025</t>
+          <t>06/01/2026</t>
         </is>
       </c>
       <c r="G194" s="4" t="inlineStr">
         <is>
-          <t>12/11/2026</t>
+          <t>05/06/2026</t>
         </is>
       </c>
       <c r="H194" s="4" t="inlineStr">
         <is>
-          <t>Vigente</t>
+          <t>Encerrado</t>
         </is>
       </c>
       <c r="I194" s="4" t="inlineStr">
         <is>
-          <t>23/04/2026</t>
+          <t>06/01/2026</t>
         </is>
       </c>
     </row>
     <row r="195" ht="8" customHeight="1"/>
     <row r="196" ht="18" customHeight="1">
       <c r="A196" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B196" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C196" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D196" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -6606,91 +6599,91 @@
       </c>
       <c r="F196" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G196" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H196" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I196" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="197" ht="15" customHeight="1">
       <c r="A197" s="4" t="inlineStr">
         <is>
-          <t>202510300005/2025</t>
+          <t>20252204.01.OBRAS/2026</t>
         </is>
       </c>
       <c r="B197" s="4" t="inlineStr">
         <is>
-          <t>IRMAOS GONDIM DISTRIBUIDORA DE GAS E AGUA LTDA</t>
+          <t>PREMIERE LOCACOES E SERVICOS LTDA</t>
         </is>
       </c>
       <c r="C197" s="4" t="inlineStr">
         <is>
-          <t>16526331****-08</t>
+          <t>22.280.521/****-**</t>
         </is>
       </c>
       <c r="D197" s="4" t="inlineStr">
         <is>
-          <t>Aquisição de Gás GLP 13kg (gás de cozinha), destinado a Secretaria de Planejamento, Administração e Finanças de Catunda-CE</t>
+          <t>Contratação de empresa especializada para a prestação de serviços de locação de equipamentos destinados ao apoio operacional nas atividades de logística urbana.</t>
         </is>
       </c>
       <c r="E197" s="4" t="inlineStr">
         <is>
-          <t>R$ 3.500,00</t>
+          <t>R$ 372.000,00</t>
         </is>
       </c>
       <c r="F197" s="4" t="inlineStr">
         <is>
-          <t>30/10/2025</t>
+          <t>22/04/2025</t>
         </is>
       </c>
       <c r="G197" s="4" t="inlineStr">
         <is>
-          <t>30/10/2026</t>
+          <t>22/04/2026</t>
         </is>
       </c>
       <c r="H197" s="4" t="inlineStr">
         <is>
-          <t>Vigente</t>
+          <t>Encerrado</t>
         </is>
       </c>
       <c r="I197" s="4" t="inlineStr">
         <is>
-          <t>30/10/2025</t>
+          <t>22/04/2025</t>
         </is>
       </c>
     </row>
     <row r="198" ht="8" customHeight="1"/>
     <row r="199" ht="18" customHeight="1">
       <c r="A199" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B199" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C199" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D199" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -6701,93 +6694,89 @@
       </c>
       <c r="F199" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G199" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H199" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I199" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="200" ht="15" customHeight="1">
       <c r="A200" s="4" t="inlineStr">
         <is>
-          <t>202510300004/2025</t>
+          <t>202511240001/2026</t>
         </is>
       </c>
       <c r="B200" s="4" t="inlineStr">
         <is>
-          <t>IRMAOS GONDIM DISTRIBUIDORA DE GAS E AGUA LTDA</t>
+          <t>ARKTEC CONSTRUTORA E ARQUITETURA LTDA</t>
         </is>
       </c>
       <c r="C200" s="4" t="inlineStr">
         <is>
-          <t>16526331****-08</t>
+          <t>51.007.107/****-**</t>
         </is>
       </c>
       <c r="D200" s="4" t="inlineStr">
         <is>
-          <t>Aquisição de Gás GLP 13kg (gás de cozinha), destinado a Secretaria de Planejamento, Administração e Finanças de Catunda-CE</t>
+          <t>CONTRATAÇÃO PARA SERVIÇOS DE PAVIMENTAÇÃO DO SISTEMA VIÁRIO COM REVESTIMENTO PRIMÁRIO (PIÇARRA) NA ESTRADA VICINAL QUE LIGA A CE-265 AO DISTRITO DE VIDEO (TRECHO 01) E DA ESTRADA VICINAL QUE LIGA A LOCALIDADE RURAL DE BUENOS AIRES A LOCALIDADE DE ARVOREDO (TRECHO 02) MUNICÍPIO DE CATUNDA-CE.</t>
         </is>
       </c>
       <c r="E200" s="4" t="inlineStr">
         <is>
-          <t>R$ 3.500,00</t>
+          <t>R$ 3.678.267,29</t>
         </is>
       </c>
       <c r="F200" s="4" t="inlineStr">
         <is>
-          <t>30/10/2025</t>
+          <t>24/11/2025</t>
         </is>
       </c>
       <c r="G200" s="4" t="inlineStr">
         <is>
-          <t>30/10/2026</t>
+          <t>23/04/2026</t>
         </is>
       </c>
       <c r="H200" s="4" t="inlineStr">
         <is>
-          <t>Vigente</t>
-[...6 lines deleted...]
-      </c>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I200" s="4" t="inlineStr"/>
     </row>
     <row r="201" ht="8" customHeight="1"/>
     <row r="202" ht="18" customHeight="1">
       <c r="A202" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B202" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C202" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D202" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E202" s="3" t="inlineStr">
         <is>
@@ -6796,93 +6785,89 @@
       </c>
       <c r="F202" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G202" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H202" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I202" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="203" ht="15" customHeight="1">
       <c r="A203" s="4" t="inlineStr">
         <is>
-          <t>202510300003/2025</t>
+          <t>202511120001.01/2026</t>
         </is>
       </c>
       <c r="B203" s="4" t="inlineStr">
         <is>
-          <t>IRMAOS GONDIM DISTRIBUIDORA DE GAS E AGUA LTDA</t>
+          <t>PGLE VEICULOS,PECAS E SERVICOS LTDA</t>
         </is>
       </c>
       <c r="C203" s="4" t="inlineStr">
         <is>
-          <t>16526331****-08</t>
+          <t>22.424.379/****-**</t>
         </is>
       </c>
       <c r="D203" s="4" t="inlineStr">
         <is>
-          <t>Aquisição de Gás GLP 13kg (gás de cozinha), destinado a Secretaria de Planejamento, Administração e Finanças de Catunda-CE</t>
+          <t>Aquisição de ambulâncias para o município Catunda-CE.</t>
         </is>
       </c>
       <c r="E203" s="4" t="inlineStr">
         <is>
-          <t>R$ 3.500,00</t>
+          <t>R$ 425.670,00</t>
         </is>
       </c>
       <c r="F203" s="4" t="inlineStr">
         <is>
-          <t>30/10/2025</t>
+          <t>12/11/2025</t>
         </is>
       </c>
       <c r="G203" s="4" t="inlineStr">
         <is>
-          <t>30/10/2026</t>
+          <t>12/11/2026</t>
         </is>
       </c>
       <c r="H203" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
-      <c r="I203" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="I203" s="4" t="inlineStr"/>
     </row>
     <row r="204" ht="8" customHeight="1"/>
     <row r="205" ht="18" customHeight="1">
       <c r="A205" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B205" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C205" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D205" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E205" s="3" t="inlineStr">
         <is>
@@ -6891,93 +6876,89 @@
       </c>
       <c r="F205" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G205" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H205" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I205" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="206" ht="15" customHeight="1">
       <c r="A206" s="4" t="inlineStr">
         <is>
-          <t>202510300002/2025</t>
+          <t>202510280001/2026</t>
         </is>
       </c>
       <c r="B206" s="4" t="inlineStr">
         <is>
-          <t>IRMAOS GONDIM DISTRIBUIDORA DE GAS E AGUA LTDA</t>
+          <t>MOREIRA MESQUITA ENGENHARIA E SERVICOS LTDA</t>
         </is>
       </c>
       <c r="C206" s="4" t="inlineStr">
         <is>
-          <t>16526331****-08</t>
+          <t>21.691.178/****-**</t>
         </is>
       </c>
       <c r="D206" s="4" t="inlineStr">
         <is>
-          <t>Aquisição de Gás GLP 13kg (gás de cozinha), destinado a Secretaria de Planejamento, Administração e Finanças de Catunda-CE</t>
+          <t>CONSTRUÇÃO DE QUADRAS DE AREIA NO DISTRITO DE VIDEO E DISTRITO DE PARAÍSO NO MUNICÍPIO DE CATUNDA-CE.</t>
         </is>
       </c>
       <c r="E206" s="4" t="inlineStr">
         <is>
-          <t>R$ 15.000,00</t>
+          <t>R$ 445.709,52</t>
         </is>
       </c>
       <c r="F206" s="4" t="inlineStr">
         <is>
-          <t>30/10/2025</t>
+          <t>28/10/2025</t>
         </is>
       </c>
       <c r="G206" s="4" t="inlineStr">
         <is>
-          <t>30/10/2026</t>
+          <t>25/02/2026</t>
         </is>
       </c>
       <c r="H206" s="4" t="inlineStr">
         <is>
-          <t>Vigente</t>
-[...6 lines deleted...]
-      </c>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I206" s="4" t="inlineStr"/>
     </row>
     <row r="207" ht="8" customHeight="1"/>
     <row r="208" ht="18" customHeight="1">
       <c r="A208" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B208" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C208" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D208" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E208" s="3" t="inlineStr">
         <is>
@@ -6986,91 +6967,91 @@
       </c>
       <c r="F208" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G208" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H208" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I208" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="209" ht="15" customHeight="1">
       <c r="A209" s="4" t="inlineStr">
         <is>
-          <t>202510300001/2025</t>
+          <t>202510200001.02/2026</t>
         </is>
       </c>
       <c r="B209" s="4" t="inlineStr">
         <is>
-          <t>IRMAOS GONDIM DISTRIBUIDORA DE GAS E AGUA LTDA</t>
+          <t>BENLOC LTDA</t>
         </is>
       </c>
       <c r="C209" s="4" t="inlineStr">
         <is>
-          <t>16526331****-08</t>
+          <t>44.971.710/****-**</t>
         </is>
       </c>
       <c r="D209" s="4" t="inlineStr">
         <is>
-          <t>Aquisição de Gás GLP 13kg (gás de cozinha), destinado a Secretaria de Planejamento, Administração e Finanças de Catunda-CE</t>
+          <t>Contratação de serviços de locação de 01 (um) veículo, destinado à Secretaria de Infraestrutura, Transportes e Desenvolvimento Urbano.</t>
         </is>
       </c>
       <c r="E209" s="4" t="inlineStr">
         <is>
-          <t>R$ 3.500,00</t>
+          <t>R$ 69.000,00</t>
         </is>
       </c>
       <c r="F209" s="4" t="inlineStr">
         <is>
-          <t>30/10/2025</t>
+          <t>05/01/2026</t>
         </is>
       </c>
       <c r="G209" s="4" t="inlineStr">
         <is>
-          <t>30/10/2026</t>
+          <t>05/01/2027</t>
         </is>
       </c>
       <c r="H209" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I209" s="4" t="inlineStr">
         <is>
-          <t>30/10/2025</t>
+          <t>05/01/2026</t>
         </is>
       </c>
     </row>
     <row r="210" ht="8" customHeight="1"/>
     <row r="211" ht="18" customHeight="1">
       <c r="A211" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B211" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C211" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D211" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -7081,93 +7062,89 @@
       </c>
       <c r="F211" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G211" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H211" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I211" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="212" ht="15" customHeight="1">
       <c r="A212" s="4" t="inlineStr">
         <is>
-          <t>202510280001/2025</t>
+          <t>202510200001.01/2026</t>
         </is>
       </c>
       <c r="B212" s="4" t="inlineStr">
         <is>
-          <t>MOREIRA MESQUITA ENGENHARIA E SERVICOS LTDA</t>
+          <t>BENLOC LTDA</t>
         </is>
       </c>
       <c r="C212" s="4" t="inlineStr">
         <is>
-          <t>21691178****-04</t>
+          <t>44.971.710/****-**</t>
         </is>
       </c>
       <c r="D212" s="4" t="inlineStr">
         <is>
-          <t>CONSTRUÇÃO DE QUADRAS DE AREIA NO DISTRITO DE VIDEO E DISTRITO DE PARAÍSO NO MUNICÍPIO DE CATUNDA-CE.</t>
+          <t>Contratação de serviços de locação de 01 (um) veículo, destinado à Secretaria de Infraestrutura, Transportes e Desenvolvimento Urbano.</t>
         </is>
       </c>
       <c r="E212" s="4" t="inlineStr">
         <is>
-          <t>R$ 445.709,52</t>
+          <t>R$ 69.000,00</t>
         </is>
       </c>
       <c r="F212" s="4" t="inlineStr">
         <is>
-          <t>28/10/2025</t>
+          <t>20/10/2025</t>
         </is>
       </c>
       <c r="G212" s="4" t="inlineStr">
         <is>
-          <t>25/02/2026</t>
+          <t>20/10/2026</t>
         </is>
       </c>
       <c r="H212" s="4" t="inlineStr">
         <is>
-          <t>Encerrado</t>
-[...6 lines deleted...]
-      </c>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I212" s="4" t="inlineStr"/>
     </row>
     <row r="213" ht="8" customHeight="1"/>
     <row r="214" ht="18" customHeight="1">
       <c r="A214" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B214" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C214" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D214" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E214" s="3" t="inlineStr">
         <is>
@@ -7176,91 +7153,91 @@
       </c>
       <c r="F214" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G214" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H214" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I214" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="215" ht="15" customHeight="1">
       <c r="A215" s="4" t="inlineStr">
         <is>
-          <t>202510280001/2025</t>
+          <t>202509250001/2026</t>
         </is>
       </c>
       <c r="B215" s="4" t="inlineStr">
         <is>
-          <t>MOREIRA MESQUITA ENGENHARIA E SERVICOS LTDA</t>
+          <t>ACL CONSTRUCOES E EMPREENDIMENTOS</t>
         </is>
       </c>
       <c r="C215" s="4" t="inlineStr">
         <is>
-          <t>21691178****-04</t>
+          <t>47.643.497/****-**</t>
         </is>
       </c>
       <c r="D215" s="4" t="inlineStr">
         <is>
-          <t>CONSTRUÇÃO DE QUADRAS DE AREIA NO DISTRITO DE VIDEO E DISTRITO DE PARAÍSO NO MUNICÍPIO DE CATUNDA-CE.</t>
+          <t>CONSTRUÇÃO DE ESCOLA EM TEMPO INTEGRAL TÉRREA DO BAIRRO DO AÇUDE, CATUNDA/CE – FNDE – ESCOLA 9 SALAS</t>
         </is>
       </c>
       <c r="E215" s="4" t="inlineStr">
         <is>
-          <t>R$ 445.709,52</t>
+          <t>R$ 9.307.082,75</t>
         </is>
       </c>
       <c r="F215" s="4" t="inlineStr">
         <is>
-          <t>28/10/2025</t>
+          <t>25/09/2025</t>
         </is>
       </c>
       <c r="G215" s="4" t="inlineStr">
         <is>
-          <t>25/02/2026</t>
+          <t>13/01/2028</t>
         </is>
       </c>
       <c r="H215" s="4" t="inlineStr">
         <is>
-          <t>Encerrado</t>
+          <t>Vigente</t>
         </is>
       </c>
       <c r="I215" s="4" t="inlineStr">
         <is>
-          <t>29/10/2025</t>
+          <t>25/09/2025</t>
         </is>
       </c>
     </row>
     <row r="216" ht="8" customHeight="1"/>
     <row r="217" ht="18" customHeight="1">
       <c r="A217" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B217" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C217" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D217" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -7271,93 +7248,89 @@
       </c>
       <c r="F217" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G217" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H217" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I217" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="218" ht="15" customHeight="1">
       <c r="A218" s="4" t="inlineStr">
         <is>
-          <t>202510220006/2025</t>
+          <t>202509090001/2026</t>
         </is>
       </c>
       <c r="B218" s="4" t="inlineStr">
         <is>
-          <t>36.236.756 FRANCISCO NILSON DE OLIVEIRA MARTINS</t>
+          <t>RENOVAR CONSTRUÇÕES E SERVIÇOS LTDA - ME</t>
         </is>
       </c>
       <c r="C218" s="4" t="inlineStr">
         <is>
-          <t>36236756****-81</t>
+          <t>47.461.971/****-**</t>
         </is>
       </c>
       <c r="D218" s="4" t="inlineStr">
         <is>
-          <t>Contratação de serviços para rastreamento veicular, destinado à frota de automóveis da Prefeitura Municipal de Catunda.</t>
+          <t>EXECUÇÃO DOS SERVIÇOS REMANESCENTES DA CONSTRUÇÃO DE UMA ACADEMIA DE SAÚDE NA SEDE DO MUNICÍPIO DE CATUNDA-CE.</t>
         </is>
       </c>
       <c r="E218" s="4" t="inlineStr">
         <is>
-          <t>R$ 3.880,00</t>
+          <t>R$ 38.251,28</t>
         </is>
       </c>
       <c r="F218" s="4" t="inlineStr">
         <is>
-          <t>22/10/2025</t>
+          <t>09/09/2025</t>
         </is>
       </c>
       <c r="G218" s="4" t="inlineStr">
         <is>
-          <t>22/10/2026</t>
+          <t>09/10/2025</t>
         </is>
       </c>
       <c r="H218" s="4" t="inlineStr">
         <is>
-          <t>Vigente</t>
-[...6 lines deleted...]
-      </c>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I218" s="4" t="inlineStr"/>
     </row>
     <row r="219" ht="8" customHeight="1"/>
     <row r="220" ht="18" customHeight="1">
       <c r="A220" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B220" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C220" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D220" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E220" s="3" t="inlineStr">
         <is>
@@ -7366,93 +7339,89 @@
       </c>
       <c r="F220" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G220" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H220" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I220" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="221" ht="15" customHeight="1">
       <c r="A221" s="4" t="inlineStr">
         <is>
-          <t>202510220004/2025</t>
+          <t>202509030001.01/2026</t>
         </is>
       </c>
       <c r="B221" s="4" t="inlineStr">
         <is>
-          <t>36.236.756 FRANCISCO NILSON DE OLIVEIRA MARTINS</t>
+          <t>SELECT COM E SERV LTDA</t>
         </is>
       </c>
       <c r="C221" s="4" t="inlineStr">
         <is>
-          <t>36236756****-81</t>
+          <t>40.919.130/****-**</t>
         </is>
       </c>
       <c r="D221" s="4" t="inlineStr">
         <is>
-          <t>Contratação de serviços para rastreamento veicular, destinado à frota de automóveis da Prefeitura Municipal de Catunda.</t>
+          <t>Aquisição de peças para máquinas pesadas para atender as necessidades da Secretaria de Obras e Serviços Públicos do município de Catunda-CE.</t>
         </is>
       </c>
       <c r="E221" s="4" t="inlineStr">
         <is>
-          <t>R$ 970,00</t>
+          <t>R$ 349.250,99</t>
         </is>
       </c>
       <c r="F221" s="4" t="inlineStr">
         <is>
-          <t>22/10/2025</t>
+          <t>09/09/2025</t>
         </is>
       </c>
       <c r="G221" s="4" t="inlineStr">
         <is>
-          <t>22/10/2026</t>
+          <t>09/09/2026</t>
         </is>
       </c>
       <c r="H221" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
-      <c r="I221" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="I221" s="4" t="inlineStr"/>
     </row>
     <row r="222" ht="8" customHeight="1"/>
     <row r="223" ht="18" customHeight="1">
       <c r="A223" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B223" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C223" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D223" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E223" s="3" t="inlineStr">
         <is>
@@ -7461,93 +7430,89 @@
       </c>
       <c r="F223" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G223" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H223" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I223" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="224" ht="15" customHeight="1">
       <c r="A224" s="4" t="inlineStr">
         <is>
-          <t>202510220003/2025</t>
+          <t>202508290001/2026</t>
         </is>
       </c>
       <c r="B224" s="4" t="inlineStr">
         <is>
-          <t>36.236.756 FRANCISCO NILSON DE OLIVEIRA MARTINS</t>
+          <t>JJ LOCACOES E SERVICOS LTDA</t>
         </is>
       </c>
       <c r="C224" s="4" t="inlineStr">
         <is>
-          <t>36236756****-81</t>
+          <t>15.376.324/****-**</t>
         </is>
       </c>
       <c r="D224" s="4" t="inlineStr">
         <is>
-          <t>Contratação de serviços para rastreamento veicular, destinado à frota de automóveis da Prefeitura Municipal de Catunda.</t>
+          <t>Contratação de empresa para fornecimento de estrutura para realização de eventos e festividades no município de Catunda-CE.</t>
         </is>
       </c>
       <c r="E224" s="4" t="inlineStr">
         <is>
-          <t>R$ 3.880,00</t>
+          <t>R$ 70.266,52</t>
         </is>
       </c>
       <c r="F224" s="4" t="inlineStr">
         <is>
-          <t>22/10/2025</t>
+          <t>29/08/2025</t>
         </is>
       </c>
       <c r="G224" s="4" t="inlineStr">
         <is>
-          <t>22/10/2026</t>
+          <t>29/08/2026</t>
         </is>
       </c>
       <c r="H224" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
-      <c r="I224" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="I224" s="4" t="inlineStr"/>
     </row>
     <row r="225" ht="8" customHeight="1"/>
     <row r="226" ht="18" customHeight="1">
       <c r="A226" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B226" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C226" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D226" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E226" s="3" t="inlineStr">
         <is>
@@ -7556,93 +7521,89 @@
       </c>
       <c r="F226" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G226" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H226" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I226" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="227" ht="15" customHeight="1">
       <c r="A227" s="4" t="inlineStr">
         <is>
-          <t>202510220002/2025</t>
+          <t>202507230001/2026</t>
         </is>
       </c>
       <c r="B227" s="4" t="inlineStr">
         <is>
-          <t>36.236.756 FRANCISCO NILSON DE OLIVEIRA MARTINS</t>
+          <t>CONSTRUVASP CONSTRUÇÕES &amp; SERVICOS LTDA</t>
         </is>
       </c>
       <c r="C227" s="4" t="inlineStr">
         <is>
-          <t>36236756****-81</t>
+          <t>50.484.244/****-**</t>
         </is>
       </c>
       <c r="D227" s="4" t="inlineStr">
         <is>
-          <t>Contratação de serviços para rastreamento veicular, destinado à frota de automóveis da Prefeitura Municipal de Catunda.</t>
+          <t>EXECUÇÃO DOS SERVIÇOS DE MANUTENÇÃO E RECUPERAÇÃO DE PAVIMENTAÇÃO ASFÁLTICA COM CBUQ, SINALIZAÇÃO VIÁRIA VERTICAL E HORIZONTAL EM DIVERSAS RUAS NA SEDE DO MUNICÍPIO DE CATUNDA-CE.</t>
         </is>
       </c>
       <c r="E227" s="4" t="inlineStr">
         <is>
-          <t>R$ 18.430,00</t>
+          <t>R$ 1.159.948,19</t>
         </is>
       </c>
       <c r="F227" s="4" t="inlineStr">
         <is>
-          <t>22/10/2025</t>
+          <t>23/07/2025</t>
         </is>
       </c>
       <c r="G227" s="4" t="inlineStr">
         <is>
-          <t>22/10/2026</t>
+          <t>20/12/2025</t>
         </is>
       </c>
       <c r="H227" s="4" t="inlineStr">
         <is>
-          <t>Vigente</t>
-[...6 lines deleted...]
-      </c>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I227" s="4" t="inlineStr"/>
     </row>
     <row r="228" ht="8" customHeight="1"/>
     <row r="229" ht="18" customHeight="1">
       <c r="A229" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B229" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C229" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D229" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E229" s="3" t="inlineStr">
         <is>
@@ -7651,93 +7612,89 @@
       </c>
       <c r="F229" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G229" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H229" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I229" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="230" ht="15" customHeight="1">
       <c r="A230" s="4" t="inlineStr">
         <is>
-          <t>202510220001/2025</t>
+          <t>202507160001/2026</t>
         </is>
       </c>
       <c r="B230" s="4" t="inlineStr">
         <is>
-          <t>36.236.756 FRANCISCO NILSON DE OLIVEIRA MARTINS</t>
+          <t>MOREIRA MESQUITA ENGENHARIA E SERVICOS LTDA</t>
         </is>
       </c>
       <c r="C230" s="4" t="inlineStr">
         <is>
-          <t>36236756****-81</t>
+          <t>21.691.178/****-**</t>
         </is>
       </c>
       <c r="D230" s="4" t="inlineStr">
         <is>
-          <t>Contratação de serviços para rastreamento veicular, destinado à frota de automóveis da Prefeitura Municipal de Catunda.</t>
+          <t>EXECUÇÃO DOS SERVIÇOS DE CONSTRUÇÃO DE PASSAGEM MOLHADA NA LOCALIDADE DE BOM TEMPO, NA ZONA RURAL DO MUNICÍPIO DE CATUNDA-CE.</t>
         </is>
       </c>
       <c r="E230" s="4" t="inlineStr">
         <is>
-          <t>R$ 8.730,00</t>
+          <t>R$ 709.808,01</t>
         </is>
       </c>
       <c r="F230" s="4" t="inlineStr">
         <is>
-          <t>22/10/2025</t>
+          <t>16/07/2025</t>
         </is>
       </c>
       <c r="G230" s="4" t="inlineStr">
         <is>
-          <t>22/10/2026</t>
+          <t>13/11/2025</t>
         </is>
       </c>
       <c r="H230" s="4" t="inlineStr">
         <is>
-          <t>Vigente</t>
-[...6 lines deleted...]
-      </c>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I230" s="4" t="inlineStr"/>
     </row>
     <row r="231" ht="8" customHeight="1"/>
     <row r="232" ht="18" customHeight="1">
       <c r="A232" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B232" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C232" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D232" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E232" s="3" t="inlineStr">
         <is>
@@ -7746,91 +7703,91 @@
       </c>
       <c r="F232" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G232" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H232" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I232" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="233" ht="15" customHeight="1">
       <c r="A233" s="4" t="inlineStr">
         <is>
-          <t>202510220001/2025</t>
+          <t>202507140001.01/2026</t>
         </is>
       </c>
       <c r="B233" s="4" t="inlineStr">
         <is>
-          <t>36.236.756 FRANCISCO NILSON DE OLIVEIRA MARTINS</t>
+          <t>RENOVAR CONSTRUÇÕES E SERVIÇOS LTDA - ME</t>
         </is>
       </c>
       <c r="C233" s="4" t="inlineStr">
         <is>
-          <t>36236756****-81</t>
+          <t>47.461.971/****-**</t>
         </is>
       </c>
       <c r="D233" s="4" t="inlineStr">
         <is>
-          <t>Contratação de serviços para rastreamento veicular, destinado à frota de automóveis da Prefeitura Municipal de Catunda.</t>
+          <t>CONTRATAÇÃO DE SERVIÇOS DE MANUTENÇÃO E RECUPERAÇÃO DE PAVIMENTAÇÃO EM PEDRA TOSCA E DRENAGEM DE ÁGUAS PLUVIAIS EM DIVERSAS RUAS DA SEDE E DISTRITOS DO MUNICÍPIO DE CATUNDA/CE.</t>
         </is>
       </c>
       <c r="E233" s="4" t="inlineStr">
         <is>
-          <t>R$ 8.730,00</t>
+          <t>R$ 793.227,79</t>
         </is>
       </c>
       <c r="F233" s="4" t="inlineStr">
         <is>
-          <t>22/10/2025</t>
+          <t>15/07/2025</t>
         </is>
       </c>
       <c r="G233" s="4" t="inlineStr">
         <is>
-          <t>22/10/2026</t>
+          <t>15/12/2025</t>
         </is>
       </c>
       <c r="H233" s="4" t="inlineStr">
         <is>
-          <t>Vigente</t>
+          <t>Encerrado</t>
         </is>
       </c>
       <c r="I233" s="4" t="inlineStr">
         <is>
-          <t>22/10/2025</t>
+          <t>15/07/2025</t>
         </is>
       </c>
     </row>
     <row r="234" ht="8" customHeight="1"/>
     <row r="235" ht="18" customHeight="1">
       <c r="A235" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B235" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C235" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D235" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -7841,93 +7798,89 @@
       </c>
       <c r="F235" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G235" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H235" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I235" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="236" ht="15" customHeight="1">
       <c r="A236" s="4" t="inlineStr">
         <is>
-          <t>202510210001/2025</t>
+          <t>202506180001/2026</t>
         </is>
       </c>
       <c r="B236" s="4" t="inlineStr">
         <is>
-          <t>WILLIAM FERREIRA PAIVA</t>
+          <t>ARKTEC CONSTRUTORA E ARQUITETURA LTDA</t>
         </is>
       </c>
       <c r="C236" s="4" t="inlineStr">
         <is>
-          <t>58820902****-54</t>
+          <t>51.007.107/****-**</t>
         </is>
       </c>
       <c r="D236" s="4" t="inlineStr">
         <is>
-          <t>SERVIÇOS DE CONSTRUÇÃO DE BUEIROS NA ESTRADA VICINAL DE ACESSO A LOCALIDADE DE BELCHIOR NO MUNICÍPIO DE CATUNDA - CE</t>
+          <t>EXECUÇÃO DOS SERVIÇOS DE CONSTRUÇÃO DE PASSAGEM MOLHADA NA FAZENDA MACACOS, NA ZONA RURAL DO MUNICÍPIO DE CATUNDA-CE.</t>
         </is>
       </c>
       <c r="E236" s="4" t="inlineStr">
         <is>
-          <t>R$ 112.256,40</t>
+          <t>R$ 623.583,11</t>
         </is>
       </c>
       <c r="F236" s="4" t="inlineStr">
         <is>
-          <t>21/10/2025</t>
+          <t>18/06/2025</t>
         </is>
       </c>
       <c r="G236" s="4" t="inlineStr">
         <is>
-          <t>21/10/2026</t>
+          <t>16/09/2025</t>
         </is>
       </c>
       <c r="H236" s="4" t="inlineStr">
         <is>
-          <t>Vigente</t>
-[...6 lines deleted...]
-      </c>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I236" s="4" t="inlineStr"/>
     </row>
     <row r="237" ht="8" customHeight="1"/>
     <row r="238" ht="18" customHeight="1">
       <c r="A238" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B238" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C238" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D238" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E238" s="3" t="inlineStr">
         <is>
@@ -7936,93 +7889,89 @@
       </c>
       <c r="F238" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G238" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H238" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I238" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="239" ht="15" customHeight="1">
       <c r="A239" s="4" t="inlineStr">
         <is>
-          <t>202510200103/2025</t>
+          <t>202505060001.01/2026</t>
         </is>
       </c>
       <c r="B239" s="4" t="inlineStr">
         <is>
-          <t>TIMER SOLUCOES INTEGRADAS LTDA</t>
+          <t>R E SOUSA CONSTRUCOES E SERVICOS LTDA</t>
         </is>
       </c>
       <c r="C239" s="4" t="inlineStr">
         <is>
-          <t>41878173****-94</t>
+          <t>40.560.312/****-**</t>
         </is>
       </c>
       <c r="D239" s="4" t="inlineStr">
         <is>
-          <t>CONTRATAÇÃO DE EMPRESA PARA PRESTAÇAO DE SERVIÇO DE COLETA, TRANSPORTE E INCINERAÇAO DE RESÍDUOS SÉPTICOS (LIXO HOSPITALAR) PROVENIENTES DA REDE PÚBLICA MUNICIPAL DE SAÚDE DE CATUNDA– CE.</t>
+          <t>Contratação de empresa para realização de futuros e eventuais serviços de pavimentação asfáltica e sinalização viária em diversas ruas do município de Catunda-CE.</t>
         </is>
       </c>
       <c r="E239" s="4" t="inlineStr">
         <is>
-          <t>R$ 106.705,54</t>
+          <t>R$ 8.000.830,79</t>
         </is>
       </c>
       <c r="F239" s="4" t="inlineStr">
         <is>
-          <t>20/10/2025</t>
+          <t>07/05/2025</t>
         </is>
       </c>
       <c r="G239" s="4" t="inlineStr">
         <is>
-          <t>20/10/2026</t>
+          <t>07/01/2026</t>
         </is>
       </c>
       <c r="H239" s="4" t="inlineStr">
         <is>
-          <t>Vigente</t>
-[...6 lines deleted...]
-      </c>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I239" s="4" t="inlineStr"/>
     </row>
     <row r="240" ht="8" customHeight="1"/>
     <row r="241" ht="18" customHeight="1">
       <c r="A241" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B241" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C241" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D241" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E241" s="3" t="inlineStr">
         <is>
@@ -8031,93 +7980,89 @@
       </c>
       <c r="F241" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G241" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H241" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I241" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="242" ht="15" customHeight="1">
       <c r="A242" s="4" t="inlineStr">
         <is>
-          <t>202510200102/2025</t>
+          <t>202504140001/EDUC/2026</t>
         </is>
       </c>
       <c r="B242" s="4" t="inlineStr">
         <is>
-          <t>CITO MAMA SERVICOS DE DIAGNOSTICOS POR IMAGEM LTDA</t>
+          <t>VITORIA DISTRIBUIDORA DE LIVROS LTDA</t>
         </is>
       </c>
       <c r="C242" s="4" t="inlineStr">
         <is>
-          <t>30431360****-09</t>
+          <t>56.159.039/****-**</t>
         </is>
       </c>
       <c r="D242" s="4" t="inlineStr">
         <is>
-          <t>Contratação de serviços especializados a serem prestados na realização de exames por imagem (mamografia bilateral), utilizando unidade móvel, para atendimento a usuários do SUS junto à Secretaria Municipal de Saúde de Catunda-CE</t>
+          <t>Aquisição de livros didáticos destinados à Educação de Jovens e Adultos - EJA - da rede de ensino do município de Catunda-CE, com formação dos professores, gestores e técnicos.</t>
         </is>
       </c>
       <c r="E242" s="4" t="inlineStr">
         <is>
-          <t>R$ 16.500,00</t>
+          <t>R$ 387.890,00</t>
         </is>
       </c>
       <c r="F242" s="4" t="inlineStr">
         <is>
-          <t>20/10/2025</t>
+          <t>15/04/2025</t>
         </is>
       </c>
       <c r="G242" s="4" t="inlineStr">
         <is>
-          <t>20/10/2026</t>
+          <t>15/04/2026</t>
         </is>
       </c>
       <c r="H242" s="4" t="inlineStr">
         <is>
-          <t>Vigente</t>
-[...6 lines deleted...]
-      </c>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I242" s="4" t="inlineStr"/>
     </row>
     <row r="243" ht="8" customHeight="1"/>
     <row r="244" ht="18" customHeight="1">
       <c r="A244" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B244" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C244" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D244" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E244" s="3" t="inlineStr">
         <is>
@@ -8126,91 +8071,91 @@
       </c>
       <c r="F244" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G244" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H244" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I244" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="245" ht="15" customHeight="1">
       <c r="A245" s="4" t="inlineStr">
         <is>
-          <t>202510200001.01/2025</t>
+          <t>20250302.01.OBRAS/2026</t>
         </is>
       </c>
       <c r="B245" s="4" t="inlineStr">
         <is>
-          <t>BENLOC LTDA</t>
+          <t>PREMIERE LOCACOES E SERVICOS LTDA</t>
         </is>
       </c>
       <c r="C245" s="4" t="inlineStr">
         <is>
-          <t>44971710****-34</t>
+          <t>22.280.521/****-**</t>
         </is>
       </c>
       <c r="D245" s="4" t="inlineStr">
         <is>
-          <t>Contratação de serviços de locação de 01 (um) veículo, destinado à Secretaria de Infraestrutura, Transportes e Desenvolvimento Urbano.</t>
+          <t>Contratação de empresa especializada para a prestação de serviços de locação de equipamentos destinados ao apoio operacional nas atividades de logística urbana.</t>
         </is>
       </c>
       <c r="E245" s="4" t="inlineStr">
         <is>
-          <t>R$ 69.000,00</t>
+          <t>R$ 57.200,00</t>
         </is>
       </c>
       <c r="F245" s="4" t="inlineStr">
         <is>
-          <t>20/10/2025</t>
+          <t>03/02/2025</t>
         </is>
       </c>
       <c r="G245" s="4" t="inlineStr">
         <is>
-          <t>20/10/2026</t>
+          <t>03/02/2026</t>
         </is>
       </c>
       <c r="H245" s="4" t="inlineStr">
         <is>
-          <t>Vigente</t>
+          <t>Encerrado</t>
         </is>
       </c>
       <c r="I245" s="4" t="inlineStr">
         <is>
-          <t>20/10/2025</t>
+          <t>03/02/2025</t>
         </is>
       </c>
     </row>
     <row r="246" ht="8" customHeight="1"/>
     <row r="247" ht="18" customHeight="1">
       <c r="A247" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B247" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C247" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D247" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -8221,91 +8166,91 @@
       </c>
       <c r="F247" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G247" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H247" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I247" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="248" ht="15" customHeight="1">
       <c r="A248" s="4" t="inlineStr">
         <is>
-          <t>202510200001.01/2025</t>
+          <t>202502060016/2026</t>
         </is>
       </c>
       <c r="B248" s="4" t="inlineStr">
         <is>
-          <t>BENLOC LTDA</t>
+          <t>AUTO POSTO FARIAS LTDA</t>
         </is>
       </c>
       <c r="C248" s="4" t="inlineStr">
         <is>
-          <t>44971710****-34</t>
+          <t>14.828.393/****-**</t>
         </is>
       </c>
       <c r="D248" s="4" t="inlineStr">
         <is>
-          <t>Contratação de serviços de locação de 01 (um) veículo, destinado à Secretaria de Infraestrutura, Transportes e Desenvolvimento Urbano.</t>
+          <t>Registro de preços para futuras e eventuais aquisições de combustíveis destinados às diversas secretarias da Prefeitura Municipal de Catunda/CE</t>
         </is>
       </c>
       <c r="E248" s="4" t="inlineStr">
         <is>
-          <t>R$ 69.000,00</t>
+          <t>R$ 120.460,00</t>
         </is>
       </c>
       <c r="F248" s="4" t="inlineStr">
         <is>
-          <t>20/10/2025</t>
+          <t>06/02/2025</t>
         </is>
       </c>
       <c r="G248" s="4" t="inlineStr">
         <is>
-          <t>20/10/2026</t>
+          <t>06/02/2026</t>
         </is>
       </c>
       <c r="H248" s="4" t="inlineStr">
         <is>
-          <t>Vigente</t>
+          <t>Encerrado</t>
         </is>
       </c>
       <c r="I248" s="4" t="inlineStr">
         <is>
-          <t>22/10/2025</t>
+          <t>06/02/2025</t>
         </is>
       </c>
     </row>
     <row r="249" ht="8" customHeight="1"/>
     <row r="250" ht="18" customHeight="1">
       <c r="A250" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B250" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C250" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D250" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -8316,91 +8261,91 @@
       </c>
       <c r="F250" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G250" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H250" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I250" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="251" ht="15" customHeight="1">
       <c r="A251" s="4" t="inlineStr">
         <is>
-          <t>202510150001/2025</t>
+          <t>202502060015/2026</t>
         </is>
       </c>
       <c r="B251" s="4" t="inlineStr">
         <is>
-          <t>TIMER SOLUCOES INTEGRADAS LTDA</t>
+          <t>AUTO POSTO FARIAS LTDA</t>
         </is>
       </c>
       <c r="C251" s="4" t="inlineStr">
         <is>
-          <t>41878173****-94</t>
+          <t>14.828.393/****-**</t>
         </is>
       </c>
       <c r="D251" s="4" t="inlineStr">
         <is>
-          <t>CONTRATAÇÃO DE EMPRESA PARA REALIZAÇÃO DE ADEQUAÇÕES NA INFRAESTRUTURA PARA ACESSIBILIDADE DAS ESCOLAS MUNICIPAIS EEF SÃO ZACARIAS, ETI RAIMUNDA CAMELO GOMES e EEIF FILOMENA BELARMINA NAU NA SEDE DO MUNICÍPIO DE CATUNDA-CE.</t>
+          <t>Registro de preços para futuras e eventuais aquisições de combustíveis destinados às diversas secretarias da Prefeitura Municipal de Catunda/CE</t>
         </is>
       </c>
       <c r="E251" s="4" t="inlineStr">
         <is>
-          <t>R$ 97.689,74</t>
+          <t>R$ 158.500,00</t>
         </is>
       </c>
       <c r="F251" s="4" t="inlineStr">
         <is>
-          <t>15/10/2025</t>
+          <t>06/02/2025</t>
         </is>
       </c>
       <c r="G251" s="4" t="inlineStr">
         <is>
-          <t>14/12/2025</t>
+          <t>06/02/2026</t>
         </is>
       </c>
       <c r="H251" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
       <c r="I251" s="4" t="inlineStr">
         <is>
-          <t>15/10/2025</t>
+          <t>06/02/2025</t>
         </is>
       </c>
     </row>
     <row r="252" ht="8" customHeight="1"/>
     <row r="253" ht="18" customHeight="1">
       <c r="A253" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B253" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C253" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D253" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -8411,92 +8356,91 @@
       </c>
       <c r="F253" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G253" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H253" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I253" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="254" ht="15" customHeight="1">
       <c r="A254" s="4" t="inlineStr">
         <is>
-          <t>202510020002/2025</t>
+          <t>202502060014/2026</t>
         </is>
       </c>
       <c r="B254" s="4" t="inlineStr">
         <is>
-          <t>GSOL VIAGENS E TURISMO LTDA</t>
+          <t>AUTO POSTO FARIAS LTDA</t>
         </is>
       </c>
       <c r="C254" s="4" t="inlineStr">
         <is>
-          <t>29505214****-00</t>
+          <t>14.828.393/****-**</t>
         </is>
       </c>
       <c r="D254" s="4" t="inlineStr">
         <is>
-          <t>Contratação de serviços de reserva de estadia em hotel, com emissão, alteração ou cancelamento, quarto com suíte, equipadas com ar condicionado, frigobar, televisão, wi-fi e 
-Café da manhã incluso.</t>
+          <t>Registro de preços para futuras e eventuais aquisições de combustíveis destinados às diversas secretarias da Prefeitura Municipal de Catunda/CE</t>
         </is>
       </c>
       <c r="E254" s="4" t="inlineStr">
         <is>
-          <t>R$ 27.000,00</t>
+          <t>R$ 650.220,00</t>
         </is>
       </c>
       <c r="F254" s="4" t="inlineStr">
         <is>
-          <t>02/10/2025</t>
+          <t>06/02/2025</t>
         </is>
       </c>
       <c r="G254" s="4" t="inlineStr">
         <is>
-          <t>02/10/2026</t>
+          <t>06/02/2026</t>
         </is>
       </c>
       <c r="H254" s="4" t="inlineStr">
         <is>
-          <t>Vigente</t>
+          <t>Encerrado</t>
         </is>
       </c>
       <c r="I254" s="4" t="inlineStr">
         <is>
-          <t>02/10/2025</t>
+          <t>06/02/2025</t>
         </is>
       </c>
     </row>
     <row r="255" ht="8" customHeight="1"/>
     <row r="256" ht="18" customHeight="1">
       <c r="A256" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B256" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C256" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D256" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -8507,91 +8451,91 @@
       </c>
       <c r="F256" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G256" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H256" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I256" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="257" ht="15" customHeight="1">
       <c r="A257" s="4" t="inlineStr">
         <is>
-          <t>202510020001/2025</t>
+          <t>202502060013/2026</t>
         </is>
       </c>
       <c r="B257" s="4" t="inlineStr">
         <is>
-          <t>GSOL VIAGENS E TURISMO LTDA</t>
+          <t>AUTO POSTO FARIAS LTDA</t>
         </is>
       </c>
       <c r="C257" s="4" t="inlineStr">
         <is>
-          <t>29505214****-00</t>
+          <t>14.828.393/****-**</t>
         </is>
       </c>
       <c r="D257" s="4" t="inlineStr">
         <is>
-          <t>Contratação de serviços de transporte aéreo através de reserva, marcação e remarcação, roteiros e horários de voos, aplicação de tarifas promocionais na época da emissão dos bilhetes, emissão e entrega de passagens aéreas.</t>
+          <t>Registro de preços para futuras e eventuais aquisições de combustíveis destinados às diversas secretarias da Prefeitura Municipal de Catunda/CE</t>
         </is>
       </c>
       <c r="E257" s="4" t="inlineStr">
         <is>
-          <t>R$ 27.000,00</t>
+          <t>R$ 183.860,00</t>
         </is>
       </c>
       <c r="F257" s="4" t="inlineStr">
         <is>
-          <t>02/10/2025</t>
+          <t>06/02/2025</t>
         </is>
       </c>
       <c r="G257" s="4" t="inlineStr">
         <is>
-          <t>02/10/2026</t>
+          <t>06/02/2026</t>
         </is>
       </c>
       <c r="H257" s="4" t="inlineStr">
         <is>
-          <t>Vigente</t>
+          <t>Encerrado</t>
         </is>
       </c>
       <c r="I257" s="4" t="inlineStr">
         <is>
-          <t>02/10/2025</t>
+          <t>06/02/2025</t>
         </is>
       </c>
     </row>
     <row r="258" ht="8" customHeight="1"/>
     <row r="259" ht="18" customHeight="1">
       <c r="A259" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B259" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C259" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D259" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -8602,91 +8546,91 @@
       </c>
       <c r="F259" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G259" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H259" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I259" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="260" ht="15" customHeight="1">
       <c r="A260" s="4" t="inlineStr">
         <is>
-          <t>202509290001/2025</t>
+          <t>202502060012/2026</t>
         </is>
       </c>
       <c r="B260" s="4" t="inlineStr">
         <is>
-          <t>EMANUEL VICTOR SILVA COSTA</t>
+          <t>AUTO POSTO FARIAS LTDA</t>
         </is>
       </c>
       <c r="C260" s="4" t="inlineStr">
         <is>
-          <t>35567728****-84</t>
+          <t>14.828.393/****-**</t>
         </is>
       </c>
       <c r="D260" s="4" t="inlineStr">
         <is>
-          <t>Aquisição de notebook, tablet, ventilador e ar-condicionado, destinado a Secretaria de Proteção Social, Empreendedorismo, Segurança Alimentar e Nutricional.</t>
+          <t>Registro de preços para futuras e eventuais aquisições de combustíveis destinados às diversas secretarias da Prefeitura Municipal de Catunda/CE</t>
         </is>
       </c>
       <c r="E260" s="4" t="inlineStr">
         <is>
-          <t>R$ 44.493,00</t>
+          <t>R$ 584.820,00</t>
         </is>
       </c>
       <c r="F260" s="4" t="inlineStr">
         <is>
-          <t>29/09/2025</t>
+          <t>06/02/2025</t>
         </is>
       </c>
       <c r="G260" s="4" t="inlineStr">
         <is>
-          <t>29/09/2026</t>
+          <t>06/02/2026</t>
         </is>
       </c>
       <c r="H260" s="4" t="inlineStr">
         <is>
-          <t>Vigente</t>
+          <t>Encerrado</t>
         </is>
       </c>
       <c r="I260" s="4" t="inlineStr">
         <is>
-          <t>29/09/2025</t>
+          <t>06/02/2025</t>
         </is>
       </c>
     </row>
     <row r="261" ht="8" customHeight="1"/>
     <row r="262" ht="18" customHeight="1">
       <c r="A262" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B262" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C262" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D262" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -8697,91 +8641,91 @@
       </c>
       <c r="F262" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G262" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H262" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I262" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="263" ht="15" customHeight="1">
       <c r="A263" s="4" t="inlineStr">
         <is>
-          <t>202509290001/2025</t>
+          <t>202502060011/2026</t>
         </is>
       </c>
       <c r="B263" s="4" t="inlineStr">
         <is>
-          <t>EMANUEL VICTOR SILVA COSTA</t>
+          <t>AUTO POSTO FARIAS LTDA</t>
         </is>
       </c>
       <c r="C263" s="4" t="inlineStr">
         <is>
-          <t>35567728****-84</t>
+          <t>14.828.393/****-**</t>
         </is>
       </c>
       <c r="D263" s="4" t="inlineStr">
         <is>
-          <t>Aquisição de notebook, tablet, ventilador e ar-condicionado, destinado a Secretaria de Proteção Social, Empreendedorismo, Segurança Alimentar e Nutricional.</t>
+          <t>Registro de preços para futuras e eventuais aquisições de combustíveis destinados às diversas secretarias da Prefeitura Municipal de Catunda/CE</t>
         </is>
       </c>
       <c r="E263" s="4" t="inlineStr">
         <is>
-          <t>R$ 44.493,00</t>
+          <t>R$ 147.360,00</t>
         </is>
       </c>
       <c r="F263" s="4" t="inlineStr">
         <is>
-          <t>29/09/2025</t>
+          <t>06/02/2025</t>
         </is>
       </c>
       <c r="G263" s="4" t="inlineStr">
         <is>
-          <t>29/09/2026</t>
+          <t>06/02/2026</t>
         </is>
       </c>
       <c r="H263" s="4" t="inlineStr">
         <is>
-          <t>Vigente</t>
+          <t>Encerrado</t>
         </is>
       </c>
       <c r="I263" s="4" t="inlineStr">
         <is>
-          <t>29/09/2025</t>
+          <t>06/02/2025</t>
         </is>
       </c>
     </row>
     <row r="264" ht="8" customHeight="1"/>
     <row r="265" ht="18" customHeight="1">
       <c r="A265" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B265" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C265" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D265" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -8792,91 +8736,91 @@
       </c>
       <c r="F265" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G265" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H265" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I265" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="266" ht="15" customHeight="1">
       <c r="A266" s="4" t="inlineStr">
         <is>
-          <t>202509190002/2025</t>
+          <t>202502060010/2026</t>
         </is>
       </c>
       <c r="B266" s="4" t="inlineStr">
         <is>
-          <t>IRMAOS GONDIM DISTRIBUIDORA DE GAS E AGUA LTDA</t>
+          <t>AUTO POSTO FARIAS LTDA</t>
         </is>
       </c>
       <c r="C266" s="4" t="inlineStr">
         <is>
-          <t>16526331****-08</t>
+          <t>14.828.393/****-**</t>
         </is>
       </c>
       <c r="D266" s="4" t="inlineStr">
         <is>
-          <t>Aquisição de Gás GLP 13kg (gás de cozinha), destinado a Secretaria de Educação e Desporto de Catunda-CE.</t>
+          <t>Registro de preços para futuras e eventuais aquisições de combustíveis destinados às diversas secretarias da Prefeitura Municipal de Catunda/CE</t>
         </is>
       </c>
       <c r="E266" s="4" t="inlineStr">
         <is>
-          <t>R$ 61.000,00</t>
+          <t>R$ 208.760,00</t>
         </is>
       </c>
       <c r="F266" s="4" t="inlineStr">
         <is>
-          <t>19/09/2025</t>
+          <t>06/02/2025</t>
         </is>
       </c>
       <c r="G266" s="4" t="inlineStr">
         <is>
-          <t>19/09/2026</t>
+          <t>06/02/2026</t>
         </is>
       </c>
       <c r="H266" s="4" t="inlineStr">
         <is>
-          <t>Vigente</t>
+          <t>Encerrado</t>
         </is>
       </c>
       <c r="I266" s="4" t="inlineStr">
         <is>
-          <t>19/09/2025</t>
+          <t>06/02/2025</t>
         </is>
       </c>
     </row>
     <row r="267" ht="8" customHeight="1"/>
     <row r="268" ht="18" customHeight="1">
       <c r="A268" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B268" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C268" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D268" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -8887,91 +8831,91 @@
       </c>
       <c r="F268" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G268" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H268" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I268" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="269" ht="15" customHeight="1">
       <c r="A269" s="4" t="inlineStr">
         <is>
-          <t>202509160008/2025</t>
+          <t>202502060009/2026</t>
         </is>
       </c>
       <c r="B269" s="4" t="inlineStr">
         <is>
-          <t>CASA DE APOIO SANTA TRINDADE LTDA</t>
+          <t>AUTO POSTO FARIAS LTDA</t>
         </is>
       </c>
       <c r="C269" s="4" t="inlineStr">
         <is>
-          <t>54405945****-12</t>
+          <t>14.828.393/****-**</t>
         </is>
       </c>
       <c r="D269" s="4" t="inlineStr">
         <is>
-          <t>CONTRATAÇÃO DE EMPRESA PARA A PRESTAÇÃO DOS SERVIÇOS DE HOSPEDAGEM (CASA DE APOIO), INCLUINDO ALIMENTAÇÃO E TRANSPORTE COM ENCAMINHAMENTO PARA HOSPITAIS E CLÍNICAS PARA PACIENTES QUE REALIZAM TRATAMENTOS DE SAÚDE E SERVIÇOS ESSENCIAIS NA CIDADE DE FORTALEZA–CE, JUNTO À SECRETARIA DA SAÚDE DO MUNICÍPIO DE CATUNDA -CE.</t>
+          <t>Registro de preços para futuras e eventuais aquisições de combustíveis destinados às diversas secretarias da Prefeitura Municipal de Catunda/CE</t>
         </is>
       </c>
       <c r="E269" s="4" t="inlineStr">
         <is>
-          <t>R$ 60.480,00</t>
+          <t>R$ 392.960,00</t>
         </is>
       </c>
       <c r="F269" s="4" t="inlineStr">
         <is>
-          <t>16/09/2025</t>
+          <t>06/02/2025</t>
         </is>
       </c>
       <c r="G269" s="4" t="inlineStr">
         <is>
-          <t>16/09/2026</t>
+          <t>06/02/2026</t>
         </is>
       </c>
       <c r="H269" s="4" t="inlineStr">
         <is>
-          <t>Vigente</t>
+          <t>Encerrado</t>
         </is>
       </c>
       <c r="I269" s="4" t="inlineStr">
         <is>
-          <t>16/09/2025</t>
+          <t>06/02/2025</t>
         </is>
       </c>
     </row>
     <row r="270" ht="8" customHeight="1"/>
     <row r="271" ht="18" customHeight="1">
       <c r="A271" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B271" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C271" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D271" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -8982,91 +8926,91 @@
       </c>
       <c r="F271" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G271" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H271" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I271" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="272" ht="15" customHeight="1">
       <c r="A272" s="4" t="inlineStr">
         <is>
-          <t>202509160007/2025</t>
+          <t>202502060008/2026</t>
         </is>
       </c>
       <c r="B272" s="4" t="inlineStr">
         <is>
-          <t>60.412.029 VICTOR HUGO DE ARAUJO MARQUES</t>
+          <t>AUTO POSTO FARIAS LTDA</t>
         </is>
       </c>
       <c r="C272" s="4" t="inlineStr">
         <is>
-          <t>60412029****-02</t>
+          <t>14.828.393/****-**</t>
         </is>
       </c>
       <c r="D272" s="4" t="inlineStr">
         <is>
-          <t>Aquisição de água mineral em vasilhame de 20 litros e de garrafões de água com capacidade de 20 litros, destinado as diversas secretarias.</t>
+          <t>Registro de preços para futuras e eventuais aquisições de combustíveis destinados às diversas secretarias da Prefeitura Municipal de Catunda/CE</t>
         </is>
       </c>
       <c r="E272" s="4" t="inlineStr">
         <is>
-          <t>R$ 2.640,00</t>
+          <t>R$ 175.720,00</t>
         </is>
       </c>
       <c r="F272" s="4" t="inlineStr">
         <is>
-          <t>16/09/2025</t>
+          <t>06/02/2025</t>
         </is>
       </c>
       <c r="G272" s="4" t="inlineStr">
         <is>
-          <t>16/09/2026</t>
+          <t>06/02/2026</t>
         </is>
       </c>
       <c r="H272" s="4" t="inlineStr">
         <is>
-          <t>Vigente</t>
+          <t>Encerrado</t>
         </is>
       </c>
       <c r="I272" s="4" t="inlineStr">
         <is>
-          <t>16/09/2025</t>
+          <t>06/02/2025</t>
         </is>
       </c>
     </row>
     <row r="273" ht="8" customHeight="1"/>
     <row r="274" ht="18" customHeight="1">
       <c r="A274" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B274" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C274" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D274" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -9077,91 +9021,91 @@
       </c>
       <c r="F274" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G274" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H274" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I274" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="275" ht="15" customHeight="1">
       <c r="A275" s="4" t="inlineStr">
         <is>
-          <t>202509160006/2025</t>
+          <t>202502060007/2026</t>
         </is>
       </c>
       <c r="B275" s="4" t="inlineStr">
         <is>
-          <t>60.412.029 VICTOR HUGO DE ARAUJO MARQUES</t>
+          <t>AUTO POSTO FARIAS LTDA</t>
         </is>
       </c>
       <c r="C275" s="4" t="inlineStr">
         <is>
-          <t>60412029****-02</t>
+          <t>14.828.393/****-**</t>
         </is>
       </c>
       <c r="D275" s="4" t="inlineStr">
         <is>
-          <t>Aquisição de água mineral em vasilhame de 20 litros e de garrafões de água com capacidade de 20 litros, destinado as diversas secretarias.</t>
+          <t>Registro de preços para futuras e eventuais aquisições de combustíveis destinados às diversas secretarias da Prefeitura Municipal de Catunda/CE</t>
         </is>
       </c>
       <c r="E275" s="4" t="inlineStr">
         <is>
-          <t>R$ 4.240,00</t>
+          <t>R$ 165.346,00</t>
         </is>
       </c>
       <c r="F275" s="4" t="inlineStr">
         <is>
-          <t>16/09/2025</t>
+          <t>06/02/2025</t>
         </is>
       </c>
       <c r="G275" s="4" t="inlineStr">
         <is>
-          <t>16/09/2026</t>
+          <t>06/02/2026</t>
         </is>
       </c>
       <c r="H275" s="4" t="inlineStr">
         <is>
-          <t>Vigente</t>
+          <t>Encerrado</t>
         </is>
       </c>
       <c r="I275" s="4" t="inlineStr">
         <is>
-          <t>16/09/2025</t>
+          <t>06/02/2025</t>
         </is>
       </c>
     </row>
     <row r="276" ht="8" customHeight="1"/>
     <row r="277" ht="18" customHeight="1">
       <c r="A277" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B277" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C277" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D277" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -9172,91 +9116,91 @@
       </c>
       <c r="F277" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G277" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H277" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I277" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="278" ht="15" customHeight="1">
       <c r="A278" s="4" t="inlineStr">
         <is>
-          <t>202509160005/2025</t>
+          <t>202502060006/2026</t>
         </is>
       </c>
       <c r="B278" s="4" t="inlineStr">
         <is>
-          <t>60.412.029 VICTOR HUGO DE ARAUJO MARQUES</t>
+          <t>AUTO POSTO FARIAS LTDA</t>
         </is>
       </c>
       <c r="C278" s="4" t="inlineStr">
         <is>
-          <t>60412029****-02</t>
+          <t>14.828.393/****-**</t>
         </is>
       </c>
       <c r="D278" s="4" t="inlineStr">
         <is>
-          <t>Aquisição de água mineral em vasilhame de 20 litros e de garrafões de água com capacidade de 20 litros, destinado as diversas secretarias.</t>
+          <t>Registro de preços para futuras e eventuais aquisições de combustíveis destinados às diversas secretarias da Prefeitura Municipal de Catunda/CE</t>
         </is>
       </c>
       <c r="E278" s="4" t="inlineStr">
         <is>
-          <t>R$ 4.240,00</t>
+          <t>R$ 1.068.360,00</t>
         </is>
       </c>
       <c r="F278" s="4" t="inlineStr">
         <is>
-          <t>16/09/2025</t>
+          <t>06/02/2025</t>
         </is>
       </c>
       <c r="G278" s="4" t="inlineStr">
         <is>
-          <t>16/09/2026</t>
+          <t>06/02/2026</t>
         </is>
       </c>
       <c r="H278" s="4" t="inlineStr">
         <is>
-          <t>Vigente</t>
+          <t>Encerrado</t>
         </is>
       </c>
       <c r="I278" s="4" t="inlineStr">
         <is>
-          <t>16/09/2025</t>
+          <t>06/02/2025</t>
         </is>
       </c>
     </row>
     <row r="279" ht="8" customHeight="1"/>
     <row r="280" ht="18" customHeight="1">
       <c r="A280" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B280" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C280" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D280" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -9267,91 +9211,91 @@
       </c>
       <c r="F280" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G280" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H280" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I280" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="281" ht="15" customHeight="1">
       <c r="A281" s="4" t="inlineStr">
         <is>
-          <t>202509160004/2025</t>
+          <t>202502060002/2026</t>
         </is>
       </c>
       <c r="B281" s="4" t="inlineStr">
         <is>
-          <t>60.412.029 VICTOR HUGO DE ARAUJO MARQUES</t>
+          <t>AUTO POSTO FARIAS LTDA</t>
         </is>
       </c>
       <c r="C281" s="4" t="inlineStr">
         <is>
-          <t>60412029****-02</t>
+          <t>14.828.393/****-**</t>
         </is>
       </c>
       <c r="D281" s="4" t="inlineStr">
         <is>
-          <t>Aquisição de água mineral em vasilhame de 20 litros e de garrafões de água com capacidade de 20 litros, destinado as diversas secretarias.</t>
+          <t>Registro de preços para futuras e eventuais aquisições de combustíveis destinados às diversas secretarias da Prefeitura Municipal de Catunda/CE</t>
         </is>
       </c>
       <c r="E281" s="4" t="inlineStr">
         <is>
-          <t>R$ 4.480,00</t>
+          <t>R$ 69.740,00</t>
         </is>
       </c>
       <c r="F281" s="4" t="inlineStr">
         <is>
-          <t>16/09/2025</t>
+          <t>06/02/2025</t>
         </is>
       </c>
       <c r="G281" s="4" t="inlineStr">
         <is>
-          <t>16/09/2026</t>
+          <t>06/02/2026</t>
         </is>
       </c>
       <c r="H281" s="4" t="inlineStr">
         <is>
-          <t>Vigente</t>
+          <t>Encerrado</t>
         </is>
       </c>
       <c r="I281" s="4" t="inlineStr">
         <is>
-          <t>16/09/2025</t>
+          <t>06/02/2025</t>
         </is>
       </c>
     </row>
     <row r="282" ht="8" customHeight="1"/>
     <row r="283" ht="18" customHeight="1">
       <c r="A283" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B283" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C283" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D283" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -9362,91 +9306,91 @@
       </c>
       <c r="F283" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G283" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H283" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I283" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="284" ht="15" customHeight="1">
       <c r="A284" s="4" t="inlineStr">
         <is>
-          <t>202509160003/2025</t>
+          <t>202502060001/2026</t>
         </is>
       </c>
       <c r="B284" s="4" t="inlineStr">
         <is>
-          <t>60.412.029 VICTOR HUGO DE ARAUJO MARQUES</t>
+          <t>AUTO POSTO FARIAS LTDA</t>
         </is>
       </c>
       <c r="C284" s="4" t="inlineStr">
         <is>
-          <t>60412029****-02</t>
+          <t>14.828.393/****-**</t>
         </is>
       </c>
       <c r="D284" s="4" t="inlineStr">
         <is>
-          <t>Aquisição de água mineral em vasilhame de 20 litros e de garrafões de água com capacidade de 20 litros, destinado as diversas secretarias.</t>
+          <t>Registro de preços para futuras e eventuais aquisições de combustíveis destinados às diversas secretarias da Prefeitura Municipal de Catunda/CE</t>
         </is>
       </c>
       <c r="E284" s="4" t="inlineStr">
         <is>
-          <t>R$ 28.720,00</t>
+          <t>R$ 85.960,00</t>
         </is>
       </c>
       <c r="F284" s="4" t="inlineStr">
         <is>
-          <t>16/09/2025</t>
+          <t>06/02/2025</t>
         </is>
       </c>
       <c r="G284" s="4" t="inlineStr">
         <is>
-          <t>16/09/2026</t>
+          <t>06/02/2026</t>
         </is>
       </c>
       <c r="H284" s="4" t="inlineStr">
         <is>
-          <t>Vigente</t>
+          <t>Encerrado</t>
         </is>
       </c>
       <c r="I284" s="4" t="inlineStr">
         <is>
-          <t>16/09/2025</t>
+          <t>06/02/2025</t>
         </is>
       </c>
     </row>
     <row r="285" ht="8" customHeight="1"/>
     <row r="286" ht="18" customHeight="1">
       <c r="A286" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B286" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C286" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D286" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -9457,93 +9401,89 @@
       </c>
       <c r="F286" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G286" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H286" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I286" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="287" ht="15" customHeight="1">
       <c r="A287" s="4" t="inlineStr">
         <is>
-          <t>202509160002/2025</t>
+          <t>202501200001/2026</t>
         </is>
       </c>
       <c r="B287" s="4" t="inlineStr">
         <is>
-          <t>60.412.029 VICTOR HUGO DE ARAUJO MARQUES</t>
+          <t>FINKRA CONTRUÇÃO E LOCACAO LTDA</t>
         </is>
       </c>
       <c r="C287" s="4" t="inlineStr">
         <is>
-          <t>60412029****-02</t>
+          <t>48.895.470/****-**</t>
         </is>
       </c>
       <c r="D287" s="4" t="inlineStr">
         <is>
-          <t>Aquisição de água mineral em vasilhame de 20 litros e de garrafões de água com capacidade de 20 litros, destinado as diversas secretarias.</t>
+          <t>Execução de serviços de construção de terminal rodoviário na sede do município de Catunda - CE</t>
         </is>
       </c>
       <c r="E287" s="4" t="inlineStr">
         <is>
-          <t>R$ 14.080,00</t>
+          <t>R$ 1.282.457,46</t>
         </is>
       </c>
       <c r="F287" s="4" t="inlineStr">
         <is>
-          <t>16/09/2025</t>
+          <t>20/01/2025</t>
         </is>
       </c>
       <c r="G287" s="4" t="inlineStr">
         <is>
-          <t>16/09/2026</t>
+          <t>17/09/2025</t>
         </is>
       </c>
       <c r="H287" s="4" t="inlineStr">
         <is>
-          <t>Vigente</t>
-[...6 lines deleted...]
-      </c>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I287" s="4" t="inlineStr"/>
     </row>
     <row r="288" ht="8" customHeight="1"/>
     <row r="289" ht="18" customHeight="1">
       <c r="A289" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B289" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C289" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D289" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E289" s="3" t="inlineStr">
         <is>
@@ -9552,93 +9492,89 @@
       </c>
       <c r="F289" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G289" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H289" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I289" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="290" ht="15" customHeight="1">
       <c r="A290" s="4" t="inlineStr">
         <is>
-          <t>202509160001/2025</t>
+          <t>202501030001/OBRAS/2026</t>
         </is>
       </c>
       <c r="B290" s="4" t="inlineStr">
         <is>
-          <t>60.412.029 VICTOR HUGO DE ARAUJO MARQUES</t>
+          <t>LF SERVICOS URBANOS LTDA</t>
         </is>
       </c>
       <c r="C290" s="4" t="inlineStr">
         <is>
-          <t>60412029****-02</t>
+          <t>45.687.486/****-**</t>
         </is>
       </c>
       <c r="D290" s="4" t="inlineStr">
         <is>
-          <t>Aquisição de água mineral em vasilhame de 20 litros e de garrafões de água com capacidade de 20 litros, destinado as diversas secretarias.</t>
+          <t>Contratação de empresa especializada para a prestação de serviços de locação de equipamentos destinados ao apoio operacional nas atividades de logística urbana.</t>
         </is>
       </c>
       <c r="E290" s="4" t="inlineStr">
         <is>
-          <t>R$ 2.640,00</t>
+          <t>R$ 378.000,00</t>
         </is>
       </c>
       <c r="F290" s="4" t="inlineStr">
         <is>
-          <t>16/09/2025</t>
+          <t>03/01/2025</t>
         </is>
       </c>
       <c r="G290" s="4" t="inlineStr">
         <is>
-          <t>16/09/2026</t>
+          <t>03/01/2026</t>
         </is>
       </c>
       <c r="H290" s="4" t="inlineStr">
         <is>
-          <t>Vigente</t>
-[...6 lines deleted...]
-      </c>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I290" s="4" t="inlineStr"/>
     </row>
     <row r="291" ht="8" customHeight="1"/>
     <row r="292" ht="18" customHeight="1">
       <c r="A292" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B292" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C292" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D292" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E292" s="3" t="inlineStr">
         <is>
@@ -9647,93 +9583,89 @@
       </c>
       <c r="F292" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G292" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H292" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I292" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="293" ht="15" customHeight="1">
       <c r="A293" s="4" t="inlineStr">
         <is>
-          <t>202509090001/2025</t>
+          <t>202412050001/2026</t>
         </is>
       </c>
       <c r="B293" s="4" t="inlineStr">
         <is>
-          <t>RENOVAR CONSTRUÇÕES E SERVIÇOS LTDA - ME</t>
+          <t>CONSTRUVASP CONSTRUÇÕES &amp; SERVICOS LTDA</t>
         </is>
       </c>
       <c r="C293" s="4" t="inlineStr">
         <is>
-          <t>47461971****-00</t>
+          <t>50.484.244/****-**</t>
         </is>
       </c>
       <c r="D293" s="4" t="inlineStr">
         <is>
-          <t>EXECUÇÃO DOS SERVIÇOS REMANESCENTES DA CONSTRUÇÃO DE UMA ACADEMIA DE SAÚDE NA SEDE DO MUNICÍPIO DE CATUNDA-CE.</t>
+          <t>Construção de vestiários para modernização do ginásio poliesportivo na sede do município de Catunda-CE, conforme CV 945345/2023 / PT 1088612-99</t>
         </is>
       </c>
       <c r="E293" s="4" t="inlineStr">
         <is>
-          <t>R$ 38.251,28</t>
+          <t>R$ 210.741,50</t>
         </is>
       </c>
       <c r="F293" s="4" t="inlineStr">
         <is>
-          <t>09/09/2025</t>
+          <t>05/12/2024</t>
         </is>
       </c>
       <c r="G293" s="4" t="inlineStr">
         <is>
-          <t>09/10/2025</t>
+          <t>03/02/2025</t>
         </is>
       </c>
       <c r="H293" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
-      <c r="I293" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="I293" s="4" t="inlineStr"/>
     </row>
     <row r="294" ht="8" customHeight="1"/>
     <row r="295" ht="18" customHeight="1">
       <c r="A295" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B295" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C295" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D295" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E295" s="3" t="inlineStr">
         <is>
@@ -9742,93 +9674,89 @@
       </c>
       <c r="F295" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G295" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H295" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I295" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="296" ht="15" customHeight="1">
       <c r="A296" s="4" t="inlineStr">
         <is>
-          <t>202509030001.01/2025</t>
+          <t>202409030001/2026</t>
         </is>
       </c>
       <c r="B296" s="4" t="inlineStr">
         <is>
-          <t>SELECT COM E SERV LTDA</t>
+          <t>NOVERGA CONSTRUCOES E SERVICOS LTDA</t>
         </is>
       </c>
       <c r="C296" s="4" t="inlineStr">
         <is>
-          <t>40919130****-47</t>
+          <t>49.784.187/****-**</t>
         </is>
       </c>
       <c r="D296" s="4" t="inlineStr">
         <is>
-          <t>Aquisição de peças para máquinas pesadas para atender as necessidades da Secretaria de Obras e Serviços Públicos do município de Catunda-CE.</t>
+          <t>Construção de duas passagens molhadas na localidade de Entre Montes, na zona rural do município de Catunda-CE</t>
         </is>
       </c>
       <c r="E296" s="4" t="inlineStr">
         <is>
-          <t>R$ 349.250,99</t>
+          <t>R$ 652.952,00</t>
         </is>
       </c>
       <c r="F296" s="4" t="inlineStr">
         <is>
-          <t>09/09/2025</t>
+          <t>03/09/2024</t>
         </is>
       </c>
       <c r="G296" s="4" t="inlineStr">
         <is>
-          <t>09/09/2026</t>
+          <t>01/01/2025</t>
         </is>
       </c>
       <c r="H296" s="4" t="inlineStr">
         <is>
-          <t>Vigente</t>
-[...6 lines deleted...]
-      </c>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I296" s="4" t="inlineStr"/>
     </row>
     <row r="297" ht="8" customHeight="1"/>
     <row r="298" ht="18" customHeight="1">
       <c r="A298" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B298" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C298" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D298" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E298" s="3" t="inlineStr">
         <is>
@@ -9837,93 +9765,89 @@
       </c>
       <c r="F298" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G298" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H298" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I298" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="299" ht="15" customHeight="1">
       <c r="A299" s="4" t="inlineStr">
         <is>
-          <t>202509030001.01/2025</t>
+          <t>202408150009/2026</t>
         </is>
       </c>
       <c r="B299" s="4" t="inlineStr">
         <is>
-          <t>SELECT COM E SERV LTDA</t>
+          <t>J D FRANCA VESTUARIO</t>
         </is>
       </c>
       <c r="C299" s="4" t="inlineStr">
         <is>
-          <t>40919130****-47</t>
+          <t>33.148.288/****-**</t>
         </is>
       </c>
       <c r="D299" s="4" t="inlineStr">
         <is>
-          <t>Aquisição de peças para máquinas pesadas para atender as necessidades da Secretaria de Obras e Serviços Públicos do município de Catunda-CE.</t>
+          <t>Aquisição de fardamento escolar destinado à rede municipal de ensino do município de Catunda-CE</t>
         </is>
       </c>
       <c r="E299" s="4" t="inlineStr">
         <is>
-          <t>R$ 349.250,99</t>
+          <t>R$ 106.996,65</t>
         </is>
       </c>
       <c r="F299" s="4" t="inlineStr">
         <is>
-          <t>09/09/2025</t>
+          <t>15/08/2024</t>
         </is>
       </c>
       <c r="G299" s="4" t="inlineStr">
         <is>
-          <t>09/09/2026</t>
+          <t>15/08/2025</t>
         </is>
       </c>
       <c r="H299" s="4" t="inlineStr">
         <is>
-          <t>Vigente</t>
-[...6 lines deleted...]
-      </c>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I299" s="4" t="inlineStr"/>
     </row>
     <row r="300" ht="8" customHeight="1"/>
     <row r="301" ht="18" customHeight="1">
       <c r="A301" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B301" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C301" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D301" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E301" s="3" t="inlineStr">
         <is>
@@ -9932,93 +9856,89 @@
       </c>
       <c r="F301" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G301" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H301" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I301" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="302" ht="15" customHeight="1">
       <c r="A302" s="4" t="inlineStr">
         <is>
-          <t>202509020001/2025</t>
+          <t>202408150006/2026</t>
         </is>
       </c>
       <c r="B302" s="4" t="inlineStr">
         <is>
-          <t>JONATHAS D. ARAGAO M. VASCONCELOS - ME</t>
+          <t>EDUCACIONAL INDUSTRIA DE M.O.V.E.I.S LTDA</t>
         </is>
       </c>
       <c r="C302" s="4" t="inlineStr">
         <is>
-          <t>27179593****-51</t>
+          <t>46.500.710/****-**</t>
         </is>
       </c>
       <c r="D302" s="4" t="inlineStr">
         <is>
-          <t>AQUISIÇÃO DE MATERIAL PERMANENTE, COMPRESSOR ODONTOLOGICO E AUTOCLAVES, JUNTO A SECRETARIA DE SAÚDE DE CATUNDA-CE</t>
+          <t>Aquisição de aparelhos de ar-condicionado, conjunto de carteiras escolares e fogões industriais destinados à Secretaria de Educação e Desporto de Catunda/CE</t>
         </is>
       </c>
       <c r="E302" s="4" t="inlineStr">
         <is>
-          <t>R$ 11.690,00</t>
+          <t>R$ 48.000,00</t>
         </is>
       </c>
       <c r="F302" s="4" t="inlineStr">
         <is>
-          <t>02/09/2025</t>
+          <t>15/08/2024</t>
         </is>
       </c>
       <c r="G302" s="4" t="inlineStr">
         <is>
-          <t>01/03/2026</t>
+          <t>15/08/2025</t>
         </is>
       </c>
       <c r="H302" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
-      <c r="I302" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="I302" s="4" t="inlineStr"/>
     </row>
     <row r="303" ht="8" customHeight="1"/>
     <row r="304" ht="18" customHeight="1">
       <c r="A304" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B304" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C304" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D304" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E304" s="3" t="inlineStr">
         <is>
@@ -10027,93 +9947,89 @@
       </c>
       <c r="F304" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G304" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H304" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I304" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="305" ht="15" customHeight="1">
       <c r="A305" s="4" t="inlineStr">
         <is>
-          <t>202509020001/2025</t>
+          <t>202408150005/2026</t>
         </is>
       </c>
       <c r="B305" s="4" t="inlineStr">
         <is>
-          <t>JONATHAS D. ARAGAO M. VASCONCELOS - ME</t>
+          <t>AGIL COMERCIO E DISTRIBUIDORA DE EQUIPAMENTOS LTDA</t>
         </is>
       </c>
       <c r="C305" s="4" t="inlineStr">
         <is>
-          <t>27179593****-51</t>
+          <t>30.607.801/****-**</t>
         </is>
       </c>
       <c r="D305" s="4" t="inlineStr">
         <is>
-          <t>AQUISIÇÃO DE MATERIAL PERMANENTE, COMPRESSOR ODONTOLOGICO E AUTOCLAVES, JUNTO A SECRETARIA DE SAÚDE DE CATUNDA-CE</t>
+          <t>Aquisição de aparelhos de ar-condicionado, conjunto de carteiras escolares e fogões industriais destinados à Secretaria de Educação e Desporto de Catunda/CE</t>
         </is>
       </c>
       <c r="E305" s="4" t="inlineStr">
         <is>
-          <t>R$ 11.690,00</t>
+          <t>R$ 7.710,00</t>
         </is>
       </c>
       <c r="F305" s="4" t="inlineStr">
         <is>
-          <t>02/09/2025</t>
+          <t>15/08/2024</t>
         </is>
       </c>
       <c r="G305" s="4" t="inlineStr">
         <is>
-          <t>01/03/2026</t>
+          <t>15/08/2025</t>
         </is>
       </c>
       <c r="H305" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
-      <c r="I305" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="I305" s="4" t="inlineStr"/>
     </row>
     <row r="306" ht="8" customHeight="1"/>
     <row r="307" ht="18" customHeight="1">
       <c r="A307" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B307" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C307" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D307" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E307" s="3" t="inlineStr">
         <is>
@@ -10122,93 +10038,89 @@
       </c>
       <c r="F307" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G307" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H307" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I307" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="308" ht="15" customHeight="1">
       <c r="A308" s="4" t="inlineStr">
         <is>
-          <t>202508290001/2025</t>
+          <t>202408150004/2026</t>
         </is>
       </c>
       <c r="B308" s="4" t="inlineStr">
         <is>
-          <t>JJ LOCACOES E SERVICOS LTDA</t>
+          <t>CRISLENE JARDIM NUNES MONTEIRO</t>
         </is>
       </c>
       <c r="C308" s="4" t="inlineStr">
         <is>
-          <t>15376324****-04</t>
+          <t>52.603.814/****-**</t>
         </is>
       </c>
       <c r="D308" s="4" t="inlineStr">
         <is>
-          <t>Contratação de empresa para fornecimento de estrutura para realização de eventos e festividades no município de Catunda-CE.</t>
+          <t>Aquisição de aparelhos de ar-condicionado, conjunto de carteiras escolares e fogões industriais destinados à Secretaria de Educação e Desporto de Catunda/CE</t>
         </is>
       </c>
       <c r="E308" s="4" t="inlineStr">
         <is>
-          <t>R$ 70.266,52</t>
+          <t>R$ 28.880,00</t>
         </is>
       </c>
       <c r="F308" s="4" t="inlineStr">
         <is>
-          <t>29/08/2025</t>
+          <t>15/08/2024</t>
         </is>
       </c>
       <c r="G308" s="4" t="inlineStr">
         <is>
-          <t>29/08/2026</t>
+          <t>15/08/2025</t>
         </is>
       </c>
       <c r="H308" s="4" t="inlineStr">
         <is>
-          <t>Vigente</t>
-[...6 lines deleted...]
-      </c>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I308" s="4" t="inlineStr"/>
     </row>
     <row r="309" ht="8" customHeight="1"/>
     <row r="310" ht="18" customHeight="1">
       <c r="A310" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B310" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C310" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D310" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E310" s="3" t="inlineStr">
         <is>
@@ -10217,91 +10129,91 @@
       </c>
       <c r="F310" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G310" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H310" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I310" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="311" ht="15" customHeight="1">
       <c r="A311" s="4" t="inlineStr">
         <is>
-          <t>202508290001/2025</t>
+          <t>018.2024.PE.02/2026</t>
         </is>
       </c>
       <c r="B311" s="4" t="inlineStr">
         <is>
-          <t>JJ LOCACOES E SERVICOS LTDA</t>
+          <t>PREMIERE LOCACOES E SERVICOS LTDA</t>
         </is>
       </c>
       <c r="C311" s="4" t="inlineStr">
         <is>
-          <t>15376324****-04</t>
+          <t>22.280.521/****-**</t>
         </is>
       </c>
       <c r="D311" s="4" t="inlineStr">
         <is>
-          <t>Contratação de empresa para fornecimento de estrutura para realização de eventos e festividades no município de Catunda-CE.</t>
+          <t>Contratação de empresa especializada para a prestação de serviços de locação de equipamentos destinados ao apoio operacional nas atividades de logística urbana.</t>
         </is>
       </c>
       <c r="E311" s="4" t="inlineStr">
         <is>
-          <t>R$ 70.266,52</t>
+          <t>R$ 85.800,00</t>
         </is>
       </c>
       <c r="F311" s="4" t="inlineStr">
         <is>
-          <t>29/08/2025</t>
+          <t>01/12/2025</t>
         </is>
       </c>
       <c r="G311" s="4" t="inlineStr">
         <is>
-          <t>29/08/2026</t>
+          <t>01/12/2026</t>
         </is>
       </c>
       <c r="H311" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I311" s="4" t="inlineStr">
         <is>
-          <t>09/03/2025</t>
+          <t>01/12/2025</t>
         </is>
       </c>
     </row>
     <row r="312" ht="8" customHeight="1"/>
     <row r="313" ht="18" customHeight="1">
       <c r="A313" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B313" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C313" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D313" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -10312,91 +10224,91 @@
       </c>
       <c r="F313" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G313" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H313" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I313" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="314" ht="15" customHeight="1">
       <c r="A314" s="4" t="inlineStr">
         <is>
-          <t>202508210001/2025</t>
+          <t>014.2025.PE.SRP.02/2026</t>
         </is>
       </c>
       <c r="B314" s="4" t="inlineStr">
         <is>
-          <t>CYNTHIA LOPES CHAVES ROCHA 01990208339</t>
+          <t>PRIME CONSTRUCOES MM LTDA</t>
         </is>
       </c>
       <c r="C314" s="4" t="inlineStr">
         <is>
-          <t>28220461****-99</t>
+          <t>57.047.818/****-**</t>
         </is>
       </c>
       <c r="D314" s="4" t="inlineStr">
         <is>
-          <t>Contratação de serviços de capacitação de profissionais do CRAS, da Rede de Proteção Social e Capacitação para a Vigilância Social, junto a Secretaria de Proteção Social, Empreendedorismo e Segurança Alimentar e Nutricional.</t>
+          <t>AQUISIÇÕES DE MATERIAIS ELÉTRICOS PARA ILUMINAÇÃO PÚBLICA, VISANDO ATENDER A DEMANDA DA SECRETARIA DE INFRAESTRUTURA, TRANSPORTE E DESENVOLVIMENTO URBANO DO MUNICÍPIO DE CATUNDA-CE.</t>
         </is>
       </c>
       <c r="E314" s="4" t="inlineStr">
         <is>
-          <t>R$ 15.000,00</t>
+          <t>R$ 234.000,00</t>
         </is>
       </c>
       <c r="F314" s="4" t="inlineStr">
         <is>
-          <t>21/08/2025</t>
+          <t>08/12/2025</t>
         </is>
       </c>
       <c r="G314" s="4" t="inlineStr">
         <is>
-          <t>21/08/2026</t>
+          <t>08/12/2026</t>
         </is>
       </c>
       <c r="H314" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I314" s="4" t="inlineStr">
         <is>
-          <t>21/08/2025</t>
+          <t>08/12/2025</t>
         </is>
       </c>
     </row>
     <row r="315" ht="8" customHeight="1"/>
     <row r="316" ht="18" customHeight="1">
       <c r="A316" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B316" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C316" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D316" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -10407,188 +10319,154 @@
       </c>
       <c r="F316" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G316" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H316" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I316" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="317" ht="15" customHeight="1">
       <c r="A317" s="4" t="inlineStr">
         <is>
-          <t>202508200001/2025</t>
+          <t>014.2025.PE.SRP.01/2026</t>
         </is>
       </c>
       <c r="B317" s="4" t="inlineStr">
         <is>
-          <t>MF &amp; L LOCACOES E SERVICOS EIRELI</t>
+          <t>INNOVA EMPREENDIMENTOS LTDA</t>
         </is>
       </c>
       <c r="C317" s="4" t="inlineStr">
         <is>
-          <t>33941917****-40</t>
+          <t>26.615.647/****-**</t>
         </is>
       </c>
       <c r="D317" s="4" t="inlineStr">
         <is>
-          <t>Execução dos serviços de construção de praça no Bairro Açude na sede do município de Catunda-CE</t>
+          <t>AQUISIÇÕES DE MATERIAIS ELÉTRICOS PARA ILUMINAÇÃO PÚBLICA, VISANDO ATENDER A DEMANDA DA SECRETARIA DE INFRAESTRUTURA, TRANSPORTE E DESENVOLVIMENTO URBANO DO MUNICÍPIO DE CATUNDA-CE.</t>
         </is>
       </c>
       <c r="E317" s="4" t="inlineStr">
         <is>
-          <t>R$ 394.983,10</t>
+          <t>R$ 834.137,28</t>
         </is>
       </c>
       <c r="F317" s="4" t="inlineStr">
         <is>
-          <t>20/08/2025</t>
+          <t>08/12/2025</t>
         </is>
       </c>
       <c r="G317" s="4" t="inlineStr">
         <is>
-          <t>18/11/2025</t>
+          <t>08/12/2026</t>
         </is>
       </c>
       <c r="H317" s="4" t="inlineStr">
         <is>
-          <t>Encerrado</t>
+          <t>Vigente</t>
         </is>
       </c>
       <c r="I317" s="4" t="inlineStr">
         <is>
-          <t>09/03/2025</t>
-[...96 lines deleted...]
-      </c>
+          <t>08/12/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="318" ht="14" customHeight="1">
+      <c r="A318" s="5" t="inlineStr">
+        <is>
+          <t>Aditivos (1):</t>
+        </is>
+      </c>
+    </row>
+    <row r="319" ht="16" customHeight="1">
+      <c r="A319" s="6" t="inlineStr">
+        <is>
+          <t>Nº</t>
+        </is>
+      </c>
+      <c r="B319" s="6" t="inlineStr">
+        <is>
+          <t>Data</t>
+        </is>
+      </c>
+      <c r="C319" s="6" t="inlineStr">
+        <is>
+          <t>Valor Alteração</t>
+        </is>
+      </c>
+      <c r="D319" s="6" t="inlineStr">
+        <is>
+          <t>Descrição</t>
+        </is>
+      </c>
+      <c r="E319" s="6" t="inlineStr"/>
+      <c r="F319" s="6" t="inlineStr"/>
+      <c r="G319" s="6" t="inlineStr"/>
+      <c r="H319" s="6" t="inlineStr"/>
+      <c r="I319" s="6" t="inlineStr"/>
+    </row>
+    <row r="320" ht="14" customHeight="1">
+      <c r="A320" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B320" s="7" t="inlineStr">
+        <is>
+          <t>30/03/2026</t>
+        </is>
+      </c>
+      <c r="C320" s="7" t="inlineStr">
+        <is>
+          <t>R$ 165.042,21</t>
+        </is>
+      </c>
+      <c r="D320" s="7" t="inlineStr">
+        <is>
+          <t>Lei nº 14.133, Art. 124, inciso I, alínea “b” combinado com o Art. 125 - Acréscimo - Novo - 00010/2026</t>
+        </is>
+      </c>
+      <c r="E320" s="7" t="inlineStr"/>
+      <c r="F320" s="7" t="inlineStr"/>
+      <c r="G320" s="7" t="inlineStr"/>
+      <c r="H320" s="7" t="inlineStr"/>
+      <c r="I320" s="7" t="inlineStr"/>
     </row>
     <row r="321" ht="8" customHeight="1"/>
     <row r="322" ht="18" customHeight="1">
       <c r="A322" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B322" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C322" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D322" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E322" s="3" t="inlineStr">
         <is>
@@ -10597,91 +10475,91 @@
       </c>
       <c r="F322" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G322" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H322" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I322" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="323" ht="15" customHeight="1">
       <c r="A323" s="4" t="inlineStr">
         <is>
-          <t>202508060001/2025</t>
+          <t>012.2025.PE.SRP.01/2026</t>
         </is>
       </c>
       <c r="B323" s="4" t="inlineStr">
         <is>
-          <t>DIAMANTE SERVIÇOS LTDA</t>
+          <t>PRO AR COMERCIO DE GASES DO NORDESTE LTDA</t>
         </is>
       </c>
       <c r="C323" s="4" t="inlineStr">
         <is>
-          <t>52977301****-73</t>
+          <t>36.035.195/****-**</t>
         </is>
       </c>
       <c r="D323" s="4" t="inlineStr">
         <is>
-          <t>Contratação de empresa especializada em serviços técnicos de georrefereciamento e topografia, para criação de plantas topográficas e fotos aéreas com utilização de equipamento especializado acoplado a Drone de precisão, compreendendo todo o perímetro urbano do município de Catunda CE.</t>
+          <t>Fornecimentos de oxigênio medicinal em cilindros destinados ao Hospital Municipal de Catunda/CE.</t>
         </is>
       </c>
       <c r="E323" s="4" t="inlineStr">
         <is>
-          <t>R$ 61.900,00</t>
+          <t>R$ 298.500,00</t>
         </is>
       </c>
       <c r="F323" s="4" t="inlineStr">
         <is>
-          <t>06/08/2025</t>
+          <t>16/10/2025</t>
         </is>
       </c>
       <c r="G323" s="4" t="inlineStr">
         <is>
-          <t>06/08/2026</t>
+          <t>16/10/2026</t>
         </is>
       </c>
       <c r="H323" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I323" s="4" t="inlineStr">
         <is>
-          <t>06/08/2025</t>
+          <t>16/10/2025</t>
         </is>
       </c>
     </row>
     <row r="324" ht="8" customHeight="1"/>
     <row r="325" ht="18" customHeight="1">
       <c r="A325" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B325" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C325" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D325" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -10692,91 +10570,91 @@
       </c>
       <c r="F325" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G325" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H325" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I325" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="326" ht="15" customHeight="1">
       <c r="A326" s="4" t="inlineStr">
         <is>
-          <t>202508040001/2025</t>
+          <t>007.2025.CP.SRP.01/2026</t>
         </is>
       </c>
       <c r="B326" s="4" t="inlineStr">
         <is>
-          <t>JR F.SILVA LTDA</t>
+          <t>ROTEX CONSTRUCOES E SERVICOS LTDA</t>
         </is>
       </c>
       <c r="C326" s="4" t="inlineStr">
         <is>
-          <t>48299061****-28</t>
+          <t>31.276.477/****-**</t>
         </is>
       </c>
       <c r="D326" s="4" t="inlineStr">
         <is>
-          <t>Serviços de assessoria administrativa e financeira na elaboração de planejamento financeiro bem como realização de treinamento em finanças públicas e planejamento gerencial, financeiro e estratégico junto à Secretaria de Planejamento, Administração e Finanças de Catunda-CE</t>
+          <t>EXECUÇÃO DOS SERVIÇOS DE PERFURAÇÃO E INSTALAÇÃO DE 18 POÇOS TUBULARES PROFUNDOS, JUNTO A ESTRUTURA DE CHAFARIZ E KIT DE ENERGIA FOTOVOLTAICA, EM DIVERSAS LOCALIDADES DO MUNICIPIO DE CATUNDA-CE.</t>
         </is>
       </c>
       <c r="E326" s="4" t="inlineStr">
         <is>
-          <t>R$ 60.960,00</t>
+          <t>R$ 2.293.037,95</t>
         </is>
       </c>
       <c r="F326" s="4" t="inlineStr">
         <is>
-          <t>04/08/2025</t>
+          <t>25/09/2025</t>
         </is>
       </c>
       <c r="G326" s="4" t="inlineStr">
         <is>
-          <t>04/08/2026</t>
+          <t>25/06/2026</t>
         </is>
       </c>
       <c r="H326" s="4" t="inlineStr">
         <is>
-          <t>Vigente</t>
+          <t>Encerrado</t>
         </is>
       </c>
       <c r="I326" s="4" t="inlineStr">
         <is>
-          <t>04/08/2025</t>
+          <t>25/09/2025</t>
         </is>
       </c>
     </row>
     <row r="327" ht="8" customHeight="1"/>
     <row r="328" ht="18" customHeight="1">
       <c r="A328" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B328" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C328" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D328" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -10787,91 +10665,91 @@
       </c>
       <c r="F328" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G328" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H328" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I328" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="329" ht="15" customHeight="1">
       <c r="A329" s="4" t="inlineStr">
         <is>
-          <t>202508040001/2025</t>
+          <t>005.2025.PE.SRP.PAB/2026</t>
         </is>
       </c>
       <c r="B329" s="4" t="inlineStr">
         <is>
-          <t>JR F.SILVA LTDA</t>
+          <t>CONCEITO MULTISERVICE LTDA</t>
         </is>
       </c>
       <c r="C329" s="4" t="inlineStr">
         <is>
-          <t>48299061****-28</t>
+          <t>16.442.794/****-**</t>
         </is>
       </c>
       <c r="D329" s="4" t="inlineStr">
         <is>
-          <t>Serviços de assessoria administrativa e financeira na elaboração de planejamento financeiro bem como realização de treinamento em finanças públicas e planejamento gerencial, financeiro e estratégico junto à Secretaria de Planejamento, Administração e Finanças de Catunda-CE</t>
+          <t>Aquisição de Gêneros Alimentícios destinados as diversas Secretarias do município de Catunda-CE.</t>
         </is>
       </c>
       <c r="E329" s="4" t="inlineStr">
         <is>
-          <t>R$ 60.960,00</t>
+          <t>R$ 30.351,73</t>
         </is>
       </c>
       <c r="F329" s="4" t="inlineStr">
         <is>
-          <t>04/08/2025</t>
+          <t>12/03/2025</t>
         </is>
       </c>
       <c r="G329" s="4" t="inlineStr">
         <is>
-          <t>04/08/2026</t>
+          <t>12/03/2026</t>
         </is>
       </c>
       <c r="H329" s="4" t="inlineStr">
         <is>
-          <t>Vigente</t>
+          <t>Encerrado</t>
         </is>
       </c>
       <c r="I329" s="4" t="inlineStr">
         <is>
-          <t>08/06/2025</t>
+          <t>12/03/2025</t>
         </is>
       </c>
     </row>
     <row r="330" ht="8" customHeight="1"/>
     <row r="331" ht="18" customHeight="1">
       <c r="A331" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B331" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C331" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D331" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -10882,188 +10760,154 @@
       </c>
       <c r="F331" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G331" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H331" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I331" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="332" ht="15" customHeight="1">
       <c r="A332" s="4" t="inlineStr">
         <is>
-          <t>202507230009/2025</t>
+          <t>005.2025.PE.SRP.INFRA/2026</t>
         </is>
       </c>
       <c r="B332" s="4" t="inlineStr">
         <is>
-          <t>LIMA TECHSERVICES LTDA</t>
+          <t>CONCEITO MULTISERVICE LTDA</t>
         </is>
       </c>
       <c r="C332" s="4" t="inlineStr">
         <is>
-          <t>42058542****-65</t>
+          <t>16.442.794/****-**</t>
         </is>
       </c>
       <c r="D332" s="4" t="inlineStr">
         <is>
-          <t>LOCAÇÃO DE SOFTWARE ESPECIALIZADO PARA ELABORAÇÃO, GESTÃO E PUBLICAÇÃO DO PLANO DE CONTRATAÇÃO ANUAL (PCA), NA MODALIDADE SAAS (SOFTWARE AS A SERVICE), COM SUPORTE TÉCNICO REMOTO PARA ATENDIMENTO DAS NECESSIDADES DAS DIVERSAS SECRETARIAS DO MUNICÍPIO DE CATUNDA – CE.</t>
+          <t>Aquisição de Gêneros Alimentícios destinados as diversas Secretarias do município de Catunda-CE.</t>
         </is>
       </c>
       <c r="E332" s="4" t="inlineStr">
         <is>
-          <t>R$ 7.500,00</t>
+          <t>R$ 11.757,46</t>
         </is>
       </c>
       <c r="F332" s="4" t="inlineStr">
         <is>
-          <t>23/07/2025</t>
+          <t>12/03/2025</t>
         </is>
       </c>
       <c r="G332" s="4" t="inlineStr">
         <is>
-          <t>23/07/2026</t>
+          <t>13/03/2027</t>
         </is>
       </c>
       <c r="H332" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I332" s="4" t="inlineStr">
         <is>
-          <t>23/07/2025</t>
-[...96 lines deleted...]
-      </c>
+          <t>12/03/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="333" ht="14" customHeight="1">
+      <c r="A333" s="5" t="inlineStr">
+        <is>
+          <t>Aditivos (1):</t>
+        </is>
+      </c>
+    </row>
+    <row r="334" ht="16" customHeight="1">
+      <c r="A334" s="6" t="inlineStr">
+        <is>
+          <t>Nº</t>
+        </is>
+      </c>
+      <c r="B334" s="6" t="inlineStr">
+        <is>
+          <t>Data</t>
+        </is>
+      </c>
+      <c r="C334" s="6" t="inlineStr">
+        <is>
+          <t>Valor Alteração</t>
+        </is>
+      </c>
+      <c r="D334" s="6" t="inlineStr">
+        <is>
+          <t>Descrição</t>
+        </is>
+      </c>
+      <c r="E334" s="6" t="inlineStr"/>
+      <c r="F334" s="6" t="inlineStr"/>
+      <c r="G334" s="6" t="inlineStr"/>
+      <c r="H334" s="6" t="inlineStr"/>
+      <c r="I334" s="6" t="inlineStr"/>
+    </row>
+    <row r="335" ht="14" customHeight="1">
+      <c r="A335" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B335" s="7" t="inlineStr">
+        <is>
+          <t>11/03/2026</t>
+        </is>
+      </c>
+      <c r="C335" s="7" t="inlineStr">
+        <is>
+          <t>R$ 5.878,73</t>
+        </is>
+      </c>
+      <c r="D335" s="7" t="inlineStr">
+        <is>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00021/2026</t>
+        </is>
+      </c>
+      <c r="E335" s="7" t="inlineStr"/>
+      <c r="F335" s="7" t="inlineStr"/>
+      <c r="G335" s="7" t="inlineStr"/>
+      <c r="H335" s="7" t="inlineStr"/>
+      <c r="I335" s="7" t="inlineStr"/>
     </row>
     <row r="336" ht="8" customHeight="1"/>
     <row r="337" ht="18" customHeight="1">
       <c r="A337" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B337" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C337" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D337" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E337" s="3" t="inlineStr">
         <is>
@@ -11072,188 +10916,154 @@
       </c>
       <c r="F337" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G337" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H337" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I337" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="338" ht="15" customHeight="1">
       <c r="A338" s="4" t="inlineStr">
         <is>
-          <t>202507230007/2025</t>
+          <t>005.2025.PE.SRP.HOSP/2026</t>
         </is>
       </c>
       <c r="B338" s="4" t="inlineStr">
         <is>
-          <t>LIMA TECHSERVICES LTDA</t>
+          <t>CONCEITO MULTISERVICE LTDA</t>
         </is>
       </c>
       <c r="C338" s="4" t="inlineStr">
         <is>
-          <t>42058542****-65</t>
+          <t>16.442.794/****-**</t>
         </is>
       </c>
       <c r="D338" s="4" t="inlineStr">
         <is>
-          <t>LOCAÇÃO DE SOFTWARE ESPECIALIZADO PARA ELABORAÇÃO, GESTÃO E PUBLICAÇÃO DO PLANO DE CONTRATAÇÃO ANUAL (PCA), NA MODALIDADE SAAS (SOFTWARE AS A SERVICE), COM SUPORTE TÉCNICO REMOTO PARA ATENDIMENTO DAS NECESSIDADES DAS DIVERSAS SECRETARIAS DO MUNICÍPIO DE CATUNDA – CE.</t>
+          <t>Aquisição de Gêneros Alimentícios destinados as diversas Secretarias do município de Catunda-CE.</t>
         </is>
       </c>
       <c r="E338" s="4" t="inlineStr">
         <is>
-          <t>R$ 7.500,00</t>
+          <t>R$ 122.031,48</t>
         </is>
       </c>
       <c r="F338" s="4" t="inlineStr">
         <is>
-          <t>23/07/2025</t>
+          <t>12/03/2025</t>
         </is>
       </c>
       <c r="G338" s="4" t="inlineStr">
         <is>
-          <t>23/07/2026</t>
+          <t>13/03/2027</t>
         </is>
       </c>
       <c r="H338" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I338" s="4" t="inlineStr">
         <is>
-          <t>23/07/2025</t>
-[...96 lines deleted...]
-      </c>
+          <t>12/03/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="339" ht="14" customHeight="1">
+      <c r="A339" s="5" t="inlineStr">
+        <is>
+          <t>Aditivos (1):</t>
+        </is>
+      </c>
+    </row>
+    <row r="340" ht="16" customHeight="1">
+      <c r="A340" s="6" t="inlineStr">
+        <is>
+          <t>Nº</t>
+        </is>
+      </c>
+      <c r="B340" s="6" t="inlineStr">
+        <is>
+          <t>Data</t>
+        </is>
+      </c>
+      <c r="C340" s="6" t="inlineStr">
+        <is>
+          <t>Valor Alteração</t>
+        </is>
+      </c>
+      <c r="D340" s="6" t="inlineStr">
+        <is>
+          <t>Descrição</t>
+        </is>
+      </c>
+      <c r="E340" s="6" t="inlineStr"/>
+      <c r="F340" s="6" t="inlineStr"/>
+      <c r="G340" s="6" t="inlineStr"/>
+      <c r="H340" s="6" t="inlineStr"/>
+      <c r="I340" s="6" t="inlineStr"/>
+    </row>
+    <row r="341" ht="14" customHeight="1">
+      <c r="A341" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B341" s="7" t="inlineStr">
+        <is>
+          <t>12/03/2026</t>
+        </is>
+      </c>
+      <c r="C341" s="7" t="inlineStr">
+        <is>
+          <t>R$ 61.015,74</t>
+        </is>
+      </c>
+      <c r="D341" s="7" t="inlineStr">
+        <is>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00020/2026</t>
+        </is>
+      </c>
+      <c r="E341" s="7" t="inlineStr"/>
+      <c r="F341" s="7" t="inlineStr"/>
+      <c r="G341" s="7" t="inlineStr"/>
+      <c r="H341" s="7" t="inlineStr"/>
+      <c r="I341" s="7" t="inlineStr"/>
     </row>
     <row r="342" ht="8" customHeight="1"/>
     <row r="343" ht="18" customHeight="1">
       <c r="A343" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B343" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C343" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D343" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E343" s="3" t="inlineStr">
         <is>
@@ -11262,188 +11072,154 @@
       </c>
       <c r="F343" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G343" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H343" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I343" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="344" ht="15" customHeight="1">
       <c r="A344" s="4" t="inlineStr">
         <is>
-          <t>202507230005/2025</t>
+          <t>005.2025.PE.SRP.GAB/2026</t>
         </is>
       </c>
       <c r="B344" s="4" t="inlineStr">
         <is>
-          <t>LIMA TECHSERVICES LTDA</t>
+          <t>CONCEITO MULTISERVICE LTDA</t>
         </is>
       </c>
       <c r="C344" s="4" t="inlineStr">
         <is>
-          <t>42058542****-65</t>
+          <t>16.442.794/****-**</t>
         </is>
       </c>
       <c r="D344" s="4" t="inlineStr">
         <is>
-          <t>LOCAÇÃO DE SOFTWARE ESPECIALIZADO PARA ELABORAÇÃO, GESTÃO E PUBLICAÇÃO DO PLANO DE CONTRATAÇÃO ANUAL (PCA), NA MODALIDADE SAAS (SOFTWARE AS A SERVICE), COM SUPORTE TÉCNICO REMOTO PARA ATENDIMENTO DAS NECESSIDADES DAS DIVERSAS SECRETARIAS DO MUNICÍPIO DE CATUNDA – CE.</t>
+          <t>Aquisição de Gêneros Alimentícios destinados as diversas Secretarias do município de Catunda-CE.</t>
         </is>
       </c>
       <c r="E344" s="4" t="inlineStr">
         <is>
-          <t>R$ 7.500,00</t>
+          <t>R$ 11.950,40</t>
         </is>
       </c>
       <c r="F344" s="4" t="inlineStr">
         <is>
-          <t>23/07/2025</t>
+          <t>12/03/2025</t>
         </is>
       </c>
       <c r="G344" s="4" t="inlineStr">
         <is>
-          <t>23/07/2026</t>
+          <t>13/03/2027</t>
         </is>
       </c>
       <c r="H344" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I344" s="4" t="inlineStr">
         <is>
-          <t>23/07/2025</t>
-[...96 lines deleted...]
-      </c>
+          <t>12/03/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="345" ht="14" customHeight="1">
+      <c r="A345" s="5" t="inlineStr">
+        <is>
+          <t>Aditivos (1):</t>
+        </is>
+      </c>
+    </row>
+    <row r="346" ht="16" customHeight="1">
+      <c r="A346" s="6" t="inlineStr">
+        <is>
+          <t>Nº</t>
+        </is>
+      </c>
+      <c r="B346" s="6" t="inlineStr">
+        <is>
+          <t>Data</t>
+        </is>
+      </c>
+      <c r="C346" s="6" t="inlineStr">
+        <is>
+          <t>Valor Alteração</t>
+        </is>
+      </c>
+      <c r="D346" s="6" t="inlineStr">
+        <is>
+          <t>Descrição</t>
+        </is>
+      </c>
+      <c r="E346" s="6" t="inlineStr"/>
+      <c r="F346" s="6" t="inlineStr"/>
+      <c r="G346" s="6" t="inlineStr"/>
+      <c r="H346" s="6" t="inlineStr"/>
+      <c r="I346" s="6" t="inlineStr"/>
+    </row>
+    <row r="347" ht="14" customHeight="1">
+      <c r="A347" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B347" s="7" t="inlineStr">
+        <is>
+          <t>12/03/2026</t>
+        </is>
+      </c>
+      <c r="C347" s="7" t="inlineStr">
+        <is>
+          <t>R$ 5.975,20</t>
+        </is>
+      </c>
+      <c r="D347" s="7" t="inlineStr">
+        <is>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00019/2026</t>
+        </is>
+      </c>
+      <c r="E347" s="7" t="inlineStr"/>
+      <c r="F347" s="7" t="inlineStr"/>
+      <c r="G347" s="7" t="inlineStr"/>
+      <c r="H347" s="7" t="inlineStr"/>
+      <c r="I347" s="7" t="inlineStr"/>
     </row>
     <row r="348" ht="8" customHeight="1"/>
     <row r="349" ht="18" customHeight="1">
       <c r="A349" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B349" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C349" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D349" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E349" s="3" t="inlineStr">
         <is>
@@ -11452,188 +11228,154 @@
       </c>
       <c r="F349" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G349" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H349" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I349" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="350" ht="15" customHeight="1">
       <c r="A350" s="4" t="inlineStr">
         <is>
-          <t>202507230003/2025</t>
+          <t>005.2025.PE.SRP.FUNDEB/2026</t>
         </is>
       </c>
       <c r="B350" s="4" t="inlineStr">
         <is>
-          <t>LIMA TECHSERVICES LTDA</t>
+          <t>CONCEITO MULTISERVICE LTDA</t>
         </is>
       </c>
       <c r="C350" s="4" t="inlineStr">
         <is>
-          <t>42058542****-65</t>
+          <t>16.442.794/****-**</t>
         </is>
       </c>
       <c r="D350" s="4" t="inlineStr">
         <is>
-          <t>LOCAÇÃO DE SOFTWARE ESPECIALIZADO PARA ELABORAÇÃO, GESTÃO E PUBLICAÇÃO DO PLANO DE CONTRATAÇÃO ANUAL (PCA), NA MODALIDADE SAAS (SOFTWARE AS A SERVICE), COM SUPORTE TÉCNICO REMOTO PARA ATENDIMENTO DAS NECESSIDADES DAS DIVERSAS SECRETARIAS DO MUNICÍPIO DE CATUNDA – CE.</t>
+          <t>Aquisição de Gêneros Alimentícios destinados as diversas Secretarias do município de Catunda-CE.</t>
         </is>
       </c>
       <c r="E350" s="4" t="inlineStr">
         <is>
-          <t>R$ 7.500,00</t>
+          <t>R$ 120.794,58</t>
         </is>
       </c>
       <c r="F350" s="4" t="inlineStr">
         <is>
-          <t>23/07/2025</t>
+          <t>12/03/2025</t>
         </is>
       </c>
       <c r="G350" s="4" t="inlineStr">
         <is>
-          <t>23/07/2026</t>
+          <t>13/03/2027</t>
         </is>
       </c>
       <c r="H350" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I350" s="4" t="inlineStr">
         <is>
-          <t>23/07/2025</t>
-[...96 lines deleted...]
-      </c>
+          <t>12/03/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="351" ht="14" customHeight="1">
+      <c r="A351" s="5" t="inlineStr">
+        <is>
+          <t>Aditivos (1):</t>
+        </is>
+      </c>
+    </row>
+    <row r="352" ht="16" customHeight="1">
+      <c r="A352" s="6" t="inlineStr">
+        <is>
+          <t>Nº</t>
+        </is>
+      </c>
+      <c r="B352" s="6" t="inlineStr">
+        <is>
+          <t>Data</t>
+        </is>
+      </c>
+      <c r="C352" s="6" t="inlineStr">
+        <is>
+          <t>Valor Alteração</t>
+        </is>
+      </c>
+      <c r="D352" s="6" t="inlineStr">
+        <is>
+          <t>Descrição</t>
+        </is>
+      </c>
+      <c r="E352" s="6" t="inlineStr"/>
+      <c r="F352" s="6" t="inlineStr"/>
+      <c r="G352" s="6" t="inlineStr"/>
+      <c r="H352" s="6" t="inlineStr"/>
+      <c r="I352" s="6" t="inlineStr"/>
+    </row>
+    <row r="353" ht="14" customHeight="1">
+      <c r="A353" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B353" s="7" t="inlineStr">
+        <is>
+          <t>12/03/2026</t>
+        </is>
+      </c>
+      <c r="C353" s="7" t="inlineStr">
+        <is>
+          <t>R$ 60.397,29</t>
+        </is>
+      </c>
+      <c r="D353" s="7" t="inlineStr">
+        <is>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00018/2026</t>
+        </is>
+      </c>
+      <c r="E353" s="7" t="inlineStr"/>
+      <c r="F353" s="7" t="inlineStr"/>
+      <c r="G353" s="7" t="inlineStr"/>
+      <c r="H353" s="7" t="inlineStr"/>
+      <c r="I353" s="7" t="inlineStr"/>
     </row>
     <row r="354" ht="8" customHeight="1"/>
     <row r="355" ht="18" customHeight="1">
       <c r="A355" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B355" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C355" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D355" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E355" s="3" t="inlineStr">
         <is>
@@ -11642,188 +11384,154 @@
       </c>
       <c r="F355" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G355" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H355" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I355" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="356" ht="15" customHeight="1">
       <c r="A356" s="4" t="inlineStr">
         <is>
-          <t>202507230001/2025</t>
+          <t>005.2025.PE.SRP.FMS/2026</t>
         </is>
       </c>
       <c r="B356" s="4" t="inlineStr">
         <is>
-          <t>CONSTRUVASP CONSTRUÇÕES &amp; SERVICOS LTDA</t>
+          <t>CONCEITO MULTISERVICE LTDA</t>
         </is>
       </c>
       <c r="C356" s="4" t="inlineStr">
         <is>
-          <t>50484244****-65</t>
+          <t>16.442.794/****-**</t>
         </is>
       </c>
       <c r="D356" s="4" t="inlineStr">
         <is>
-          <t>EXECUÇÃO DOS SERVIÇOS DE MANUTENÇÃO E RECUPERAÇÃO DE PAVIMENTAÇÃO ASFÁLTICA COM CBUQ, SINALIZAÇÃO VIÁRIA VERTICAL E HORIZONTAL EM DIVERSAS RUAS NA SEDE DO MUNICÍPIO DE CATUNDA-CE.</t>
+          <t>Aquisição de Gêneros Alimentícios destinados as diversas Secretarias do município de Catunda-CE.</t>
         </is>
       </c>
       <c r="E356" s="4" t="inlineStr">
         <is>
-          <t>R$ 1.159.948,19</t>
+          <t>R$ 60.694,46</t>
         </is>
       </c>
       <c r="F356" s="4" t="inlineStr">
         <is>
-          <t>23/07/2025</t>
+          <t>12/03/2025</t>
         </is>
       </c>
       <c r="G356" s="4" t="inlineStr">
         <is>
-          <t>20/12/2025</t>
+          <t>13/03/2027</t>
         </is>
       </c>
       <c r="H356" s="4" t="inlineStr">
         <is>
-          <t>Encerrado</t>
+          <t>Vigente</t>
         </is>
       </c>
       <c r="I356" s="4" t="inlineStr">
         <is>
-          <t>23/07/2025</t>
-[...96 lines deleted...]
-      </c>
+          <t>12/03/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="357" ht="14" customHeight="1">
+      <c r="A357" s="5" t="inlineStr">
+        <is>
+          <t>Aditivos (1):</t>
+        </is>
+      </c>
+    </row>
+    <row r="358" ht="16" customHeight="1">
+      <c r="A358" s="6" t="inlineStr">
+        <is>
+          <t>Nº</t>
+        </is>
+      </c>
+      <c r="B358" s="6" t="inlineStr">
+        <is>
+          <t>Data</t>
+        </is>
+      </c>
+      <c r="C358" s="6" t="inlineStr">
+        <is>
+          <t>Valor Alteração</t>
+        </is>
+      </c>
+      <c r="D358" s="6" t="inlineStr">
+        <is>
+          <t>Descrição</t>
+        </is>
+      </c>
+      <c r="E358" s="6" t="inlineStr"/>
+      <c r="F358" s="6" t="inlineStr"/>
+      <c r="G358" s="6" t="inlineStr"/>
+      <c r="H358" s="6" t="inlineStr"/>
+      <c r="I358" s="6" t="inlineStr"/>
+    </row>
+    <row r="359" ht="14" customHeight="1">
+      <c r="A359" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B359" s="7" t="inlineStr">
+        <is>
+          <t>12/03/2026</t>
+        </is>
+      </c>
+      <c r="C359" s="7" t="inlineStr">
+        <is>
+          <t>R$ 30.347,23</t>
+        </is>
+      </c>
+      <c r="D359" s="7" t="inlineStr">
+        <is>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00017/2026</t>
+        </is>
+      </c>
+      <c r="E359" s="7" t="inlineStr"/>
+      <c r="F359" s="7" t="inlineStr"/>
+      <c r="G359" s="7" t="inlineStr"/>
+      <c r="H359" s="7" t="inlineStr"/>
+      <c r="I359" s="7" t="inlineStr"/>
     </row>
     <row r="360" ht="8" customHeight="1"/>
     <row r="361" ht="18" customHeight="1">
       <c r="A361" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B361" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C361" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D361" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E361" s="3" t="inlineStr">
         <is>
@@ -11832,188 +11540,154 @@
       </c>
       <c r="F361" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G361" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H361" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I361" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="362" ht="15" customHeight="1">
       <c r="A362" s="4" t="inlineStr">
         <is>
-          <t>202507160001/2025</t>
+          <t>005.2025.PE.SRP.FME/2026</t>
         </is>
       </c>
       <c r="B362" s="4" t="inlineStr">
         <is>
-          <t>MOREIRA MESQUITA ENGENHARIA E SERVICOS LTDA</t>
+          <t>CONCEITO MULTISERVICE LTDA</t>
         </is>
       </c>
       <c r="C362" s="4" t="inlineStr">
         <is>
-          <t>21691178****-04</t>
+          <t>16.442.794/****-**</t>
         </is>
       </c>
       <c r="D362" s="4" t="inlineStr">
         <is>
-          <t>EXECUÇÃO DOS SERVIÇOS DE CONSTRUÇÃO DE PASSAGEM MOLHADA NA LOCALIDADE DE BOM TEMPO, NA ZONA RURAL DO MUNICÍPIO DE CATUNDA-CE.</t>
+          <t>Aquisição de Gêneros Alimentícios destinados as diversas Secretarias do município de Catunda-CE.</t>
         </is>
       </c>
       <c r="E362" s="4" t="inlineStr">
         <is>
-          <t>R$ 709.808,01</t>
+          <t>R$ 60.703,46</t>
         </is>
       </c>
       <c r="F362" s="4" t="inlineStr">
         <is>
-          <t>16/07/2025</t>
+          <t>12/03/2025</t>
         </is>
       </c>
       <c r="G362" s="4" t="inlineStr">
         <is>
-          <t>13/11/2025</t>
+          <t>13/03/2027</t>
         </is>
       </c>
       <c r="H362" s="4" t="inlineStr">
         <is>
-          <t>Encerrado</t>
+          <t>Vigente</t>
         </is>
       </c>
       <c r="I362" s="4" t="inlineStr">
         <is>
-          <t>16/07/2025</t>
-[...96 lines deleted...]
-      </c>
+          <t>12/03/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="363" ht="14" customHeight="1">
+      <c r="A363" s="5" t="inlineStr">
+        <is>
+          <t>Aditivos (1):</t>
+        </is>
+      </c>
+    </row>
+    <row r="364" ht="16" customHeight="1">
+      <c r="A364" s="6" t="inlineStr">
+        <is>
+          <t>Nº</t>
+        </is>
+      </c>
+      <c r="B364" s="6" t="inlineStr">
+        <is>
+          <t>Data</t>
+        </is>
+      </c>
+      <c r="C364" s="6" t="inlineStr">
+        <is>
+          <t>Valor Alteração</t>
+        </is>
+      </c>
+      <c r="D364" s="6" t="inlineStr">
+        <is>
+          <t>Descrição</t>
+        </is>
+      </c>
+      <c r="E364" s="6" t="inlineStr"/>
+      <c r="F364" s="6" t="inlineStr"/>
+      <c r="G364" s="6" t="inlineStr"/>
+      <c r="H364" s="6" t="inlineStr"/>
+      <c r="I364" s="6" t="inlineStr"/>
+    </row>
+    <row r="365" ht="14" customHeight="1">
+      <c r="A365" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B365" s="7" t="inlineStr">
+        <is>
+          <t>12/03/2026</t>
+        </is>
+      </c>
+      <c r="C365" s="7" t="inlineStr">
+        <is>
+          <t>R$ 30.351,73</t>
+        </is>
+      </c>
+      <c r="D365" s="7" t="inlineStr">
+        <is>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00016/2026</t>
+        </is>
+      </c>
+      <c r="E365" s="7" t="inlineStr"/>
+      <c r="F365" s="7" t="inlineStr"/>
+      <c r="G365" s="7" t="inlineStr"/>
+      <c r="H365" s="7" t="inlineStr"/>
+      <c r="I365" s="7" t="inlineStr"/>
     </row>
     <row r="366" ht="8" customHeight="1"/>
     <row r="367" ht="18" customHeight="1">
       <c r="A367" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B367" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C367" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D367" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E367" s="3" t="inlineStr">
         <is>
@@ -12022,188 +11696,150 @@
       </c>
       <c r="F367" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G367" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H367" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I367" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="368" ht="15" customHeight="1">
       <c r="A368" s="4" t="inlineStr">
         <is>
-          <t>202507150001/2025</t>
+          <t>005.2025.PE.SRP.CULT/2026</t>
         </is>
       </c>
       <c r="B368" s="4" t="inlineStr">
         <is>
-          <t>TIMER SOLUCOES INTEGRADAS LTDA</t>
+          <t>CONCEITO MULTISERVICE LTDA</t>
         </is>
       </c>
       <c r="C368" s="4" t="inlineStr">
         <is>
-          <t>41878173****-94</t>
+          <t>16.442.794/****-**</t>
         </is>
       </c>
       <c r="D368" s="4" t="inlineStr">
         <is>
-          <t>EXECUÇÃO DO SERVIÇO DE ROÇO MANUAL E MECANIZADO NAS LATERAIS DAS ESTRADAS VICINAIS DO MUNICÍPIO DE CATUNDA-CE.</t>
+          <t>Aquisição de Gêneros Alimentícios destinados as diversas Secretarias do município de Catunda-CE.</t>
         </is>
       </c>
       <c r="E368" s="4" t="inlineStr">
         <is>
-          <t>R$ 107.137,33</t>
+          <t>R$ 11.819,18</t>
         </is>
       </c>
       <c r="F368" s="4" t="inlineStr">
         <is>
-          <t>15/07/2025</t>
+          <t>12/03/2025</t>
         </is>
       </c>
       <c r="G368" s="4" t="inlineStr">
         <is>
-          <t>13/09/2025</t>
+          <t>13/03/2027</t>
         </is>
       </c>
       <c r="H368" s="4" t="inlineStr">
         <is>
-          <t>Encerrado</t>
-[...93 lines deleted...]
-        <is>
           <t>Vigente</t>
         </is>
       </c>
-      <c r="I371" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="I368" s="4" t="inlineStr"/>
+    </row>
+    <row r="369" ht="14" customHeight="1">
+      <c r="A369" s="5" t="inlineStr">
+        <is>
+          <t>Aditivos (1):</t>
+        </is>
+      </c>
+    </row>
+    <row r="370" ht="16" customHeight="1">
+      <c r="A370" s="6" t="inlineStr">
+        <is>
+          <t>Nº</t>
+        </is>
+      </c>
+      <c r="B370" s="6" t="inlineStr">
+        <is>
+          <t>Data</t>
+        </is>
+      </c>
+      <c r="C370" s="6" t="inlineStr">
+        <is>
+          <t>Valor Alteração</t>
+        </is>
+      </c>
+      <c r="D370" s="6" t="inlineStr">
+        <is>
+          <t>Descrição</t>
+        </is>
+      </c>
+      <c r="E370" s="6" t="inlineStr"/>
+      <c r="F370" s="6" t="inlineStr"/>
+      <c r="G370" s="6" t="inlineStr"/>
+      <c r="H370" s="6" t="inlineStr"/>
+      <c r="I370" s="6" t="inlineStr"/>
+    </row>
+    <row r="371" ht="14" customHeight="1">
+      <c r="A371" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B371" s="7" t="inlineStr">
+        <is>
+          <t>12/03/2026</t>
+        </is>
+      </c>
+      <c r="C371" s="7" t="inlineStr">
+        <is>
+          <t>R$ 5.909,59</t>
+        </is>
+      </c>
+      <c r="D371" s="7" t="inlineStr">
+        <is>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00015/2026</t>
+        </is>
+      </c>
+      <c r="E371" s="7" t="inlineStr"/>
+      <c r="F371" s="7" t="inlineStr"/>
+      <c r="G371" s="7" t="inlineStr"/>
+      <c r="H371" s="7" t="inlineStr"/>
+      <c r="I371" s="7" t="inlineStr"/>
     </row>
     <row r="372" ht="8" customHeight="1"/>
     <row r="373" ht="18" customHeight="1">
       <c r="A373" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B373" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C373" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D373" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E373" s="3" t="inlineStr">
         <is>
@@ -12212,188 +11848,154 @@
       </c>
       <c r="F373" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G373" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H373" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I373" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="374" ht="15" customHeight="1">
       <c r="A374" s="4" t="inlineStr">
         <is>
-          <t>202506270001/2025</t>
+          <t>005.2025.PE.SRP.CRAS/2026</t>
         </is>
       </c>
       <c r="B374" s="4" t="inlineStr">
         <is>
-          <t>F G M SERVICOS MEDICOS LTDA</t>
+          <t>CONCEITO MULTISERVICE LTDA</t>
         </is>
       </c>
       <c r="C374" s="4" t="inlineStr">
         <is>
-          <t>50454564****-72</t>
+          <t>16.442.794/****-**</t>
         </is>
       </c>
       <c r="D374" s="4" t="inlineStr">
         <is>
-          <t>Contratação de serviços de coleta de material para análise médica, junto a secretaria de Saúde de Catunda.</t>
+          <t>Aquisição de Gêneros Alimentícios destinados as diversas Secretarias do município de Catunda-CE.</t>
         </is>
       </c>
       <c r="E374" s="4" t="inlineStr">
         <is>
-          <t>R$ 58.560,00</t>
+          <t>R$ 24.062,82</t>
         </is>
       </c>
       <c r="F374" s="4" t="inlineStr">
         <is>
-          <t>27/06/2025</t>
+          <t>12/03/2025</t>
         </is>
       </c>
       <c r="G374" s="4" t="inlineStr">
         <is>
-          <t>27/06/2026</t>
+          <t>13/03/2027</t>
         </is>
       </c>
       <c r="H374" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I374" s="4" t="inlineStr">
         <is>
-          <t>27/06/2025</t>
-[...96 lines deleted...]
-      </c>
+          <t>12/03/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="375" ht="14" customHeight="1">
+      <c r="A375" s="5" t="inlineStr">
+        <is>
+          <t>Aditivos (1):</t>
+        </is>
+      </c>
+    </row>
+    <row r="376" ht="16" customHeight="1">
+      <c r="A376" s="6" t="inlineStr">
+        <is>
+          <t>Nº</t>
+        </is>
+      </c>
+      <c r="B376" s="6" t="inlineStr">
+        <is>
+          <t>Data</t>
+        </is>
+      </c>
+      <c r="C376" s="6" t="inlineStr">
+        <is>
+          <t>Valor Alteração</t>
+        </is>
+      </c>
+      <c r="D376" s="6" t="inlineStr">
+        <is>
+          <t>Descrição</t>
+        </is>
+      </c>
+      <c r="E376" s="6" t="inlineStr"/>
+      <c r="F376" s="6" t="inlineStr"/>
+      <c r="G376" s="6" t="inlineStr"/>
+      <c r="H376" s="6" t="inlineStr"/>
+      <c r="I376" s="6" t="inlineStr"/>
+    </row>
+    <row r="377" ht="14" customHeight="1">
+      <c r="A377" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B377" s="7" t="inlineStr">
+        <is>
+          <t>12/03/2026</t>
+        </is>
+      </c>
+      <c r="C377" s="7" t="inlineStr">
+        <is>
+          <t>R$ 12.031,41</t>
+        </is>
+      </c>
+      <c r="D377" s="7" t="inlineStr">
+        <is>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00014/2026</t>
+        </is>
+      </c>
+      <c r="E377" s="7" t="inlineStr"/>
+      <c r="F377" s="7" t="inlineStr"/>
+      <c r="G377" s="7" t="inlineStr"/>
+      <c r="H377" s="7" t="inlineStr"/>
+      <c r="I377" s="7" t="inlineStr"/>
     </row>
     <row r="378" ht="8" customHeight="1"/>
     <row r="379" ht="18" customHeight="1">
       <c r="A379" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B379" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C379" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D379" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E379" s="3" t="inlineStr">
         <is>
@@ -12402,188 +12004,154 @@
       </c>
       <c r="F379" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G379" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H379" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I379" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="380" ht="15" customHeight="1">
       <c r="A380" s="4" t="inlineStr">
         <is>
-          <t>202506250001/2025</t>
+          <t>005.2025.PE.SRP.AS/2026</t>
         </is>
       </c>
       <c r="B380" s="4" t="inlineStr">
         <is>
-          <t>DIAMANTE SERVIÇOS LTDA</t>
+          <t>CONCEITO MULTISERVICE LTDA</t>
         </is>
       </c>
       <c r="C380" s="4" t="inlineStr">
         <is>
-          <t>52977301****-73</t>
+          <t>16.442.794/****-**</t>
         </is>
       </c>
       <c r="D380" s="4" t="inlineStr">
         <is>
-          <t>Contratação de empresa especializada, para recadastramento imobiliário e econômico, visando, atualização da base de cadastrais junto ao Município de Catunda - CE</t>
+          <t>Aquisição de Gêneros Alimentícios destinados as diversas Secretarias do município de Catunda-CE.</t>
         </is>
       </c>
       <c r="E380" s="4" t="inlineStr">
         <is>
-          <t>R$ 59.900,00</t>
+          <t>R$ 60.361,30</t>
         </is>
       </c>
       <c r="F380" s="4" t="inlineStr">
         <is>
-          <t>25/06/2025</t>
+          <t>12/03/2025</t>
         </is>
       </c>
       <c r="G380" s="4" t="inlineStr">
         <is>
-          <t>25/06/2026</t>
+          <t>13/03/2027</t>
         </is>
       </c>
       <c r="H380" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I380" s="4" t="inlineStr">
         <is>
-          <t>25/06/2025</t>
-[...96 lines deleted...]
-      </c>
+          <t>12/03/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="381" ht="14" customHeight="1">
+      <c r="A381" s="5" t="inlineStr">
+        <is>
+          <t>Aditivos (1):</t>
+        </is>
+      </c>
+    </row>
+    <row r="382" ht="16" customHeight="1">
+      <c r="A382" s="6" t="inlineStr">
+        <is>
+          <t>Nº</t>
+        </is>
+      </c>
+      <c r="B382" s="6" t="inlineStr">
+        <is>
+          <t>Data</t>
+        </is>
+      </c>
+      <c r="C382" s="6" t="inlineStr">
+        <is>
+          <t>Valor Alteração</t>
+        </is>
+      </c>
+      <c r="D382" s="6" t="inlineStr">
+        <is>
+          <t>Descrição</t>
+        </is>
+      </c>
+      <c r="E382" s="6" t="inlineStr"/>
+      <c r="F382" s="6" t="inlineStr"/>
+      <c r="G382" s="6" t="inlineStr"/>
+      <c r="H382" s="6" t="inlineStr"/>
+      <c r="I382" s="6" t="inlineStr"/>
+    </row>
+    <row r="383" ht="14" customHeight="1">
+      <c r="A383" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B383" s="7" t="inlineStr">
+        <is>
+          <t>12/03/2026</t>
+        </is>
+      </c>
+      <c r="C383" s="7" t="inlineStr">
+        <is>
+          <t>R$ 30.180,65</t>
+        </is>
+      </c>
+      <c r="D383" s="7" t="inlineStr">
+        <is>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00013/2026</t>
+        </is>
+      </c>
+      <c r="E383" s="7" t="inlineStr"/>
+      <c r="F383" s="7" t="inlineStr"/>
+      <c r="G383" s="7" t="inlineStr"/>
+      <c r="H383" s="7" t="inlineStr"/>
+      <c r="I383" s="7" t="inlineStr"/>
     </row>
     <row r="384" ht="8" customHeight="1"/>
     <row r="385" ht="18" customHeight="1">
       <c r="A385" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B385" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C385" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D385" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E385" s="3" t="inlineStr">
         <is>
@@ -12592,188 +12160,150 @@
       </c>
       <c r="F385" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G385" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H385" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I385" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="386" ht="15" customHeight="1">
       <c r="A386" s="4" t="inlineStr">
         <is>
-          <t>202506230001/2025</t>
+          <t>005.2025.PE.SRP.AGRIC/2026</t>
         </is>
       </c>
       <c r="B386" s="4" t="inlineStr">
         <is>
-          <t>F J VIRGINIO SILVA LTDA</t>
+          <t>CONCEITO MULTISERVICE LTDA</t>
         </is>
       </c>
       <c r="C386" s="4" t="inlineStr">
         <is>
-          <t>39846029****-24</t>
+          <t>16.442.794/****-**</t>
         </is>
       </c>
       <c r="D386" s="4" t="inlineStr">
         <is>
-          <t>Contratação de empresa para confecção e atualização da legislação tributária municipal, compreendendo a atualização da planilha de alvarás de localização e funcionamento, junto à Secretaria de Planejamento, Administração e Finanças do município de Catunda</t>
+          <t>Aquisição de Gêneros Alimentícios destinados as diversas Secretarias do município de Catunda-CE.</t>
         </is>
       </c>
       <c r="E386" s="4" t="inlineStr">
         <is>
-          <t>R$ 59.860,00</t>
+          <t>R$ 11.759,68</t>
         </is>
       </c>
       <c r="F386" s="4" t="inlineStr">
         <is>
-          <t>23/06/2025</t>
+          <t>12/03/2025</t>
         </is>
       </c>
       <c r="G386" s="4" t="inlineStr">
         <is>
-          <t>23/06/2026</t>
+          <t>13/03/2027</t>
         </is>
       </c>
       <c r="H386" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
-      <c r="I386" s="4" t="inlineStr">
-[...98 lines deleted...]
-      </c>
+      <c r="I386" s="4" t="inlineStr"/>
+    </row>
+    <row r="387" ht="14" customHeight="1">
+      <c r="A387" s="5" t="inlineStr">
+        <is>
+          <t>Aditivos (1):</t>
+        </is>
+      </c>
+    </row>
+    <row r="388" ht="16" customHeight="1">
+      <c r="A388" s="6" t="inlineStr">
+        <is>
+          <t>Nº</t>
+        </is>
+      </c>
+      <c r="B388" s="6" t="inlineStr">
+        <is>
+          <t>Data</t>
+        </is>
+      </c>
+      <c r="C388" s="6" t="inlineStr">
+        <is>
+          <t>Valor Alteração</t>
+        </is>
+      </c>
+      <c r="D388" s="6" t="inlineStr">
+        <is>
+          <t>Descrição</t>
+        </is>
+      </c>
+      <c r="E388" s="6" t="inlineStr"/>
+      <c r="F388" s="6" t="inlineStr"/>
+      <c r="G388" s="6" t="inlineStr"/>
+      <c r="H388" s="6" t="inlineStr"/>
+      <c r="I388" s="6" t="inlineStr"/>
+    </row>
+    <row r="389" ht="14" customHeight="1">
+      <c r="A389" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B389" s="7" t="inlineStr">
+        <is>
+          <t>12/03/2026</t>
+        </is>
+      </c>
+      <c r="C389" s="7" t="inlineStr">
+        <is>
+          <t>R$ 5.879,84</t>
+        </is>
+      </c>
+      <c r="D389" s="7" t="inlineStr">
+        <is>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00012/2026</t>
+        </is>
+      </c>
+      <c r="E389" s="7" t="inlineStr"/>
+      <c r="F389" s="7" t="inlineStr"/>
+      <c r="G389" s="7" t="inlineStr"/>
+      <c r="H389" s="7" t="inlineStr"/>
+      <c r="I389" s="7" t="inlineStr"/>
     </row>
     <row r="390" ht="8" customHeight="1"/>
     <row r="391" ht="18" customHeight="1">
       <c r="A391" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B391" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C391" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D391" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E391" s="3" t="inlineStr">
         <is>
@@ -12782,188 +12312,150 @@
       </c>
       <c r="F391" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G391" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H391" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I391" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="392" ht="15" customHeight="1">
       <c r="A392" s="4" t="inlineStr">
         <is>
-          <t>202506180001/2025</t>
+          <t>005.2025.PE.SRP.ADM/2026</t>
         </is>
       </c>
       <c r="B392" s="4" t="inlineStr">
         <is>
-          <t>ARKTEC CONSTRUTORA E ARQUITETURA LTDA</t>
+          <t>CONCEITO MULTISERVICE LTDA</t>
         </is>
       </c>
       <c r="C392" s="4" t="inlineStr">
         <is>
-          <t>51007107****-00</t>
+          <t>16.442.794/****-**</t>
         </is>
       </c>
       <c r="D392" s="4" t="inlineStr">
         <is>
-          <t>EXECUÇÃO DOS SERVIÇOS DE CONSTRUÇÃO DE PASSAGEM MOLHADA NA FAZENDA MACACOS, NA ZONA RURAL DO MUNICÍPIO DE CATUNDA-CE.</t>
+          <t>Aquisição de Gêneros Alimentícios destinados as diversas Secretarias do município de Catunda-CE.</t>
         </is>
       </c>
       <c r="E392" s="4" t="inlineStr">
         <is>
-          <t>R$ 623.583,11</t>
+          <t>R$ 11.819,18</t>
         </is>
       </c>
       <c r="F392" s="4" t="inlineStr">
         <is>
-          <t>18/06/2025</t>
+          <t>12/03/2025</t>
         </is>
       </c>
       <c r="G392" s="4" t="inlineStr">
         <is>
-          <t>16/09/2025</t>
+          <t>12/03/2027</t>
         </is>
       </c>
       <c r="H392" s="4" t="inlineStr">
         <is>
-          <t>Encerrado</t>
-[...101 lines deleted...]
-      </c>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I392" s="4" t="inlineStr"/>
+    </row>
+    <row r="393" ht="14" customHeight="1">
+      <c r="A393" s="5" t="inlineStr">
+        <is>
+          <t>Aditivos (1):</t>
+        </is>
+      </c>
+    </row>
+    <row r="394" ht="16" customHeight="1">
+      <c r="A394" s="6" t="inlineStr">
+        <is>
+          <t>Nº</t>
+        </is>
+      </c>
+      <c r="B394" s="6" t="inlineStr">
+        <is>
+          <t>Data</t>
+        </is>
+      </c>
+      <c r="C394" s="6" t="inlineStr">
+        <is>
+          <t>Valor Alteração</t>
+        </is>
+      </c>
+      <c r="D394" s="6" t="inlineStr">
+        <is>
+          <t>Descrição</t>
+        </is>
+      </c>
+      <c r="E394" s="6" t="inlineStr"/>
+      <c r="F394" s="6" t="inlineStr"/>
+      <c r="G394" s="6" t="inlineStr"/>
+      <c r="H394" s="6" t="inlineStr"/>
+      <c r="I394" s="6" t="inlineStr"/>
+    </row>
+    <row r="395" ht="14" customHeight="1">
+      <c r="A395" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B395" s="7" t="inlineStr">
+        <is>
+          <t>12/03/2026</t>
+        </is>
+      </c>
+      <c r="C395" s="7" t="inlineStr">
+        <is>
+          <t>R$ 5.909,59</t>
+        </is>
+      </c>
+      <c r="D395" s="7" t="inlineStr">
+        <is>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00011/2026</t>
+        </is>
+      </c>
+      <c r="E395" s="7" t="inlineStr"/>
+      <c r="F395" s="7" t="inlineStr"/>
+      <c r="G395" s="7" t="inlineStr"/>
+      <c r="H395" s="7" t="inlineStr"/>
+      <c r="I395" s="7" t="inlineStr"/>
     </row>
     <row r="396" ht="8" customHeight="1"/>
     <row r="397" ht="18" customHeight="1">
       <c r="A397" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B397" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C397" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D397" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E397" s="3" t="inlineStr">
         <is>
@@ -12972,93 +12464,89 @@
       </c>
       <c r="F397" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G397" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H397" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I397" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="398" ht="15" customHeight="1">
       <c r="A398" s="4" t="inlineStr">
         <is>
-          <t>202506030001/2025</t>
+          <t>004.2026.PE.SRP.01/2026</t>
         </is>
       </c>
       <c r="B398" s="4" t="inlineStr">
         <is>
-          <t>JONATHAS D. ARAGAO M. VASCONCELOS - ME</t>
+          <t>OMEGA DISTRIBUIDORA DE PRODUTOS ALIMENTICIOS LTDA</t>
         </is>
       </c>
       <c r="C398" s="4" t="inlineStr">
         <is>
-          <t>27179593****-51</t>
+          <t>41.600.131/****-**</t>
         </is>
       </c>
       <c r="D398" s="4" t="inlineStr">
         <is>
-          <t>Aquisição de material e equipamentos para atender as necessidades do Hospital de Catunda_CE.</t>
+          <t>Aquisição de gêneros alimentícios destinados à merenda escolar da rede pública municipal de educação do município de Catunda-CE.</t>
         </is>
       </c>
       <c r="E398" s="4" t="inlineStr">
         <is>
-          <t>R$ 57.284,00</t>
+          <t>R$ 250.471,00</t>
         </is>
       </c>
       <c r="F398" s="4" t="inlineStr">
         <is>
-          <t>03/06/2025</t>
+          <t>27/05/2026</t>
         </is>
       </c>
       <c r="G398" s="4" t="inlineStr">
         <is>
-          <t>03/06/2026</t>
+          <t>27/05/2027</t>
         </is>
       </c>
       <c r="H398" s="4" t="inlineStr">
         <is>
-          <t>Encerrado</t>
-[...6 lines deleted...]
-      </c>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I398" s="4" t="inlineStr"/>
     </row>
     <row r="399" ht="8" customHeight="1"/>
     <row r="400" ht="18" customHeight="1">
       <c r="A400" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B400" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C400" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D400" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E400" s="3" t="inlineStr">
         <is>
@@ -13067,188 +12555,154 @@
       </c>
       <c r="F400" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G400" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H400" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I400" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="401" ht="15" customHeight="1">
       <c r="A401" s="4" t="inlineStr">
         <is>
-          <t>202505220004/2025</t>
+          <t>004.2025.PE.SRP.SAUDE/2026</t>
         </is>
       </c>
       <c r="B401" s="4" t="inlineStr">
         <is>
-          <t>GOMES DE FREITAS VAREJO LTDA</t>
+          <t>A L P GUERREIRO LTDA</t>
         </is>
       </c>
       <c r="C401" s="4" t="inlineStr">
         <is>
-          <t>52621431****-79</t>
+          <t>24.804.712/****-**</t>
         </is>
       </c>
       <c r="D401" s="4" t="inlineStr">
         <is>
-          <t>Contratação de empresa especializada para a prestação de serviços continuados de manutenção preventiva e corretiva em informática (com periodicidade mensal), incluindo o fornecimento de peças e acessórios originais ou compatíveis, para computadores desktop, notebooks, impressoras multifuncionais a laser e jato de tinta e periféricos diversos (mouses, teclados, scanners), bem como serviços de higienização e configuração e manutenção da rede de computadores existente (compreendendo a instalação e configuração de pontos de rede) visando garantir o pleno funcionamento dos equipamentos e da infraestrutura de rede da contratante.</t>
+          <t>Aquisição de pneus, câmaras de ar e protetores de câmara de ar para diversas secretarias da Prefeitura Municipal de Catunda-CE.</t>
         </is>
       </c>
       <c r="E401" s="4" t="inlineStr">
         <is>
-          <t>R$ 32.400,00</t>
+          <t>R$ 34.346,20</t>
         </is>
       </c>
       <c r="F401" s="4" t="inlineStr">
         <is>
-          <t>22/05/2025</t>
+          <t>11/03/2025</t>
         </is>
       </c>
       <c r="G401" s="4" t="inlineStr">
         <is>
-          <t>22/05/2026</t>
+          <t>12/03/2027</t>
         </is>
       </c>
       <c r="H401" s="4" t="inlineStr">
         <is>
-          <t>Encerrado</t>
+          <t>Vigente</t>
         </is>
       </c>
       <c r="I401" s="4" t="inlineStr">
         <is>
-          <t>22/05/2025</t>
-[...96 lines deleted...]
-      </c>
+          <t>11/03/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="402" ht="14" customHeight="1">
+      <c r="A402" s="5" t="inlineStr">
+        <is>
+          <t>Aditivos (1):</t>
+        </is>
+      </c>
+    </row>
+    <row r="403" ht="16" customHeight="1">
+      <c r="A403" s="6" t="inlineStr">
+        <is>
+          <t>Nº</t>
+        </is>
+      </c>
+      <c r="B403" s="6" t="inlineStr">
+        <is>
+          <t>Data</t>
+        </is>
+      </c>
+      <c r="C403" s="6" t="inlineStr">
+        <is>
+          <t>Valor Alteração</t>
+        </is>
+      </c>
+      <c r="D403" s="6" t="inlineStr">
+        <is>
+          <t>Descrição</t>
+        </is>
+      </c>
+      <c r="E403" s="6" t="inlineStr"/>
+      <c r="F403" s="6" t="inlineStr"/>
+      <c r="G403" s="6" t="inlineStr"/>
+      <c r="H403" s="6" t="inlineStr"/>
+      <c r="I403" s="6" t="inlineStr"/>
+    </row>
+    <row r="404" ht="14" customHeight="1">
+      <c r="A404" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B404" s="7" t="inlineStr">
+        <is>
+          <t>10/03/2026</t>
+        </is>
+      </c>
+      <c r="C404" s="7" t="inlineStr">
+        <is>
+          <t>R$ 17.173,10</t>
+        </is>
+      </c>
+      <c r="D404" s="7" t="inlineStr">
+        <is>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00009/2026</t>
+        </is>
+      </c>
+      <c r="E404" s="7" t="inlineStr"/>
+      <c r="F404" s="7" t="inlineStr"/>
+      <c r="G404" s="7" t="inlineStr"/>
+      <c r="H404" s="7" t="inlineStr"/>
+      <c r="I404" s="7" t="inlineStr"/>
     </row>
     <row r="405" ht="8" customHeight="1"/>
     <row r="406" ht="18" customHeight="1">
       <c r="A406" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B406" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C406" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D406" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E406" s="3" t="inlineStr">
         <is>
@@ -13257,188 +12711,154 @@
       </c>
       <c r="F406" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G406" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H406" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I406" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="407" ht="15" customHeight="1">
       <c r="A407" s="4" t="inlineStr">
         <is>
-          <t>202505220003/2025</t>
+          <t>004.2025.PE.SRP.INFRA/2026</t>
         </is>
       </c>
       <c r="B407" s="4" t="inlineStr">
         <is>
-          <t>GOMES DE FREITAS VAREJO LTDA</t>
+          <t>A L P GUERREIRO LTDA</t>
         </is>
       </c>
       <c r="C407" s="4" t="inlineStr">
         <is>
-          <t>52621431****-79</t>
+          <t>24.804.712/****-**</t>
         </is>
       </c>
       <c r="D407" s="4" t="inlineStr">
         <is>
-          <t>Contratação de empresa especializada para a prestação de serviços continuados de manutenção preventiva e corretiva em informática (com periodicidade mensal), incluindo o fornecimento de peças e acessórios originais ou compatíveis, para computadores desktop, notebooks, impressoras multifuncionais a laser e jato de tinta e periféricos diversos (mouses, teclados, scanners), bem como serviços de higienização e configuração e manutenção da rede de computadores existente (compreendendo a instalação e configuração de pontos de rede) visando garantir o pleno funcionamento dos equipamentos e da infraestrutura de rede da contratante.</t>
+          <t>Aquisição de pneus, câmaras de ar e protetores de câmara de ar para diversas secretarias da Prefeitura Municipal de Catunda-CE.</t>
         </is>
       </c>
       <c r="E407" s="4" t="inlineStr">
         <is>
-          <t>R$ 32.400,00</t>
+          <t>R$ 791.564,52</t>
         </is>
       </c>
       <c r="F407" s="4" t="inlineStr">
         <is>
-          <t>22/05/2025</t>
+          <t>11/03/2025</t>
         </is>
       </c>
       <c r="G407" s="4" t="inlineStr">
         <is>
-          <t>22/05/2026</t>
+          <t>12/03/2027</t>
         </is>
       </c>
       <c r="H407" s="4" t="inlineStr">
         <is>
-          <t>Encerrado</t>
+          <t>Vigente</t>
         </is>
       </c>
       <c r="I407" s="4" t="inlineStr">
         <is>
-          <t>22/05/2025</t>
-[...96 lines deleted...]
-      </c>
+          <t>11/03/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="408" ht="14" customHeight="1">
+      <c r="A408" s="5" t="inlineStr">
+        <is>
+          <t>Aditivos (1):</t>
+        </is>
+      </c>
+    </row>
+    <row r="409" ht="16" customHeight="1">
+      <c r="A409" s="6" t="inlineStr">
+        <is>
+          <t>Nº</t>
+        </is>
+      </c>
+      <c r="B409" s="6" t="inlineStr">
+        <is>
+          <t>Data</t>
+        </is>
+      </c>
+      <c r="C409" s="6" t="inlineStr">
+        <is>
+          <t>Valor Alteração</t>
+        </is>
+      </c>
+      <c r="D409" s="6" t="inlineStr">
+        <is>
+          <t>Descrição</t>
+        </is>
+      </c>
+      <c r="E409" s="6" t="inlineStr"/>
+      <c r="F409" s="6" t="inlineStr"/>
+      <c r="G409" s="6" t="inlineStr"/>
+      <c r="H409" s="6" t="inlineStr"/>
+      <c r="I409" s="6" t="inlineStr"/>
+    </row>
+    <row r="410" ht="14" customHeight="1">
+      <c r="A410" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B410" s="7" t="inlineStr">
+        <is>
+          <t>10/03/2026</t>
+        </is>
+      </c>
+      <c r="C410" s="7" t="inlineStr">
+        <is>
+          <t>R$ 395.782,26</t>
+        </is>
+      </c>
+      <c r="D410" s="7" t="inlineStr">
+        <is>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00008/2026</t>
+        </is>
+      </c>
+      <c r="E410" s="7" t="inlineStr"/>
+      <c r="F410" s="7" t="inlineStr"/>
+      <c r="G410" s="7" t="inlineStr"/>
+      <c r="H410" s="7" t="inlineStr"/>
+      <c r="I410" s="7" t="inlineStr"/>
     </row>
     <row r="411" ht="8" customHeight="1"/>
     <row r="412" ht="18" customHeight="1">
       <c r="A412" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B412" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C412" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D412" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E412" s="3" t="inlineStr">
         <is>
@@ -13447,188 +12867,154 @@
       </c>
       <c r="F412" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G412" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H412" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I412" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="413" ht="15" customHeight="1">
       <c r="A413" s="4" t="inlineStr">
         <is>
-          <t>202505220002/2025</t>
+          <t>004.2025.PE.SRP.HOSP/2026</t>
         </is>
       </c>
       <c r="B413" s="4" t="inlineStr">
         <is>
-          <t>GOMES DE FREITAS VAREJO LTDA</t>
+          <t>A L P GUERREIRO LTDA</t>
         </is>
       </c>
       <c r="C413" s="4" t="inlineStr">
         <is>
-          <t>52621431****-79</t>
+          <t>24.804.712/****-**</t>
         </is>
       </c>
       <c r="D413" s="4" t="inlineStr">
         <is>
-          <t>Contratação de empresa especializada para a prestação de serviços continuados de manutenção preventiva e corretiva em informática (com periodicidade mensal), incluindo o fornecimento de peças e acessórios originais ou compatíveis, para computadores desktop, notebooks, impressoras multifuncionais a laser e jato de tinta e periféricos diversos (mouses, teclados, scanners), bem como serviços de higienização e configuração e manutenção da rede de computadores existente (compreendendo a instalação e configuração de pontos de rede) visando garantir o pleno funcionamento dos equipamentos e da infraestrutura de rede da contratante.</t>
+          <t>Aquisição de pneus, câmaras de ar e protetores de câmara de ar para diversas secretarias da Prefeitura Municipal de Catunda-CE.</t>
         </is>
       </c>
       <c r="E413" s="4" t="inlineStr">
         <is>
-          <t>R$ 32.400,00</t>
+          <t>R$ 101.823,02</t>
         </is>
       </c>
       <c r="F413" s="4" t="inlineStr">
         <is>
-          <t>22/05/2025</t>
+          <t>11/03/2025</t>
         </is>
       </c>
       <c r="G413" s="4" t="inlineStr">
         <is>
-          <t>22/05/2026</t>
+          <t>12/03/2027</t>
         </is>
       </c>
       <c r="H413" s="4" t="inlineStr">
         <is>
-          <t>Encerrado</t>
+          <t>Vigente</t>
         </is>
       </c>
       <c r="I413" s="4" t="inlineStr">
         <is>
-          <t>22/05/2025</t>
-[...96 lines deleted...]
-      </c>
+          <t>11/03/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="414" ht="14" customHeight="1">
+      <c r="A414" s="5" t="inlineStr">
+        <is>
+          <t>Aditivos (1):</t>
+        </is>
+      </c>
+    </row>
+    <row r="415" ht="16" customHeight="1">
+      <c r="A415" s="6" t="inlineStr">
+        <is>
+          <t>Nº</t>
+        </is>
+      </c>
+      <c r="B415" s="6" t="inlineStr">
+        <is>
+          <t>Data</t>
+        </is>
+      </c>
+      <c r="C415" s="6" t="inlineStr">
+        <is>
+          <t>Valor Alteração</t>
+        </is>
+      </c>
+      <c r="D415" s="6" t="inlineStr">
+        <is>
+          <t>Descrição</t>
+        </is>
+      </c>
+      <c r="E415" s="6" t="inlineStr"/>
+      <c r="F415" s="6" t="inlineStr"/>
+      <c r="G415" s="6" t="inlineStr"/>
+      <c r="H415" s="6" t="inlineStr"/>
+      <c r="I415" s="6" t="inlineStr"/>
+    </row>
+    <row r="416" ht="14" customHeight="1">
+      <c r="A416" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B416" s="7" t="inlineStr">
+        <is>
+          <t>10/03/2026</t>
+        </is>
+      </c>
+      <c r="C416" s="7" t="inlineStr">
+        <is>
+          <t>R$ 50.911,51</t>
+        </is>
+      </c>
+      <c r="D416" s="7" t="inlineStr">
+        <is>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00007/2026</t>
+        </is>
+      </c>
+      <c r="E416" s="7" t="inlineStr"/>
+      <c r="F416" s="7" t="inlineStr"/>
+      <c r="G416" s="7" t="inlineStr"/>
+      <c r="H416" s="7" t="inlineStr"/>
+      <c r="I416" s="7" t="inlineStr"/>
     </row>
     <row r="417" ht="8" customHeight="1"/>
     <row r="418" ht="18" customHeight="1">
       <c r="A418" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B418" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C418" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D418" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E418" s="3" t="inlineStr">
         <is>
@@ -13637,188 +13023,154 @@
       </c>
       <c r="F418" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G418" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H418" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I418" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="419" ht="15" customHeight="1">
       <c r="A419" s="4" t="inlineStr">
         <is>
-          <t>202505220001/2025</t>
+          <t>004.2025.PE.SRP.GAB/2026</t>
         </is>
       </c>
       <c r="B419" s="4" t="inlineStr">
         <is>
-          <t>GOMES DE FREITAS VAREJO LTDA</t>
+          <t>A L P GUERREIRO LTDA</t>
         </is>
       </c>
       <c r="C419" s="4" t="inlineStr">
         <is>
-          <t>52621431****-79</t>
+          <t>24.804.712/****-**</t>
         </is>
       </c>
       <c r="D419" s="4" t="inlineStr">
         <is>
-          <t>Contratação de empresa especializada para a prestação de serviços continuados de manutenção preventiva e corretiva em informática (com periodicidade mensal), incluindo o fornecimento de peças e acessórios originais ou compatíveis, para computadores desktop, notebooks, impressoras multifuncionais a laser e jato de tinta e periféricos diversos (mouses, teclados, scanners), bem como serviços de higienização e configuração e manutenção da rede de computadores existente (compreendendo a instalação e configuração de pontos de rede) visando garantir o pleno funcionamento dos equipamentos e da infraestrutura de rede da contratante.</t>
+          <t>Aquisição de pneus, câmaras de ar e protetores de câmara de ar para diversas secretarias da Prefeitura Municipal de Catunda-CE.</t>
         </is>
       </c>
       <c r="E419" s="4" t="inlineStr">
         <is>
-          <t>R$ 32.400,00</t>
+          <t>R$ 16.467,78</t>
         </is>
       </c>
       <c r="F419" s="4" t="inlineStr">
         <is>
-          <t>22/05/2025</t>
+          <t>11/03/2025</t>
         </is>
       </c>
       <c r="G419" s="4" t="inlineStr">
         <is>
-          <t>22/05/2026</t>
+          <t>12/03/2027</t>
         </is>
       </c>
       <c r="H419" s="4" t="inlineStr">
         <is>
-          <t>Encerrado</t>
+          <t>Vigente</t>
         </is>
       </c>
       <c r="I419" s="4" t="inlineStr">
         <is>
-          <t>22/05/2025</t>
-[...96 lines deleted...]
-      </c>
+          <t>11/03/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="420" ht="14" customHeight="1">
+      <c r="A420" s="5" t="inlineStr">
+        <is>
+          <t>Aditivos (1):</t>
+        </is>
+      </c>
+    </row>
+    <row r="421" ht="16" customHeight="1">
+      <c r="A421" s="6" t="inlineStr">
+        <is>
+          <t>Nº</t>
+        </is>
+      </c>
+      <c r="B421" s="6" t="inlineStr">
+        <is>
+          <t>Data</t>
+        </is>
+      </c>
+      <c r="C421" s="6" t="inlineStr">
+        <is>
+          <t>Valor Alteração</t>
+        </is>
+      </c>
+      <c r="D421" s="6" t="inlineStr">
+        <is>
+          <t>Descrição</t>
+        </is>
+      </c>
+      <c r="E421" s="6" t="inlineStr"/>
+      <c r="F421" s="6" t="inlineStr"/>
+      <c r="G421" s="6" t="inlineStr"/>
+      <c r="H421" s="6" t="inlineStr"/>
+      <c r="I421" s="6" t="inlineStr"/>
+    </row>
+    <row r="422" ht="14" customHeight="1">
+      <c r="A422" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B422" s="7" t="inlineStr">
+        <is>
+          <t>10/03/2026</t>
+        </is>
+      </c>
+      <c r="C422" s="7" t="inlineStr">
+        <is>
+          <t>R$ 8.233,89</t>
+        </is>
+      </c>
+      <c r="D422" s="7" t="inlineStr">
+        <is>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00006/2026</t>
+        </is>
+      </c>
+      <c r="E422" s="7" t="inlineStr"/>
+      <c r="F422" s="7" t="inlineStr"/>
+      <c r="G422" s="7" t="inlineStr"/>
+      <c r="H422" s="7" t="inlineStr"/>
+      <c r="I422" s="7" t="inlineStr"/>
     </row>
     <row r="423" ht="8" customHeight="1"/>
     <row r="424" ht="18" customHeight="1">
       <c r="A424" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B424" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C424" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D424" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E424" s="3" t="inlineStr">
         <is>
@@ -13827,188 +13179,154 @@
       </c>
       <c r="F424" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G424" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H424" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I424" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="425" ht="15" customHeight="1">
       <c r="A425" s="4" t="inlineStr">
         <is>
-          <t>202505210002/2025</t>
+          <t>004.2025.PE.SRP.FUNDEB/2026</t>
         </is>
       </c>
       <c r="B425" s="4" t="inlineStr">
         <is>
-          <t>V6 CONSTRUTORA E ASSESSORIA TECNICA EIRELI - EPP</t>
+          <t>A L P GUERREIRO LTDA</t>
         </is>
       </c>
       <c r="C425" s="4" t="inlineStr">
         <is>
-          <t>26749547****-88</t>
+          <t>24.804.712/****-**</t>
         </is>
       </c>
       <c r="D425" s="4" t="inlineStr">
         <is>
-          <t>CONTRATAÇÃO DE SERVIÇOS DE MONITORAMENTO, ACOMPANHAMENTO, CADASTROS, INSERÇÃO DE DOCUMENTOS RELACIONADOS A OBRAS ORIUNDAS DE CONVÊNIOS E SIMILARES POR MEIO DE ORGÃOS FEDERAIS E ESTADUAIS, JUNTO AOS SISTEMAS SISMOB, SIMEC, SIGA, TRANSFEREGOV E E-PARCERIAS, JUNTO À SECRETARIA DE INFRAESTRUTURA, TRANSPORTES E DESENVOLVIMENTO URBANO DE CATUNDA-CE</t>
+          <t>Aquisição de pneus, câmaras de ar e protetores de câmara de ar para diversas secretarias da Prefeitura Municipal de Catunda-CE.</t>
         </is>
       </c>
       <c r="E425" s="4" t="inlineStr">
         <is>
-          <t>R$ 44.400,00</t>
+          <t>R$ 747.004,84</t>
         </is>
       </c>
       <c r="F425" s="4" t="inlineStr">
         <is>
-          <t>21/05/2025</t>
+          <t>11/03/2025</t>
         </is>
       </c>
       <c r="G425" s="4" t="inlineStr">
         <is>
-          <t>21/05/2026</t>
+          <t>12/03/2027</t>
         </is>
       </c>
       <c r="H425" s="4" t="inlineStr">
         <is>
-          <t>Encerrado</t>
+          <t>Vigente</t>
         </is>
       </c>
       <c r="I425" s="4" t="inlineStr">
         <is>
-          <t>21/05/2025</t>
-[...96 lines deleted...]
-      </c>
+          <t>11/03/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="426" ht="14" customHeight="1">
+      <c r="A426" s="5" t="inlineStr">
+        <is>
+          <t>Aditivos (1):</t>
+        </is>
+      </c>
+    </row>
+    <row r="427" ht="16" customHeight="1">
+      <c r="A427" s="6" t="inlineStr">
+        <is>
+          <t>Nº</t>
+        </is>
+      </c>
+      <c r="B427" s="6" t="inlineStr">
+        <is>
+          <t>Data</t>
+        </is>
+      </c>
+      <c r="C427" s="6" t="inlineStr">
+        <is>
+          <t>Valor Alteração</t>
+        </is>
+      </c>
+      <c r="D427" s="6" t="inlineStr">
+        <is>
+          <t>Descrição</t>
+        </is>
+      </c>
+      <c r="E427" s="6" t="inlineStr"/>
+      <c r="F427" s="6" t="inlineStr"/>
+      <c r="G427" s="6" t="inlineStr"/>
+      <c r="H427" s="6" t="inlineStr"/>
+      <c r="I427" s="6" t="inlineStr"/>
+    </row>
+    <row r="428" ht="14" customHeight="1">
+      <c r="A428" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B428" s="7" t="inlineStr">
+        <is>
+          <t>10/03/2026</t>
+        </is>
+      </c>
+      <c r="C428" s="7" t="inlineStr">
+        <is>
+          <t>R$ 373.502,42</t>
+        </is>
+      </c>
+      <c r="D428" s="7" t="inlineStr">
+        <is>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00005/2026</t>
+        </is>
+      </c>
+      <c r="E428" s="7" t="inlineStr"/>
+      <c r="F428" s="7" t="inlineStr"/>
+      <c r="G428" s="7" t="inlineStr"/>
+      <c r="H428" s="7" t="inlineStr"/>
+      <c r="I428" s="7" t="inlineStr"/>
     </row>
     <row r="429" ht="8" customHeight="1"/>
     <row r="430" ht="18" customHeight="1">
       <c r="A430" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B430" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C430" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D430" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E430" s="3" t="inlineStr">
         <is>
@@ -14017,188 +13335,154 @@
       </c>
       <c r="F430" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G430" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H430" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I430" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="431" ht="15" customHeight="1">
       <c r="A431" s="4" t="inlineStr">
         <is>
-          <t>202505210001/2025</t>
+          <t>004.2025.PE.SRP.CRAS/2026</t>
         </is>
       </c>
       <c r="B431" s="4" t="inlineStr">
         <is>
-          <t>V6 CONSTRUTORA E ASSESSORIA TECNICA EIRELI - EPP</t>
+          <t>A L P GUERREIRO LTDA</t>
         </is>
       </c>
       <c r="C431" s="4" t="inlineStr">
         <is>
-          <t>26749547****-88</t>
+          <t>24.804.712/****-**</t>
         </is>
       </c>
       <c r="D431" s="4" t="inlineStr">
         <is>
-          <t>Contratação de serviços técnicos especializados em arquitetura e engenharia civil, para elaboração de projetos técnicos, peças gráficas, memoriais descritivos, especificações técnicas, memorial de cálculo, BDI, planilhas orçamentárias, cronograma físico-financeiro, acompanhamento e fiscalização de obras, junto à Secretaria de Cultura do município de Catunda-CE</t>
+          <t>Aquisição de pneus, câmaras de ar e protetores de câmara de ar para diversas secretarias da Prefeitura Municipal de Catunda-CE.</t>
         </is>
       </c>
       <c r="E431" s="4" t="inlineStr">
         <is>
-          <t>R$ 54.000,00</t>
+          <t>R$ 17.851,20</t>
         </is>
       </c>
       <c r="F431" s="4" t="inlineStr">
         <is>
-          <t>21/05/2025</t>
+          <t>11/03/2025</t>
         </is>
       </c>
       <c r="G431" s="4" t="inlineStr">
         <is>
-          <t>21/05/2026</t>
+          <t>12/03/2027</t>
         </is>
       </c>
       <c r="H431" s="4" t="inlineStr">
         <is>
-          <t>Encerrado</t>
+          <t>Vigente</t>
         </is>
       </c>
       <c r="I431" s="4" t="inlineStr">
         <is>
-          <t>21/05/2025</t>
-[...96 lines deleted...]
-      </c>
+          <t>11/03/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="432" ht="14" customHeight="1">
+      <c r="A432" s="5" t="inlineStr">
+        <is>
+          <t>Aditivos (1):</t>
+        </is>
+      </c>
+    </row>
+    <row r="433" ht="16" customHeight="1">
+      <c r="A433" s="6" t="inlineStr">
+        <is>
+          <t>Nº</t>
+        </is>
+      </c>
+      <c r="B433" s="6" t="inlineStr">
+        <is>
+          <t>Data</t>
+        </is>
+      </c>
+      <c r="C433" s="6" t="inlineStr">
+        <is>
+          <t>Valor Alteração</t>
+        </is>
+      </c>
+      <c r="D433" s="6" t="inlineStr">
+        <is>
+          <t>Descrição</t>
+        </is>
+      </c>
+      <c r="E433" s="6" t="inlineStr"/>
+      <c r="F433" s="6" t="inlineStr"/>
+      <c r="G433" s="6" t="inlineStr"/>
+      <c r="H433" s="6" t="inlineStr"/>
+      <c r="I433" s="6" t="inlineStr"/>
+    </row>
+    <row r="434" ht="14" customHeight="1">
+      <c r="A434" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B434" s="7" t="inlineStr">
+        <is>
+          <t>10/03/2026</t>
+        </is>
+      </c>
+      <c r="C434" s="7" t="inlineStr">
+        <is>
+          <t>R$ 8.925,60</t>
+        </is>
+      </c>
+      <c r="D434" s="7" t="inlineStr">
+        <is>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00004/2026</t>
+        </is>
+      </c>
+      <c r="E434" s="7" t="inlineStr"/>
+      <c r="F434" s="7" t="inlineStr"/>
+      <c r="G434" s="7" t="inlineStr"/>
+      <c r="H434" s="7" t="inlineStr"/>
+      <c r="I434" s="7" t="inlineStr"/>
     </row>
     <row r="435" ht="8" customHeight="1"/>
     <row r="436" ht="18" customHeight="1">
       <c r="A436" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B436" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C436" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D436" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E436" s="3" t="inlineStr">
         <is>
@@ -14207,188 +13491,154 @@
       </c>
       <c r="F436" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G436" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H436" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I436" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="437" ht="15" customHeight="1">
       <c r="A437" s="4" t="inlineStr">
         <is>
-          <t>202505120003/2025</t>
+          <t>004.2025.PE.SRP.AS/2026</t>
         </is>
       </c>
       <c r="B437" s="4" t="inlineStr">
         <is>
-          <t>ANTONIO PEREIRA LOPES FILHO</t>
+          <t>A L P GUERREIRO LTDA</t>
         </is>
       </c>
       <c r="C437" s="4" t="inlineStr">
         <is>
-          <t>28034779****-85</t>
+          <t>24.804.712/****-**</t>
         </is>
       </c>
       <c r="D437" s="4" t="inlineStr">
         <is>
-          <t>Contratação de uma empresa para prestação de serviço de servidor online para o ESUSAB - PEC e software que atende as necessidades de monitoramento e avaliação das ações e serviços do Componente de Qualidade das Equipes de Atenção Primária à Saúde (APS), para acompanhar os Componentes Fixo, Componente de Vinculo e Acompanhamento e demais Componentes conforme a metodologia de cofinanciamento do piso da APS</t>
+          <t>Aquisição de pneus, câmaras de ar e protetores de câmara de ar para diversas secretarias da Prefeitura Municipal de Catunda-CE.</t>
         </is>
       </c>
       <c r="E437" s="4" t="inlineStr">
         <is>
-          <t>R$ 28.200,00</t>
+          <t>R$ 60.966,52</t>
         </is>
       </c>
       <c r="F437" s="4" t="inlineStr">
         <is>
-          <t>12/05/2025</t>
+          <t>11/03/2025</t>
         </is>
       </c>
       <c r="G437" s="4" t="inlineStr">
         <is>
-          <t>12/05/2026</t>
+          <t>12/03/2027</t>
         </is>
       </c>
       <c r="H437" s="4" t="inlineStr">
         <is>
-          <t>Encerrado</t>
+          <t>Vigente</t>
         </is>
       </c>
       <c r="I437" s="4" t="inlineStr">
         <is>
-          <t>12/05/2025</t>
-[...96 lines deleted...]
-      </c>
+          <t>11/03/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="438" ht="14" customHeight="1">
+      <c r="A438" s="5" t="inlineStr">
+        <is>
+          <t>Aditivos (1):</t>
+        </is>
+      </c>
+    </row>
+    <row r="439" ht="16" customHeight="1">
+      <c r="A439" s="6" t="inlineStr">
+        <is>
+          <t>Nº</t>
+        </is>
+      </c>
+      <c r="B439" s="6" t="inlineStr">
+        <is>
+          <t>Data</t>
+        </is>
+      </c>
+      <c r="C439" s="6" t="inlineStr">
+        <is>
+          <t>Valor Alteração</t>
+        </is>
+      </c>
+      <c r="D439" s="6" t="inlineStr">
+        <is>
+          <t>Descrição</t>
+        </is>
+      </c>
+      <c r="E439" s="6" t="inlineStr"/>
+      <c r="F439" s="6" t="inlineStr"/>
+      <c r="G439" s="6" t="inlineStr"/>
+      <c r="H439" s="6" t="inlineStr"/>
+      <c r="I439" s="6" t="inlineStr"/>
+    </row>
+    <row r="440" ht="14" customHeight="1">
+      <c r="A440" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B440" s="7" t="inlineStr">
+        <is>
+          <t>10/03/2026</t>
+        </is>
+      </c>
+      <c r="C440" s="7" t="inlineStr">
+        <is>
+          <t>R$ 30.483,26</t>
+        </is>
+      </c>
+      <c r="D440" s="7" t="inlineStr">
+        <is>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00003/2026</t>
+        </is>
+      </c>
+      <c r="E440" s="7" t="inlineStr"/>
+      <c r="F440" s="7" t="inlineStr"/>
+      <c r="G440" s="7" t="inlineStr"/>
+      <c r="H440" s="7" t="inlineStr"/>
+      <c r="I440" s="7" t="inlineStr"/>
     </row>
     <row r="441" ht="8" customHeight="1"/>
     <row r="442" ht="18" customHeight="1">
       <c r="A442" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B442" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C442" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D442" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E442" s="3" t="inlineStr">
         <is>
@@ -14397,188 +13647,154 @@
       </c>
       <c r="F442" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G442" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H442" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I442" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="443" ht="15" customHeight="1">
       <c r="A443" s="4" t="inlineStr">
         <is>
-          <t>202505120002/2025</t>
+          <t>004.2025.PE.SRP.AGRI/2026</t>
         </is>
       </c>
       <c r="B443" s="4" t="inlineStr">
         <is>
-          <t>ITARGET TECNOLOGIA LTDA</t>
+          <t>A L P GUERREIRO LTDA</t>
         </is>
       </c>
       <c r="C443" s="4" t="inlineStr">
         <is>
-          <t>02130122****-28</t>
+          <t>24.804.712/****-**</t>
         </is>
       </c>
       <c r="D443" s="4" t="inlineStr">
         <is>
-          <t>CONTRATAÇÃO DE EMPRESA PARA IMPLANTAÇÃO E LICENCIAMENTO DE SISTEMA COMPUTACIONAL CUSTOMIZÁVEL, BASEADO EM PLATAFORMA WEB DE GESTÃO DE PESSOAS PARA O CONTROLE DE FREQUÊNCIA, DOCUMENTOS, RECADASTRAMENTO, COMUNICAÇÃO E FINANCEIRO DO FUNCIONÁRIO DE INTERESSE DE DIVERSAS SECRETARIAS DO MUNICÍPIO.</t>
+          <t>Aquisição de pneus, câmaras de ar e protetores de câmara de ar para diversas secretarias da Prefeitura Municipal de Catunda-CE.</t>
         </is>
       </c>
       <c r="E443" s="4" t="inlineStr">
         <is>
-          <t>R$ 25.440,00</t>
+          <t>R$ 209.217,14</t>
         </is>
       </c>
       <c r="F443" s="4" t="inlineStr">
         <is>
-          <t>12/05/2025</t>
+          <t>11/03/2025</t>
         </is>
       </c>
       <c r="G443" s="4" t="inlineStr">
         <is>
-          <t>12/05/2026</t>
+          <t>12/03/2027</t>
         </is>
       </c>
       <c r="H443" s="4" t="inlineStr">
         <is>
-          <t>Encerrado</t>
+          <t>Vigente</t>
         </is>
       </c>
       <c r="I443" s="4" t="inlineStr">
         <is>
-          <t>12/05/2025</t>
-[...96 lines deleted...]
-      </c>
+          <t>11/03/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="444" ht="14" customHeight="1">
+      <c r="A444" s="5" t="inlineStr">
+        <is>
+          <t>Aditivos (1):</t>
+        </is>
+      </c>
+    </row>
+    <row r="445" ht="16" customHeight="1">
+      <c r="A445" s="6" t="inlineStr">
+        <is>
+          <t>Nº</t>
+        </is>
+      </c>
+      <c r="B445" s="6" t="inlineStr">
+        <is>
+          <t>Data</t>
+        </is>
+      </c>
+      <c r="C445" s="6" t="inlineStr">
+        <is>
+          <t>Valor Alteração</t>
+        </is>
+      </c>
+      <c r="D445" s="6" t="inlineStr">
+        <is>
+          <t>Descrição</t>
+        </is>
+      </c>
+      <c r="E445" s="6" t="inlineStr"/>
+      <c r="F445" s="6" t="inlineStr"/>
+      <c r="G445" s="6" t="inlineStr"/>
+      <c r="H445" s="6" t="inlineStr"/>
+      <c r="I445" s="6" t="inlineStr"/>
+    </row>
+    <row r="446" ht="14" customHeight="1">
+      <c r="A446" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B446" s="7" t="inlineStr">
+        <is>
+          <t>10/03/2026</t>
+        </is>
+      </c>
+      <c r="C446" s="7" t="inlineStr">
+        <is>
+          <t>R$ 104.608,57</t>
+        </is>
+      </c>
+      <c r="D446" s="7" t="inlineStr">
+        <is>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00002/2026</t>
+        </is>
+      </c>
+      <c r="E446" s="7" t="inlineStr"/>
+      <c r="F446" s="7" t="inlineStr"/>
+      <c r="G446" s="7" t="inlineStr"/>
+      <c r="H446" s="7" t="inlineStr"/>
+      <c r="I446" s="7" t="inlineStr"/>
     </row>
     <row r="447" ht="8" customHeight="1"/>
     <row r="448" ht="18" customHeight="1">
       <c r="A448" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B448" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C448" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D448" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E448" s="3" t="inlineStr">
         <is>
@@ -14587,188 +13803,154 @@
       </c>
       <c r="F448" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G448" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H448" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I448" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="449" ht="15" customHeight="1">
       <c r="A449" s="4" t="inlineStr">
         <is>
-          <t>202505090001/2025</t>
+          <t>004.2025.PE.SRP.ADM/2026</t>
         </is>
       </c>
       <c r="B449" s="4" t="inlineStr">
         <is>
-          <t>F DARLEY COELHO-ME</t>
+          <t>A L P GUERREIRO LTDA</t>
         </is>
       </c>
       <c r="C449" s="4" t="inlineStr">
         <is>
-          <t>14469129****-58</t>
+          <t>24.804.712/****-**</t>
         </is>
       </c>
       <c r="D449" s="4" t="inlineStr">
         <is>
-          <t>AQUISIÇÃO DE UTENSÍLIOS DE COZINHA, ELETRODOMÉSTICOS, ELETROELETRÔNICOS, MÓVEIS E OUTROS, PARA SEREM DISTRIBUÍDOS, NA FORMA DE PREMIAÇÃO, NA OCASIÃO DA COMEMORAÇÃO AO DIA DAS MÃES, NO MUNICÍPIO DE CATUNDA.</t>
+          <t>Aquisição de pneus, câmaras de ar e protetores de câmara de ar para diversas secretarias da Prefeitura Municipal de Catunda-CE.</t>
         </is>
       </c>
       <c r="E449" s="4" t="inlineStr">
         <is>
-          <t>R$ 31.620,00</t>
+          <t>R$ 9.930,62</t>
         </is>
       </c>
       <c r="F449" s="4" t="inlineStr">
         <is>
-          <t>09/05/2025</t>
+          <t>11/03/2025</t>
         </is>
       </c>
       <c r="G449" s="4" t="inlineStr">
         <is>
-          <t>08/06/2025</t>
+          <t>12/03/2027</t>
         </is>
       </c>
       <c r="H449" s="4" t="inlineStr">
         <is>
-          <t>Encerrado</t>
+          <t>Vigente</t>
         </is>
       </c>
       <c r="I449" s="4" t="inlineStr">
         <is>
-          <t>09/05/2025</t>
-[...96 lines deleted...]
-      </c>
+          <t>11/03/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="450" ht="14" customHeight="1">
+      <c r="A450" s="5" t="inlineStr">
+        <is>
+          <t>Aditivos (1):</t>
+        </is>
+      </c>
+    </row>
+    <row r="451" ht="16" customHeight="1">
+      <c r="A451" s="6" t="inlineStr">
+        <is>
+          <t>Nº</t>
+        </is>
+      </c>
+      <c r="B451" s="6" t="inlineStr">
+        <is>
+          <t>Data</t>
+        </is>
+      </c>
+      <c r="C451" s="6" t="inlineStr">
+        <is>
+          <t>Valor Alteração</t>
+        </is>
+      </c>
+      <c r="D451" s="6" t="inlineStr">
+        <is>
+          <t>Descrição</t>
+        </is>
+      </c>
+      <c r="E451" s="6" t="inlineStr"/>
+      <c r="F451" s="6" t="inlineStr"/>
+      <c r="G451" s="6" t="inlineStr"/>
+      <c r="H451" s="6" t="inlineStr"/>
+      <c r="I451" s="6" t="inlineStr"/>
+    </row>
+    <row r="452" ht="14" customHeight="1">
+      <c r="A452" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B452" s="7" t="inlineStr">
+        <is>
+          <t>10/03/2026</t>
+        </is>
+      </c>
+      <c r="C452" s="7" t="inlineStr">
+        <is>
+          <t>R$ 4.965,31</t>
+        </is>
+      </c>
+      <c r="D452" s="7" t="inlineStr">
+        <is>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00001/2026</t>
+        </is>
+      </c>
+      <c r="E452" s="7" t="inlineStr"/>
+      <c r="F452" s="7" t="inlineStr"/>
+      <c r="G452" s="7" t="inlineStr"/>
+      <c r="H452" s="7" t="inlineStr"/>
+      <c r="I452" s="7" t="inlineStr"/>
     </row>
     <row r="453" ht="8" customHeight="1"/>
     <row r="454" ht="18" customHeight="1">
       <c r="A454" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B454" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C454" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D454" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E454" s="3" t="inlineStr">
         <is>
@@ -14777,91 +13959,91 @@
       </c>
       <c r="F454" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G454" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H454" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I454" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="455" ht="15" customHeight="1">
       <c r="A455" s="4" t="inlineStr">
         <is>
-          <t>202505060004/2025</t>
+          <t>002.2025.PE.SRP.SUAS/2026</t>
         </is>
       </c>
       <c r="B455" s="4" t="inlineStr">
         <is>
-          <t>2K EMPREENDIMENTOS LTDA</t>
+          <t>G C H REIS</t>
         </is>
       </c>
       <c r="C455" s="4" t="inlineStr">
         <is>
-          <t>31260742****-80</t>
+          <t>28.520.441/****-**</t>
         </is>
       </c>
       <c r="D455" s="4" t="inlineStr">
         <is>
-          <t>Contratação de empresa especializada na prestação de serviços em assessoria de comunicação e marketing, relações públicas, assessoria de imprensa e comunicação social junto a Secretaria de Saúde</t>
+          <t>Aquisição de material de limpeza, copa e cozinha para diversas Secretarias da Prefeitura Municipal de Catunda-CE.</t>
         </is>
       </c>
       <c r="E455" s="4" t="inlineStr">
         <is>
-          <t>R$ 38.400,00</t>
+          <t>R$ 5.564,67</t>
         </is>
       </c>
       <c r="F455" s="4" t="inlineStr">
         <is>
-          <t>06/05/2025</t>
+          <t>03/03/2025</t>
         </is>
       </c>
       <c r="G455" s="4" t="inlineStr">
         <is>
-          <t>06/05/2026</t>
+          <t>03/03/2026</t>
         </is>
       </c>
       <c r="H455" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
       <c r="I455" s="4" t="inlineStr">
         <is>
-          <t>06/05/2025</t>
+          <t>03/03/2025</t>
         </is>
       </c>
     </row>
     <row r="456" ht="8" customHeight="1"/>
     <row r="457" ht="18" customHeight="1">
       <c r="A457" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B457" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C457" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D457" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -14872,93 +14054,89 @@
       </c>
       <c r="F457" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G457" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H457" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I457" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="458" ht="15" customHeight="1">
       <c r="A458" s="4" t="inlineStr">
         <is>
-          <t>202505060004/2025</t>
+          <t>002.2025.PE.SRP.PAB.2/2026</t>
         </is>
       </c>
       <c r="B458" s="4" t="inlineStr">
         <is>
-          <t>2K EMPREENDIMENTOS LTDA</t>
+          <t>G C H REIS</t>
         </is>
       </c>
       <c r="C458" s="4" t="inlineStr">
         <is>
-          <t>31260742****-80</t>
+          <t>28.520.441/****-**</t>
         </is>
       </c>
       <c r="D458" s="4" t="inlineStr">
         <is>
-          <t>Contratação de empresa especializada na prestação de serviços em assessoria de comunicação e marketing, relações públicas, assessoria de imprensa e comunicação social junto a Secretaria de Saúde</t>
+          <t>Aquisição de material de limpeza, copa e cozinha para diversas Secretarias da Prefeitura Municipal de Catunda-CE.</t>
         </is>
       </c>
       <c r="E458" s="4" t="inlineStr">
         <is>
-          <t>R$ 38.400,00</t>
+          <t>R$ 59.045,80</t>
         </is>
       </c>
       <c r="F458" s="4" t="inlineStr">
         <is>
-          <t>06/05/2025</t>
+          <t>09/02/2026</t>
         </is>
       </c>
       <c r="G458" s="4" t="inlineStr">
         <is>
-          <t>06/05/2026</t>
+          <t>09/02/2027</t>
         </is>
       </c>
       <c r="H458" s="4" t="inlineStr">
         <is>
-          <t>Encerrado</t>
-[...6 lines deleted...]
-      </c>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I458" s="4" t="inlineStr"/>
     </row>
     <row r="459" ht="8" customHeight="1"/>
     <row r="460" ht="18" customHeight="1">
       <c r="A460" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B460" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C460" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D460" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E460" s="3" t="inlineStr">
         <is>
@@ -14967,91 +14145,91 @@
       </c>
       <c r="F460" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G460" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H460" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I460" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="461" ht="15" customHeight="1">
       <c r="A461" s="4" t="inlineStr">
         <is>
-          <t>202505060003/2025</t>
+          <t>002.2025.PE.SRP.Infraestrutura/2026</t>
         </is>
       </c>
       <c r="B461" s="4" t="inlineStr">
         <is>
-          <t>2K EMPREENDIMENTOS LTDA</t>
+          <t>G C H REIS</t>
         </is>
       </c>
       <c r="C461" s="4" t="inlineStr">
         <is>
-          <t>31260742****-80</t>
+          <t>28.520.441/****-**</t>
         </is>
       </c>
       <c r="D461" s="4" t="inlineStr">
         <is>
-          <t>Contratação de empresa especializada na prestação de serviços em assessoria de comunicação e marketing, relações públicas, assessoria de imprensa e comunicação social junto ao Gabinete do Prefeito.</t>
+          <t>Aquisição de material de limpeza, copa e cozinha para diversas Secretarias da Prefeitura Municipal de Catunda-CE.</t>
         </is>
       </c>
       <c r="E461" s="4" t="inlineStr">
         <is>
-          <t>R$ 36.000,00</t>
+          <t>R$ 5.032,01</t>
         </is>
       </c>
       <c r="F461" s="4" t="inlineStr">
         <is>
-          <t>06/05/2025</t>
+          <t>03/03/2025</t>
         </is>
       </c>
       <c r="G461" s="4" t="inlineStr">
         <is>
-          <t>06/05/2026</t>
+          <t>03/03/2026</t>
         </is>
       </c>
       <c r="H461" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
       <c r="I461" s="4" t="inlineStr">
         <is>
-          <t>06/05/2025</t>
+          <t>03/03/2025</t>
         </is>
       </c>
     </row>
     <row r="462" ht="8" customHeight="1"/>
     <row r="463" ht="18" customHeight="1">
       <c r="A463" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B463" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C463" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D463" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -15062,93 +14240,89 @@
       </c>
       <c r="F463" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G463" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H463" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I463" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="464" ht="15" customHeight="1">
       <c r="A464" s="4" t="inlineStr">
         <is>
-          <t>202505060003/2025</t>
+          <t>002.2025.PE.SRP.Infraestrutu.2/2026</t>
         </is>
       </c>
       <c r="B464" s="4" t="inlineStr">
         <is>
-          <t>2K EMPREENDIMENTOS LTDA</t>
+          <t>G C H REIS</t>
         </is>
       </c>
       <c r="C464" s="4" t="inlineStr">
         <is>
-          <t>31260742****-80</t>
+          <t>28.520.441/****-**</t>
         </is>
       </c>
       <c r="D464" s="4" t="inlineStr">
         <is>
-          <t>Contratação de empresa especializada na prestação de serviços em assessoria de comunicação e marketing, relações públicas, assessoria de imprensa e comunicação social junto ao Gabinete do Prefeito.</t>
+          <t>Aquisição de material de limpeza, copa e cozinha para diversas Secretarias da Prefeitura Municipal de Catunda-CE.</t>
         </is>
       </c>
       <c r="E464" s="4" t="inlineStr">
         <is>
-          <t>R$ 36.000,00</t>
+          <t>R$ 5.279,05</t>
         </is>
       </c>
       <c r="F464" s="4" t="inlineStr">
         <is>
-          <t>06/05/2025</t>
+          <t>09/02/2026</t>
         </is>
       </c>
       <c r="G464" s="4" t="inlineStr">
         <is>
-          <t>06/05/2026</t>
+          <t>09/02/2027</t>
         </is>
       </c>
       <c r="H464" s="4" t="inlineStr">
         <is>
-          <t>Encerrado</t>
-[...6 lines deleted...]
-      </c>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I464" s="4" t="inlineStr"/>
     </row>
     <row r="465" ht="8" customHeight="1"/>
     <row r="466" ht="18" customHeight="1">
       <c r="A466" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B466" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C466" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D466" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E466" s="3" t="inlineStr">
         <is>
@@ -15157,93 +14331,89 @@
       </c>
       <c r="F466" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G466" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H466" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I466" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="467" ht="15" customHeight="1">
       <c r="A467" s="4" t="inlineStr">
         <is>
-          <t>202505060002/2025</t>
+          <t>002.2025.PE.SRP.Hospital.2/2026</t>
         </is>
       </c>
       <c r="B467" s="4" t="inlineStr">
         <is>
-          <t>2K EMPREENDIMENTOS LTDA</t>
+          <t>G C H REIS</t>
         </is>
       </c>
       <c r="C467" s="4" t="inlineStr">
         <is>
-          <t>31260742****-80</t>
+          <t>28.520.441/****-**</t>
         </is>
       </c>
       <c r="D467" s="4" t="inlineStr">
         <is>
-          <t>Contratação de empresa especializada na prestação de serviços em assessoria de comunicação e marketing, relações públicas, assessoria de imprensa e comunicação social junto a Secretaria de Educação</t>
+          <t>Aquisição de material de limpeza, copa e cozinha para diversas Secretarias da Prefeitura Municipal de Catunda-CE.</t>
         </is>
       </c>
       <c r="E467" s="4" t="inlineStr">
         <is>
-          <t>R$ 38.400,00</t>
+          <t>R$ 45.674,15</t>
         </is>
       </c>
       <c r="F467" s="4" t="inlineStr">
         <is>
-          <t>06/05/2025</t>
+          <t>09/02/2026</t>
         </is>
       </c>
       <c r="G467" s="4" t="inlineStr">
         <is>
-          <t>06/05/2026</t>
+          <t>09/02/2027</t>
         </is>
       </c>
       <c r="H467" s="4" t="inlineStr">
         <is>
-          <t>Encerrado</t>
-[...6 lines deleted...]
-      </c>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I467" s="4" t="inlineStr"/>
     </row>
     <row r="468" ht="8" customHeight="1"/>
     <row r="469" ht="18" customHeight="1">
       <c r="A469" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B469" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C469" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D469" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E469" s="3" t="inlineStr">
         <is>
@@ -15252,91 +14422,91 @@
       </c>
       <c r="F469" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G469" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H469" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I469" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="470" ht="15" customHeight="1">
       <c r="A470" s="4" t="inlineStr">
         <is>
-          <t>202505060002/2025</t>
+          <t>002.2025.PE.SRP.Hospital/2026</t>
         </is>
       </c>
       <c r="B470" s="4" t="inlineStr">
         <is>
-          <t>2K EMPREENDIMENTOS LTDA</t>
+          <t>G C H REIS</t>
         </is>
       </c>
       <c r="C470" s="4" t="inlineStr">
         <is>
-          <t>31260742****-80</t>
+          <t>28.520.441/****-**</t>
         </is>
       </c>
       <c r="D470" s="4" t="inlineStr">
         <is>
-          <t>Contratação de empresa especializada na prestação de serviços em assessoria de comunicação e marketing, relações públicas, assessoria de imprensa e comunicação social junto a Secretaria de Educação</t>
+          <t>Aquisição de material de limpeza, copa e cozinha para diversas Secretarias da Prefeitura Municipal de Catunda-CE.</t>
         </is>
       </c>
       <c r="E470" s="4" t="inlineStr">
         <is>
-          <t>R$ 38.400,00</t>
+          <t>R$ 45.640,88</t>
         </is>
       </c>
       <c r="F470" s="4" t="inlineStr">
         <is>
-          <t>06/05/2025</t>
+          <t>03/03/2025</t>
         </is>
       </c>
       <c r="G470" s="4" t="inlineStr">
         <is>
-          <t>06/05/2026</t>
+          <t>03/03/2026</t>
         </is>
       </c>
       <c r="H470" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
       <c r="I470" s="4" t="inlineStr">
         <is>
-          <t>06/05/2025</t>
+          <t>03/03/2025</t>
         </is>
       </c>
     </row>
     <row r="471" ht="8" customHeight="1"/>
     <row r="472" ht="18" customHeight="1">
       <c r="A472" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B472" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C472" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D472" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -15347,93 +14517,89 @@
       </c>
       <c r="F472" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G472" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H472" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I472" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="473" ht="15" customHeight="1">
       <c r="A473" s="4" t="inlineStr">
         <is>
-          <t>202505060001.01/2025</t>
+          <t>002.2025.PE.SRP.Gabinete.2/2026</t>
         </is>
       </c>
       <c r="B473" s="4" t="inlineStr">
         <is>
-          <t>R E SOUSA CONSTRUCOES E SERVICOS LTDA</t>
+          <t>G C H REIS</t>
         </is>
       </c>
       <c r="C473" s="4" t="inlineStr">
         <is>
-          <t>40560312****-74</t>
+          <t>28.520.441/****-**</t>
         </is>
       </c>
       <c r="D473" s="4" t="inlineStr">
         <is>
-          <t>Contratação de empresa para realização de futuros e eventuais serviços de pavimentação asfáltica e sinalização viária em diversas ruas do município de Catunda-CE.</t>
+          <t>Aquisição de material de limpeza, copa e cozinha para diversas Secretarias da Prefeitura Municipal de Catunda-CE.</t>
         </is>
       </c>
       <c r="E473" s="4" t="inlineStr">
         <is>
-          <t>R$ 8.000.830,79</t>
+          <t>R$ 2.270,62</t>
         </is>
       </c>
       <c r="F473" s="4" t="inlineStr">
         <is>
-          <t>07/05/2025</t>
+          <t>09/02/2026</t>
         </is>
       </c>
       <c r="G473" s="4" t="inlineStr">
         <is>
-          <t>07/01/2026</t>
+          <t>09/02/2027</t>
         </is>
       </c>
       <c r="H473" s="4" t="inlineStr">
         <is>
-          <t>Encerrado</t>
-[...6 lines deleted...]
-      </c>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I473" s="4" t="inlineStr"/>
     </row>
     <row r="474" ht="8" customHeight="1"/>
     <row r="475" ht="18" customHeight="1">
       <c r="A475" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B475" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C475" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D475" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E475" s="3" t="inlineStr">
         <is>
@@ -15442,91 +14608,91 @@
       </c>
       <c r="F475" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G475" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H475" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I475" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="476" ht="15" customHeight="1">
       <c r="A476" s="4" t="inlineStr">
         <is>
-          <t>202505060001.01/2025</t>
+          <t>002.2025.PE.SRP.Gabinete/2026</t>
         </is>
       </c>
       <c r="B476" s="4" t="inlineStr">
         <is>
-          <t>R E SOUSA CONSTRUCOES E SERVICOS LTDA</t>
+          <t>G C H REIS</t>
         </is>
       </c>
       <c r="C476" s="4" t="inlineStr">
         <is>
-          <t>40560312****-74</t>
+          <t>28.520.441/****-**</t>
         </is>
       </c>
       <c r="D476" s="4" t="inlineStr">
         <is>
-          <t>Contratação de empresa para realização de futuros e eventuais serviços de pavimentação asfáltica e sinalização viária em diversas ruas do município de Catunda-CE.</t>
+          <t>Aquisição de material de limpeza, copa e cozinha para diversas Secretarias da Prefeitura Municipal de Catunda-CE.</t>
         </is>
       </c>
       <c r="E476" s="4" t="inlineStr">
         <is>
-          <t>R$ 8.000.830,79</t>
+          <t>R$ 2.114,07</t>
         </is>
       </c>
       <c r="F476" s="4" t="inlineStr">
         <is>
-          <t>07/05/2025</t>
+          <t>03/03/2025</t>
         </is>
       </c>
       <c r="G476" s="4" t="inlineStr">
         <is>
-          <t>07/01/2026</t>
+          <t>03/03/2026</t>
         </is>
       </c>
       <c r="H476" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
       <c r="I476" s="4" t="inlineStr">
         <is>
-          <t>07/05/2025</t>
+          <t>03/03/2025</t>
         </is>
       </c>
     </row>
     <row r="477" ht="8" customHeight="1"/>
     <row r="478" ht="18" customHeight="1">
       <c r="A478" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B478" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C478" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D478" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -15537,93 +14703,89 @@
       </c>
       <c r="F478" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G478" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H478" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I478" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="479" ht="15" customHeight="1">
       <c r="A479" s="4" t="inlineStr">
         <is>
-          <t>202505060001/2025</t>
+          <t>002.2025.PE.SRP.FUNDEB.2/2026</t>
         </is>
       </c>
       <c r="B479" s="4" t="inlineStr">
         <is>
-          <t>2K EMPREENDIMENTOS LTDA</t>
+          <t>G C H REIS</t>
         </is>
       </c>
       <c r="C479" s="4" t="inlineStr">
         <is>
-          <t>31260742****-80</t>
+          <t>28.520.441/****-**</t>
         </is>
       </c>
       <c r="D479" s="4" t="inlineStr">
         <is>
-          <t>Contratação de empresa especializada na prestação de serviços em assessoria de comunicação e marketing, relações públicas, assessoria de imprensa e comunicação social junto a Secretaria de Cultura</t>
+          <t>Aquisição de material de limpeza, copa e cozinha para diversas Secretarias da Prefeitura Municipal de Catunda-CE.</t>
         </is>
       </c>
       <c r="E479" s="4" t="inlineStr">
         <is>
-          <t>R$ 36.000,00</t>
+          <t>R$ 142.890,30</t>
         </is>
       </c>
       <c r="F479" s="4" t="inlineStr">
         <is>
-          <t>06/05/2025</t>
+          <t>09/02/2026</t>
         </is>
       </c>
       <c r="G479" s="4" t="inlineStr">
         <is>
-          <t>06/05/2026</t>
+          <t>09/02/2027</t>
         </is>
       </c>
       <c r="H479" s="4" t="inlineStr">
         <is>
-          <t>Encerrado</t>
-[...6 lines deleted...]
-      </c>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I479" s="4" t="inlineStr"/>
     </row>
     <row r="480" ht="8" customHeight="1"/>
     <row r="481" ht="18" customHeight="1">
       <c r="A481" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B481" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C481" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D481" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E481" s="3" t="inlineStr">
         <is>
@@ -15632,91 +14794,91 @@
       </c>
       <c r="F481" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G481" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H481" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I481" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="482" ht="15" customHeight="1">
       <c r="A482" s="4" t="inlineStr">
         <is>
-          <t>202505060001/2025</t>
+          <t>002.2025.PE.SRP.FUNDEB/2026</t>
         </is>
       </c>
       <c r="B482" s="4" t="inlineStr">
         <is>
-          <t>2K EMPREENDIMENTOS LTDA</t>
+          <t>G C H REIS</t>
         </is>
       </c>
       <c r="C482" s="4" t="inlineStr">
         <is>
-          <t>31260742****-80</t>
+          <t>28.520.441/****-**</t>
         </is>
       </c>
       <c r="D482" s="4" t="inlineStr">
         <is>
-          <t>Contratação de empresa especializada na prestação de serviços em assessoria de comunicação e marketing, relações públicas, assessoria de imprensa e comunicação social junto a Secretaria de Cultura</t>
+          <t>Aquisição de material de limpeza, copa e cozinha para diversas Secretarias da Prefeitura Municipal de Catunda-CE.</t>
         </is>
       </c>
       <c r="E482" s="4" t="inlineStr">
         <is>
-          <t>R$ 36.000,00</t>
+          <t>R$ 142.769,52</t>
         </is>
       </c>
       <c r="F482" s="4" t="inlineStr">
         <is>
-          <t>06/05/2025</t>
+          <t>03/03/2025</t>
         </is>
       </c>
       <c r="G482" s="4" t="inlineStr">
         <is>
-          <t>06/05/2026</t>
+          <t>03/03/2026</t>
         </is>
       </c>
       <c r="H482" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
       <c r="I482" s="4" t="inlineStr">
         <is>
-          <t>06/05/2025</t>
+          <t>03/03/2025</t>
         </is>
       </c>
     </row>
     <row r="483" ht="8" customHeight="1"/>
     <row r="484" ht="18" customHeight="1">
       <c r="A484" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B484" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C484" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D484" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -15727,93 +14889,89 @@
       </c>
       <c r="F484" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G484" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H484" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I484" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="485" ht="15" customHeight="1">
       <c r="A485" s="4" t="inlineStr">
         <is>
-          <t>202504140001/EDUC/2025</t>
+          <t>002.2025.PE.SRP.FMS.2/2026</t>
         </is>
       </c>
       <c r="B485" s="4" t="inlineStr">
         <is>
-          <t>VITORIA DISTRIBUIDORA DE LIVROS LTDA</t>
+          <t>G C H REIS</t>
         </is>
       </c>
       <c r="C485" s="4" t="inlineStr">
         <is>
-          <t>56159039****-00</t>
+          <t>28.520.441/****-**</t>
         </is>
       </c>
       <c r="D485" s="4" t="inlineStr">
         <is>
-          <t>Aquisição de livros didáticos destinados à Educação de Jovens e Adultos - EJA - da rede de ensino do município de Catunda-CE, com formação dos professores, gestores e técnicos.</t>
+          <t>Aquisição de material de limpeza, copa e cozinha para diversas Secretarias da Prefeitura Municipal de Catunda-CE.</t>
         </is>
       </c>
       <c r="E485" s="4" t="inlineStr">
         <is>
-          <t>R$ 387.890,00</t>
+          <t>R$ 14.293,23</t>
         </is>
       </c>
       <c r="F485" s="4" t="inlineStr">
         <is>
-          <t>15/04/2025</t>
+          <t>09/02/2026</t>
         </is>
       </c>
       <c r="G485" s="4" t="inlineStr">
         <is>
-          <t>15/04/2026</t>
+          <t>09/02/2027</t>
         </is>
       </c>
       <c r="H485" s="4" t="inlineStr">
         <is>
-          <t>Encerrado</t>
-[...6 lines deleted...]
-      </c>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I485" s="4" t="inlineStr"/>
     </row>
     <row r="486" ht="8" customHeight="1"/>
     <row r="487" ht="18" customHeight="1">
       <c r="A487" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B487" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C487" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D487" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E487" s="3" t="inlineStr">
         <is>
@@ -15822,91 +14980,91 @@
       </c>
       <c r="F487" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G487" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H487" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I487" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="488" ht="15" customHeight="1">
       <c r="A488" s="4" t="inlineStr">
         <is>
-          <t>202504090001/2025</t>
+          <t>002.2025.PE.SRP.FMS/2026</t>
         </is>
       </c>
       <c r="B488" s="4" t="inlineStr">
         <is>
-          <t>46.208.645 SABRINA FROTA CAVALCANTE PORTO</t>
+          <t>G C H REIS</t>
         </is>
       </c>
       <c r="C488" s="4" t="inlineStr">
         <is>
-          <t>46208645****-15</t>
+          <t>28.520.441/****-**</t>
         </is>
       </c>
       <c r="D488" s="4" t="inlineStr">
         <is>
-          <t>Contratação de Serviços de Assessoria, Consultoria, Análise de Dados e Alimentação do Sistema de Informação em Planejamento do SUS – DIGISUS Gestor, com a elaboração e acompanhamento da execução dos Instrumentos de Planejamento, conforme legislação vigente</t>
+          <t>Aquisição de material de limpeza, copa e cozinha para diversas Secretarias da Prefeitura Municipal de Catunda-CE.</t>
         </is>
       </c>
       <c r="E488" s="4" t="inlineStr">
         <is>
-          <t>R$ 16.800,00</t>
+          <t>R$ 14.293,23</t>
         </is>
       </c>
       <c r="F488" s="4" t="inlineStr">
         <is>
-          <t>09/04/2025</t>
+          <t>03/03/2025</t>
         </is>
       </c>
       <c r="G488" s="4" t="inlineStr">
         <is>
-          <t>09/04/2026</t>
+          <t>03/03/2026</t>
         </is>
       </c>
       <c r="H488" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
       <c r="I488" s="4" t="inlineStr">
         <is>
-          <t>09/04/2025</t>
+          <t>03/03/2025</t>
         </is>
       </c>
     </row>
     <row r="489" ht="8" customHeight="1"/>
     <row r="490" ht="18" customHeight="1">
       <c r="A490" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B490" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C490" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D490" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -15917,93 +15075,89 @@
       </c>
       <c r="F490" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G490" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H490" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I490" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="491" ht="15" customHeight="1">
       <c r="A491" s="4" t="inlineStr">
         <is>
-          <t>202504090001/2025</t>
+          <t>002.2025.PE.SRP.FME.2/2026</t>
         </is>
       </c>
       <c r="B491" s="4" t="inlineStr">
         <is>
-          <t>SABRINA FROTA CAVALCANTE PORTO</t>
+          <t>G C H REIS</t>
         </is>
       </c>
       <c r="C491" s="4" t="inlineStr">
         <is>
-          <t>46208645****-15</t>
+          <t>28.520.441/****-**</t>
         </is>
       </c>
       <c r="D491" s="4" t="inlineStr">
         <is>
-          <t>Contratação de Serviços de Assessoria, Consultoria, Análise de Dados e Alimentação do Sistema de Informação em Planejamento do SUS – DIGISUS Gestor, com a elaboração e acompanhamento da execução dos Instrumentos de Planejamento, conforme legislação vigente</t>
+          <t>Aquisição de material de limpeza, copa e cozinha para diversas Secretarias da Prefeitura Municipal de Catunda-CE.</t>
         </is>
       </c>
       <c r="E491" s="4" t="inlineStr">
         <is>
-          <t>R$ 16.800,00</t>
+          <t>R$ 12.559,42</t>
         </is>
       </c>
       <c r="F491" s="4" t="inlineStr">
         <is>
-          <t>09/04/2025</t>
+          <t>09/02/2026</t>
         </is>
       </c>
       <c r="G491" s="4" t="inlineStr">
         <is>
-          <t>09/04/2026</t>
+          <t>09/02/2027</t>
         </is>
       </c>
       <c r="H491" s="4" t="inlineStr">
         <is>
-          <t>Encerrado</t>
-[...6 lines deleted...]
-      </c>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I491" s="4" t="inlineStr"/>
     </row>
     <row r="492" ht="8" customHeight="1"/>
     <row r="493" ht="18" customHeight="1">
       <c r="A493" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B493" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C493" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D493" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E493" s="3" t="inlineStr">
         <is>
@@ -16012,91 +15166,91 @@
       </c>
       <c r="F493" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G493" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H493" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I493" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="494" ht="15" customHeight="1">
       <c r="A494" s="4" t="inlineStr">
         <is>
-          <t>202504080001/2025</t>
+          <t>002.2025.PE.SRP.FME/2026</t>
         </is>
       </c>
       <c r="B494" s="4" t="inlineStr">
         <is>
-          <t>INSTITUTO CRIAR LTDA</t>
+          <t>G C H REIS</t>
         </is>
       </c>
       <c r="C494" s="4" t="inlineStr">
         <is>
-          <t>29558596****-21</t>
+          <t>28.520.441/****-**</t>
         </is>
       </c>
       <c r="D494" s="4" t="inlineStr">
         <is>
-          <t>Contratação de empresa para prestação de serviço de assessoria pedagógica envolvendo execução de palestras, oficinas e treinamentos, acompanhamento e monitoramento de avaliações externas da Secretaria Municipal de Educação e Desporto de Catunda- CE.</t>
+          <t>Aquisição de material de limpeza, copa e cozinha para diversas Secretarias da Prefeitura Municipal de Catunda-CE.</t>
         </is>
       </c>
       <c r="E494" s="4" t="inlineStr">
         <is>
-          <t>R$ 57.600,00</t>
+          <t>R$ 12.318,86</t>
         </is>
       </c>
       <c r="F494" s="4" t="inlineStr">
         <is>
-          <t>08/04/2025</t>
+          <t>03/03/2025</t>
         </is>
       </c>
       <c r="G494" s="4" t="inlineStr">
         <is>
-          <t>08/04/2026</t>
+          <t>03/03/2026</t>
         </is>
       </c>
       <c r="H494" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
       <c r="I494" s="4" t="inlineStr">
         <is>
-          <t>08/04/2025</t>
+          <t>03/03/2025</t>
         </is>
       </c>
     </row>
     <row r="495" ht="8" customHeight="1"/>
     <row r="496" ht="18" customHeight="1">
       <c r="A496" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B496" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C496" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D496" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -16107,93 +15261,89 @@
       </c>
       <c r="F496" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G496" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H496" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I496" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="497" ht="15" customHeight="1">
       <c r="A497" s="4" t="inlineStr">
         <is>
-          <t>202504080001/2025</t>
+          <t>002.2025.PE.SRP.FMAS.2/2026</t>
         </is>
       </c>
       <c r="B497" s="4" t="inlineStr">
         <is>
-          <t>INSTITUTO CRIAR EIRELE</t>
+          <t>G C H REIS</t>
         </is>
       </c>
       <c r="C497" s="4" t="inlineStr">
         <is>
-          <t>29558596****-21</t>
+          <t>28.520.441/****-**</t>
         </is>
       </c>
       <c r="D497" s="4" t="inlineStr">
         <is>
-          <t>Contratação de empresa para prestação de serviço de assessoria pedagógica envolvendo execução de palestras, oficinas e treinamentos, acompanhamento e monitoramento de avaliações externas da Secretaria Municipal de Educação e Desporto de Catunda- CE.</t>
+          <t>Aquisição de material de limpeza, copa e cozinha para diversas Secretarias da Prefeitura Municipal de Catunda-CE.</t>
         </is>
       </c>
       <c r="E497" s="4" t="inlineStr">
         <is>
-          <t>R$ 57.600,00</t>
+          <t>R$ 18.232,41</t>
         </is>
       </c>
       <c r="F497" s="4" t="inlineStr">
         <is>
-          <t>08/04/2025</t>
+          <t>09/02/2026</t>
         </is>
       </c>
       <c r="G497" s="4" t="inlineStr">
         <is>
-          <t>08/04/2026</t>
+          <t>09/02/2027</t>
         </is>
       </c>
       <c r="H497" s="4" t="inlineStr">
         <is>
-          <t>Encerrado</t>
-[...6 lines deleted...]
-      </c>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I497" s="4" t="inlineStr"/>
     </row>
     <row r="498" ht="8" customHeight="1"/>
     <row r="499" ht="18" customHeight="1">
       <c r="A499" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B499" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C499" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D499" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E499" s="3" t="inlineStr">
         <is>
@@ -16202,91 +15352,91 @@
       </c>
       <c r="F499" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G499" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H499" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I499" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="500" ht="15" customHeight="1">
       <c r="A500" s="4" t="inlineStr">
         <is>
-          <t>202504070001/2025</t>
+          <t>002.2025.PE.SRP.FMAS/2026</t>
         </is>
       </c>
       <c r="B500" s="4" t="inlineStr">
         <is>
-          <t>MESQUITA &amp; NEGREIROS ADVOGADOS ASSOCIADOS</t>
+          <t>G C H REIS</t>
         </is>
       </c>
       <c r="C500" s="4" t="inlineStr">
         <is>
-          <t>26133003****-97</t>
+          <t>28.520.441/****-**</t>
         </is>
       </c>
       <c r="D500" s="4" t="inlineStr">
         <is>
-          <t>Contratação de empresa especializada na prestação de serviços técnicos profissionais em consultoria e assessoria para diretrizes de introdução, implementação e adequação à Lei Geral de Proteção de Dados Pessoais (LGPD), Lei nº 13.709/2018 junto à Secretaria de Educação e Desporto do município de Catunda-CE.</t>
+          <t>Aquisição de material de limpeza, copa e cozinha para diversas Secretarias da Prefeitura Municipal de Catunda-CE.</t>
         </is>
       </c>
       <c r="E500" s="4" t="inlineStr">
         <is>
-          <t>R$ 36.000,00</t>
+          <t>R$ 17.216,78</t>
         </is>
       </c>
       <c r="F500" s="4" t="inlineStr">
         <is>
-          <t>07/04/2025</t>
+          <t>03/03/2025</t>
         </is>
       </c>
       <c r="G500" s="4" t="inlineStr">
         <is>
-          <t>07/04/2026</t>
+          <t>03/03/2026</t>
         </is>
       </c>
       <c r="H500" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
       <c r="I500" s="4" t="inlineStr">
         <is>
-          <t>07/04/2025</t>
+          <t>03/03/2025</t>
         </is>
       </c>
     </row>
     <row r="501" ht="8" customHeight="1"/>
     <row r="502" ht="18" customHeight="1">
       <c r="A502" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B502" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C502" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D502" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -16297,93 +15447,89 @@
       </c>
       <c r="F502" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G502" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H502" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I502" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="503" ht="15" customHeight="1">
       <c r="A503" s="4" t="inlineStr">
         <is>
-          <t>202504070001/2025</t>
+          <t>002.2025.PE.SRP.Cultura.2/2026</t>
         </is>
       </c>
       <c r="B503" s="4" t="inlineStr">
         <is>
-          <t>MESQUITA &amp; NEGREIROS ADVOGADOS ASSOCIADOS</t>
+          <t>G C H REIS</t>
         </is>
       </c>
       <c r="C503" s="4" t="inlineStr">
         <is>
-          <t>26133003****-97</t>
+          <t>28.520.441/****-**</t>
         </is>
       </c>
       <c r="D503" s="4" t="inlineStr">
         <is>
-          <t>Contratação de empresa especializada na prestação de serviços técnicos profissionais em consultoria e assessoria para diretrizes de introdução, implementação e adequação à Lei Geral de Proteção de Dados Pessoais (LGPD), Lei nº 13.709/2018 junto à Secretaria de Educação e Desporto do município de Catunda-CE.</t>
+          <t>Aquisição de material de limpeza, copa e cozinha para diversas Secretarias da Prefeitura Municipal de Catunda-CE.</t>
         </is>
       </c>
       <c r="E503" s="4" t="inlineStr">
         <is>
-          <t>R$ 36.000,00</t>
+          <t>R$ 4.988,32</t>
         </is>
       </c>
       <c r="F503" s="4" t="inlineStr">
         <is>
-          <t>07/04/2025</t>
+          <t>09/02/2026</t>
         </is>
       </c>
       <c r="G503" s="4" t="inlineStr">
         <is>
-          <t>07/04/2026</t>
+          <t>09/02/2027</t>
         </is>
       </c>
       <c r="H503" s="4" t="inlineStr">
         <is>
-          <t>Encerrado</t>
-[...6 lines deleted...]
-      </c>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I503" s="4" t="inlineStr"/>
     </row>
     <row r="504" ht="8" customHeight="1"/>
     <row r="505" ht="18" customHeight="1">
       <c r="A505" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B505" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C505" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D505" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E505" s="3" t="inlineStr">
         <is>
@@ -16392,91 +15538,91 @@
       </c>
       <c r="F505" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G505" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H505" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I505" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="506" ht="15" customHeight="1">
       <c r="A506" s="4" t="inlineStr">
         <is>
-          <t>202503280001/2025</t>
+          <t>002.2025.PE.SRP.Cultura/2026</t>
         </is>
       </c>
       <c r="B506" s="4" t="inlineStr">
         <is>
-          <t>MESQUITA &amp; NEGREIROS ADVOGADOS ASSOCIADOS</t>
+          <t>G C H REIS</t>
         </is>
       </c>
       <c r="C506" s="4" t="inlineStr">
         <is>
-          <t>26133003****-97</t>
+          <t>28.520.441/****-**</t>
         </is>
       </c>
       <c r="D506" s="4" t="inlineStr">
         <is>
-          <t>Contratação de empresa especializada na prestação de serviços técnicos profissionais em consultoria e assessoria para diretrizes de introdução, implementação e adequação à Lei Geral de Proteção de Dados Pessoais (LGPD), Lei nº 13.709/2018 junto à Secretaria de Saúde do município de Catunda-CE.</t>
+          <t>Aquisição de material de limpeza, copa e cozinha para diversas Secretarias da Prefeitura Municipal de Catunda-CE.</t>
         </is>
       </c>
       <c r="E506" s="4" t="inlineStr">
         <is>
-          <t>R$ 32.400,00</t>
+          <t>R$ 4.727,05</t>
         </is>
       </c>
       <c r="F506" s="4" t="inlineStr">
         <is>
-          <t>28/03/2025</t>
+          <t>03/03/2025</t>
         </is>
       </c>
       <c r="G506" s="4" t="inlineStr">
         <is>
-          <t>28/03/2026</t>
+          <t>03/03/2026</t>
         </is>
       </c>
       <c r="H506" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
       <c r="I506" s="4" t="inlineStr">
         <is>
-          <t>28/03/2025</t>
+          <t>03/03/2025</t>
         </is>
       </c>
     </row>
     <row r="507" ht="8" customHeight="1"/>
     <row r="508" ht="18" customHeight="1">
       <c r="A508" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B508" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C508" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D508" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -16487,93 +15633,89 @@
       </c>
       <c r="F508" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G508" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H508" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I508" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="509" ht="15" customHeight="1">
       <c r="A509" s="4" t="inlineStr">
         <is>
-          <t>202503280001/2025</t>
+          <t>002.2025.PE.SRP.CRAS.2/2026</t>
         </is>
       </c>
       <c r="B509" s="4" t="inlineStr">
         <is>
-          <t>MESQUITA &amp; NEGREIROS ADVOGADOS ASSOCIADOS</t>
+          <t>G C H REIS</t>
         </is>
       </c>
       <c r="C509" s="4" t="inlineStr">
         <is>
-          <t>26133003****-97</t>
+          <t>28.520.441/****-**</t>
         </is>
       </c>
       <c r="D509" s="4" t="inlineStr">
         <is>
-          <t>Contratação de empresa especializada na prestação de serviços técnicos profissionais em consultoria e assessoria para diretrizes de introdução, implementação e adequação à Lei Geral de Proteção de Dados Pessoais (LGPD), Lei nº 13.709/2018 junto à Secretaria de Saúde do município de Catunda-CE.</t>
+          <t>Aquisição de material de limpeza, copa e cozinha para diversas Secretarias da Prefeitura Municipal de Catunda-CE.</t>
         </is>
       </c>
       <c r="E509" s="4" t="inlineStr">
         <is>
-          <t>R$ 32.400,00</t>
+          <t>R$ 7.476,26</t>
         </is>
       </c>
       <c r="F509" s="4" t="inlineStr">
         <is>
-          <t>28/03/2025</t>
+          <t>09/02/2026</t>
         </is>
       </c>
       <c r="G509" s="4" t="inlineStr">
         <is>
-          <t>28/03/2026</t>
+          <t>09/02/2027</t>
         </is>
       </c>
       <c r="H509" s="4" t="inlineStr">
         <is>
-          <t>Encerrado</t>
-[...6 lines deleted...]
-      </c>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I509" s="4" t="inlineStr"/>
     </row>
     <row r="510" ht="8" customHeight="1"/>
     <row r="511" ht="18" customHeight="1">
       <c r="A511" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B511" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C511" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D511" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E511" s="3" t="inlineStr">
         <is>
@@ -16582,91 +15724,91 @@
       </c>
       <c r="F511" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G511" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H511" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I511" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="512" ht="15" customHeight="1">
       <c r="A512" s="4" t="inlineStr">
         <is>
-          <t>202503270001/2025</t>
+          <t>002.2025.PE.SRP.CRAS/2026</t>
         </is>
       </c>
       <c r="B512" s="4" t="inlineStr">
         <is>
-          <t>CEMENT. CAPACITAÇÃO E MENTORIA EM SISTEMAS DE INFORMAÇÕES NA SAUDE LTDA</t>
+          <t>G C H REIS</t>
         </is>
       </c>
       <c r="C512" s="4" t="inlineStr">
         <is>
-          <t>56943973****-19</t>
+          <t>28.520.441/****-**</t>
         </is>
       </c>
       <c r="D512" s="4" t="inlineStr">
         <is>
-          <t>CONTRATAÇÃO DE SERVIÇOS DE CONSULTORIA E MENTORIA NA ÁREA DE SAUDE, DESTINADOS À SECRETARIA DE SAÚDE DO MUNICÍPIO DE CATUNDA-CE.</t>
+          <t>Aquisição de material de limpeza, copa e cozinha para diversas Secretarias da Prefeitura Municipal de Catunda-CE.</t>
         </is>
       </c>
       <c r="E512" s="4" t="inlineStr">
         <is>
-          <t>R$ 36.000,00</t>
+          <t>R$ 7.494,02</t>
         </is>
       </c>
       <c r="F512" s="4" t="inlineStr">
         <is>
-          <t>27/03/2025</t>
+          <t>03/03/2025</t>
         </is>
       </c>
       <c r="G512" s="4" t="inlineStr">
         <is>
-          <t>27/03/2026</t>
+          <t>03/03/2026</t>
         </is>
       </c>
       <c r="H512" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
       <c r="I512" s="4" t="inlineStr">
         <is>
-          <t>27/03/2025</t>
+          <t>03/03/2025</t>
         </is>
       </c>
     </row>
     <row r="513" ht="8" customHeight="1"/>
     <row r="514" ht="18" customHeight="1">
       <c r="A514" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B514" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C514" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D514" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -16677,93 +15819,89 @@
       </c>
       <c r="F514" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G514" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H514" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I514" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="515" ht="15" customHeight="1">
       <c r="A515" s="4" t="inlineStr">
         <is>
-          <t>202503270001/2025</t>
+          <t>002.2025.PE.SRP.Agricultura.2/2026</t>
         </is>
       </c>
       <c r="B515" s="4" t="inlineStr">
         <is>
-          <t>CEMENT. CAPACITAÇÃO E MENTORIA EM SISTEMAS DE INFORMAÇÕES NA SAUDE LTDA</t>
+          <t>G C H REIS</t>
         </is>
       </c>
       <c r="C515" s="4" t="inlineStr">
         <is>
-          <t>56943973****-19</t>
+          <t>28.520.441/****-**</t>
         </is>
       </c>
       <c r="D515" s="4" t="inlineStr">
         <is>
-          <t>CONTRATAÇÃO DE SERVIÇOS DE CONSULTORIA E MENTORIA NA ÁREA DE SAUDE, DESTINADOS À SECRETARIA DE SAÚDE DO MUNICÍPIO DE CATUNDA-CE.</t>
+          <t>Aquisição de material de limpeza, copa e cozinha para diversas Secretarias da Prefeitura Municipal de Catunda-CE.</t>
         </is>
       </c>
       <c r="E515" s="4" t="inlineStr">
         <is>
-          <t>R$ 36.000,00</t>
+          <t>R$ 4.852,99</t>
         </is>
       </c>
       <c r="F515" s="4" t="inlineStr">
         <is>
-          <t>27/03/2025</t>
+          <t>09/02/2026</t>
         </is>
       </c>
       <c r="G515" s="4" t="inlineStr">
         <is>
-          <t>27/03/2026</t>
+          <t>09/02/2027</t>
         </is>
       </c>
       <c r="H515" s="4" t="inlineStr">
         <is>
-          <t>Encerrado</t>
-[...6 lines deleted...]
-      </c>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I515" s="4" t="inlineStr"/>
     </row>
     <row r="516" ht="8" customHeight="1"/>
     <row r="517" ht="18" customHeight="1">
       <c r="A517" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B517" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C517" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D517" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E517" s="3" t="inlineStr">
         <is>
@@ -16772,91 +15910,91 @@
       </c>
       <c r="F517" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G517" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H517" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I517" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="518" ht="15" customHeight="1">
       <c r="A518" s="4" t="inlineStr">
         <is>
-          <t>202503260002/2025</t>
+          <t>002.2025.PE.SRP.Agricultura/2026</t>
         </is>
       </c>
       <c r="B518" s="4" t="inlineStr">
         <is>
-          <t>MESQUITA &amp; NEGREIROS ADVOGADOS ASSOCIADOS</t>
+          <t>G C H REIS</t>
         </is>
       </c>
       <c r="C518" s="4" t="inlineStr">
         <is>
-          <t>26133003****-97</t>
+          <t>28.520.441/****-**</t>
         </is>
       </c>
       <c r="D518" s="4" t="inlineStr">
         <is>
-          <t>Contratação de empresa especializada na prestação de serviços técnicos profissionais em consultoria e assessoria para diretrizes de introdução, implementação e adequação à Lei Geral de Proteção de Dados Pessoais (LGPD), Lei nº 13.709/2018 junto à Secretaria de Proteção Social, Empreendedorismo e Segurança Alimentar e Nutricional do município de Catunda-CE.</t>
+          <t>Aquisição de material de limpeza, copa e cozinha para diversas Secretarias da Prefeitura Municipal de Catunda-CE.</t>
         </is>
       </c>
       <c r="E518" s="4" t="inlineStr">
         <is>
-          <t>R$ 36.000,00</t>
+          <t>R$ 4.588,74</t>
         </is>
       </c>
       <c r="F518" s="4" t="inlineStr">
         <is>
-          <t>26/03/2025</t>
+          <t>03/03/2025</t>
         </is>
       </c>
       <c r="G518" s="4" t="inlineStr">
         <is>
-          <t>26/03/2026</t>
+          <t>03/03/2026</t>
         </is>
       </c>
       <c r="H518" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
       <c r="I518" s="4" t="inlineStr">
         <is>
-          <t>26/03/2025</t>
+          <t>03/03/2025</t>
         </is>
       </c>
     </row>
     <row r="519" ht="8" customHeight="1"/>
     <row r="520" ht="18" customHeight="1">
       <c r="A520" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B520" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C520" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D520" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -16867,91 +16005,91 @@
       </c>
       <c r="F520" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G520" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H520" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I520" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="521" ht="15" customHeight="1">
       <c r="A521" s="4" t="inlineStr">
         <is>
-          <t>202503260002/2025</t>
+          <t>002.2025.PE.SRP.Administração/2026</t>
         </is>
       </c>
       <c r="B521" s="4" t="inlineStr">
         <is>
-          <t>MESQUITA &amp; NEGREIROS ADVOGADOS ASSOCIADOS</t>
+          <t>G C H REIS</t>
         </is>
       </c>
       <c r="C521" s="4" t="inlineStr">
         <is>
-          <t>26133003****-97</t>
+          <t>28.520.441/****-**</t>
         </is>
       </c>
       <c r="D521" s="4" t="inlineStr">
         <is>
-          <t>Contratação de empresa especializada na prestação de serviços técnicos profissionais em consultoria e assessoria para diretrizes de introdução, implementação e adequação à Lei Geral de Proteção de Dados Pessoais (LGPD), Lei nº 13.709/2018 junto à Secretaria de Proteção Social, Empreendedorismo e Segurança Alimentar e Nutricional do município de Catunda-CE.</t>
+          <t>Aquisição de material de limpeza, copa e cozinha para diversas Secretarias da Prefeitura Municipal de Catunda-CE.</t>
         </is>
       </c>
       <c r="E521" s="4" t="inlineStr">
         <is>
-          <t>R$ 36.000,00</t>
+          <t>R$ 3.723,73</t>
         </is>
       </c>
       <c r="F521" s="4" t="inlineStr">
         <is>
-          <t>26/03/2025</t>
+          <t>03/03/2025</t>
         </is>
       </c>
       <c r="G521" s="4" t="inlineStr">
         <is>
-          <t>26/03/2026</t>
+          <t>03/03/2026</t>
         </is>
       </c>
       <c r="H521" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
       <c r="I521" s="4" t="inlineStr">
         <is>
-          <t>26/03/2025</t>
+          <t>03/03/2025</t>
         </is>
       </c>
     </row>
     <row r="522" ht="8" customHeight="1"/>
     <row r="523" ht="18" customHeight="1">
       <c r="A523" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B523" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C523" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D523" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -16962,93 +16100,89 @@
       </c>
       <c r="F523" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G523" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H523" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I523" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="524" ht="15" customHeight="1">
       <c r="A524" s="4" t="inlineStr">
         <is>
-          <t>202503260001/2025</t>
+          <t>002.2025.PE.SRP.ADM.2/2026</t>
         </is>
       </c>
       <c r="B524" s="4" t="inlineStr">
         <is>
-          <t>MESQUITA &amp; NEGREIROS ADVOGADOS ASSOCIADOS</t>
+          <t>G C H REIS</t>
         </is>
       </c>
       <c r="C524" s="4" t="inlineStr">
         <is>
-          <t>26133003****-97</t>
+          <t>28.520.441/****-**</t>
         </is>
       </c>
       <c r="D524" s="4" t="inlineStr">
         <is>
-          <t>Contratação de empresa especializada na prestação de serviços técnicos profissionais em consultoria e assessoria para diretrizes de introdução, implementação e adequação à Lei Geral de Proteção de Dados Pessoais (LGPD), Lei nº 13.709/2018 junto à Secretaria de Planejamento, Administração e Finanças do município de Catunda-CE.</t>
+          <t>Aquisição de material de limpeza, copa e cozinha para diversas Secretarias da Prefeitura Municipal de Catunda-CE.</t>
         </is>
       </c>
       <c r="E524" s="4" t="inlineStr">
         <is>
-          <t>R$ 39.999,96</t>
+          <t>R$ 3.920,05</t>
         </is>
       </c>
       <c r="F524" s="4" t="inlineStr">
         <is>
-          <t>26/03/2025</t>
+          <t>09/02/2026</t>
         </is>
       </c>
       <c r="G524" s="4" t="inlineStr">
         <is>
-          <t>26/03/2026</t>
+          <t>09/02/2027</t>
         </is>
       </c>
       <c r="H524" s="4" t="inlineStr">
         <is>
-          <t>Encerrado</t>
-[...6 lines deleted...]
-      </c>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I524" s="4" t="inlineStr"/>
     </row>
     <row r="525" ht="8" customHeight="1"/>
     <row r="526" ht="18" customHeight="1">
       <c r="A526" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B526" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C526" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D526" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E526" s="3" t="inlineStr">
         <is>
@@ -17057,91 +16191,91 @@
       </c>
       <c r="F526" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G526" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H526" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I526" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="527" ht="15" customHeight="1">
       <c r="A527" s="4" t="inlineStr">
         <is>
-          <t>202503260001/2025</t>
+          <t>002.2025.PE.SRP.ABS/2026</t>
         </is>
       </c>
       <c r="B527" s="4" t="inlineStr">
         <is>
-          <t>MESQUITA &amp; NEGREIROS ADVOGADOS ASSOCIADOS</t>
+          <t>G C H REIS</t>
         </is>
       </c>
       <c r="C527" s="4" t="inlineStr">
         <is>
-          <t>26133003****-97</t>
+          <t>28.520.441/****-**</t>
         </is>
       </c>
       <c r="D527" s="4" t="inlineStr">
         <is>
-          <t>Contratação de empresa especializada na prestação de serviços técnicos profissionais em consultoria e assessoria para diretrizes de introdução, implementação e adequação à Lei Geral de Proteção de Dados Pessoais (LGPD), Lei nº 13.709/2018 junto à Secretaria de Planejamento, Administração e Finanças do município de Catunda-CE.</t>
+          <t>Aquisição de material de limpeza, copa e cozinha para diversas Secretarias da Prefeitura Municipal de Catunda-CE.</t>
         </is>
       </c>
       <c r="E527" s="4" t="inlineStr">
         <is>
-          <t>R$ 39.999,96</t>
+          <t>R$ 58.286,85</t>
         </is>
       </c>
       <c r="F527" s="4" t="inlineStr">
         <is>
-          <t>26/03/2025</t>
+          <t>03/03/2025</t>
         </is>
       </c>
       <c r="G527" s="4" t="inlineStr">
         <is>
-          <t>26/03/2026</t>
+          <t>03/03/2026</t>
         </is>
       </c>
       <c r="H527" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
       <c r="I527" s="4" t="inlineStr">
         <is>
-          <t>26/03/2025</t>
+          <t>03/03/2025</t>
         </is>
       </c>
     </row>
     <row r="528" ht="8" customHeight="1"/>
     <row r="529" ht="18" customHeight="1">
       <c r="A529" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B529" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C529" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D529" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -17152,92 +16286,83 @@
       </c>
       <c r="F529" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G529" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H529" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I529" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="530" ht="15" customHeight="1">
       <c r="A530" s="4" t="inlineStr">
         <is>
-          <t>202503140002/2025</t>
+          <t>/2026</t>
         </is>
       </c>
       <c r="B530" s="4" t="inlineStr">
         <is>
-          <t>2K EMPREENDIMENTOS LTDA</t>
-[...12 lines deleted...]
-      </c>
+          <t>Não informado</t>
+        </is>
+      </c>
+      <c r="C530" s="4" t="inlineStr"/>
+      <c r="D530" s="4" t="inlineStr"/>
       <c r="E530" s="4" t="inlineStr">
         <is>
-          <t>R$ 51.200,00</t>
+          <t>R$ 0,00</t>
         </is>
       </c>
       <c r="F530" s="4" t="inlineStr">
         <is>
-          <t>14/03/2025</t>
+          <t>01/01/2026</t>
         </is>
       </c>
       <c r="G530" s="4" t="inlineStr">
         <is>
-          <t>14/03/2026</t>
+          <t>31/12/2026</t>
         </is>
       </c>
       <c r="H530" s="4" t="inlineStr">
         <is>
-          <t>Encerrado</t>
+          <t>Vigente</t>
         </is>
       </c>
       <c r="I530" s="4" t="inlineStr">
         <is>
-          <t>14/03/2025</t>
+          <t>01/01/2026</t>
         </is>
       </c>
     </row>
     <row r="531" ht="8" customHeight="1"/>
     <row r="532" ht="18" customHeight="1">
       <c r="A532" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B532" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C532" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D532" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -17248,92 +16373,91 @@
       </c>
       <c r="F532" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G532" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H532" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I532" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="533" ht="15" customHeight="1">
       <c r="A533" s="4" t="inlineStr">
         <is>
-          <t>202503140002/2025</t>
+          <t>202512170001/2025</t>
         </is>
       </c>
       <c r="B533" s="4" t="inlineStr">
         <is>
-          <t>2K EMPREENDIMENTOS LTDA</t>
+          <t>TRIMAP ASSESSORIA TRIBUTARIA LTDA</t>
         </is>
       </c>
       <c r="C533" s="4" t="inlineStr">
         <is>
-          <t>31260742****-80</t>
+          <t>10.902.594/****-**</t>
         </is>
       </c>
       <c r="D533" s="4" t="inlineStr">
         <is>
-          <t>Contratação de serviços especializados para produção de conteúdo audiovisual, com cunho
-informativo, educacional e orientação social e serviços de transmissão de live streaming, destinados ao Gabinete do Prefeito do município de Catunda-CE.</t>
+          <t>Contratação dos serviços de locação e manutenção de software de gestão tributária, destinados à Secretaria de Planejamento, Administração e Finanças do município de Catunda/CE.</t>
         </is>
       </c>
       <c r="E533" s="4" t="inlineStr">
         <is>
-          <t>R$ 51.200,00</t>
+          <t>R$ 57.600,00</t>
         </is>
       </c>
       <c r="F533" s="4" t="inlineStr">
         <is>
-          <t>14/03/2025</t>
+          <t>17/12/2025</t>
         </is>
       </c>
       <c r="G533" s="4" t="inlineStr">
         <is>
-          <t>14/03/2026</t>
+          <t>17/12/2026</t>
         </is>
       </c>
       <c r="H533" s="4" t="inlineStr">
         <is>
-          <t>Encerrado</t>
+          <t>Vigente</t>
         </is>
       </c>
       <c r="I533" s="4" t="inlineStr">
         <is>
-          <t>14/03/2025</t>
+          <t>17/12/2025</t>
         </is>
       </c>
     </row>
     <row r="534" ht="8" customHeight="1"/>
     <row r="535" ht="18" customHeight="1">
       <c r="A535" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B535" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C535" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D535" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -17344,91 +16468,91 @@
       </c>
       <c r="F535" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G535" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H535" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I535" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="536" ht="15" customHeight="1">
       <c r="A536" s="4" t="inlineStr">
         <is>
-          <t>202503140001/2025</t>
+          <t>202512030005/2025</t>
         </is>
       </c>
       <c r="B536" s="4" t="inlineStr">
         <is>
-          <t>ENGERCON ENGENHARIA LTDA</t>
+          <t>PLUS SERVICOS ADMINISTRATIVOS EIRELI</t>
         </is>
       </c>
       <c r="C536" s="4" t="inlineStr">
         <is>
-          <t>40798782****-70</t>
+          <t>18.786.076/****-**</t>
         </is>
       </c>
       <c r="D536" s="4" t="inlineStr">
         <is>
-          <t>Execução dos serviços de construção de banheiros na Escola de Tempo Integral Tomé Alves Martins, na Localidade de Salitre, no município de Catunda-CE.</t>
+          <t>Contratação de serviços técnicos profissionais de assessoria e consultoria para orientação nas contratações de bens e serviços, na área de licitações e contratos, junto à Secretaria de Saúde de Catunda-CE</t>
         </is>
       </c>
       <c r="E536" s="4" t="inlineStr">
         <is>
-          <t>R$ 106.725,47</t>
+          <t>R$ 42.000,00</t>
         </is>
       </c>
       <c r="F536" s="4" t="inlineStr">
         <is>
-          <t>14/03/2025</t>
+          <t>03/12/2025</t>
         </is>
       </c>
       <c r="G536" s="4" t="inlineStr">
         <is>
-          <t>13/05/2025</t>
+          <t>03/12/2026</t>
         </is>
       </c>
       <c r="H536" s="4" t="inlineStr">
         <is>
-          <t>Encerrado</t>
+          <t>Vigente</t>
         </is>
       </c>
       <c r="I536" s="4" t="inlineStr">
         <is>
-          <t>14/03/2025</t>
+          <t>03/12/2025</t>
         </is>
       </c>
     </row>
     <row r="537" ht="8" customHeight="1"/>
     <row r="538" ht="18" customHeight="1">
       <c r="A538" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B538" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C538" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D538" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -17439,91 +16563,91 @@
       </c>
       <c r="F538" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G538" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H538" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I538" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="539" ht="15" customHeight="1">
       <c r="A539" s="4" t="inlineStr">
         <is>
-          <t>202503140001/2025</t>
+          <t>202512030005/2025</t>
         </is>
       </c>
       <c r="B539" s="4" t="inlineStr">
         <is>
-          <t>ENGERCON ENGENHARIA LTDA</t>
+          <t>PLUS SERVICOS ADMINISTRATIVOS EIRELI</t>
         </is>
       </c>
       <c r="C539" s="4" t="inlineStr">
         <is>
-          <t>40798782****-70</t>
+          <t>18.786.076/****-**</t>
         </is>
       </c>
       <c r="D539" s="4" t="inlineStr">
         <is>
-          <t>Execução dos serviços de construção de banheiros na Escola de Tempo Integral Tomé Alves Martins, na Localidade de Salitre, no município de Catunda-CE.</t>
+          <t>Contratação de serviços técnicos profissionais de assessoria e consultoria para orientação nas contratações de bens e serviços, na área de licitações e contratos, junto à Secretaria de Saúde de Catunda-CE</t>
         </is>
       </c>
       <c r="E539" s="4" t="inlineStr">
         <is>
-          <t>R$ 106.725,47</t>
+          <t>R$ 42.000,00</t>
         </is>
       </c>
       <c r="F539" s="4" t="inlineStr">
         <is>
-          <t>14/03/2025</t>
+          <t>03/12/2025</t>
         </is>
       </c>
       <c r="G539" s="4" t="inlineStr">
         <is>
-          <t>13/05/2025</t>
+          <t>03/12/2026</t>
         </is>
       </c>
       <c r="H539" s="4" t="inlineStr">
         <is>
-          <t>Encerrado</t>
+          <t>Vigente</t>
         </is>
       </c>
       <c r="I539" s="4" t="inlineStr">
         <is>
-          <t>14/03/2025</t>
+          <t>12/03/2025</t>
         </is>
       </c>
     </row>
     <row r="540" ht="8" customHeight="1"/>
     <row r="541" ht="18" customHeight="1">
       <c r="A541" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B541" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C541" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D541" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -17534,91 +16658,91 @@
       </c>
       <c r="F541" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G541" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H541" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I541" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="542" ht="15" customHeight="1">
       <c r="A542" s="4" t="inlineStr">
         <is>
-          <t>202503130004/2025</t>
+          <t>202512030004/2025</t>
         </is>
       </c>
       <c r="B542" s="4" t="inlineStr">
         <is>
-          <t>ESCRITA PUBLICIDADE PROPAGANDA E ASSESSORIA PUBLICA LTDA.</t>
+          <t>PLUS SERVICOS ADMINISTRATIVOS EIRELI</t>
         </is>
       </c>
       <c r="C542" s="4" t="inlineStr">
         <is>
-          <t>11439609****-88</t>
+          <t>18.786.076/****-**</t>
         </is>
       </c>
       <c r="D542" s="4" t="inlineStr">
         <is>
-          <t>Contratação de prestação de serviços especializados em publicidade legal através de jornais de grande circulação e diários oficiais</t>
+          <t>Contratação de serviços técnicos profissionais de assessoria e consultoria para orientação nas contratações de bens e serviços, na área de licitações e contratos, junto à Secretaria de de Infraestrutura, Transportes e Desenvolvimento Urbano de Catunda-CE</t>
         </is>
       </c>
       <c r="E542" s="4" t="inlineStr">
         <is>
-          <t>R$ 59.770,00</t>
+          <t>R$ 40.800,00</t>
         </is>
       </c>
       <c r="F542" s="4" t="inlineStr">
         <is>
-          <t>13/03/2025</t>
+          <t>03/12/2025</t>
         </is>
       </c>
       <c r="G542" s="4" t="inlineStr">
         <is>
-          <t>13/03/2026</t>
+          <t>03/12/2026</t>
         </is>
       </c>
       <c r="H542" s="4" t="inlineStr">
         <is>
-          <t>Encerrado</t>
+          <t>Vigente</t>
         </is>
       </c>
       <c r="I542" s="4" t="inlineStr">
         <is>
-          <t>13/03/2025</t>
+          <t>03/12/2025</t>
         </is>
       </c>
     </row>
     <row r="543" ht="8" customHeight="1"/>
     <row r="544" ht="18" customHeight="1">
       <c r="A544" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B544" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C544" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D544" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -17629,91 +16753,91 @@
       </c>
       <c r="F544" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G544" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H544" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I544" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="545" ht="15" customHeight="1">
       <c r="A545" s="4" t="inlineStr">
         <is>
-          <t>202503130004/2025</t>
+          <t>202512030004/2025</t>
         </is>
       </c>
       <c r="B545" s="4" t="inlineStr">
         <is>
-          <t>ESCRITA PUBLICIDADE PROPAGANDA E ASSESSORIA PUBLICA LTDA.</t>
+          <t>PLUS SERVICOS ADMINISTRATIVOS EIRELI</t>
         </is>
       </c>
       <c r="C545" s="4" t="inlineStr">
         <is>
-          <t>11439609****-88</t>
+          <t>18.786.076/****-**</t>
         </is>
       </c>
       <c r="D545" s="4" t="inlineStr">
         <is>
-          <t>Contratação de prestação de serviços especializados em publicidade legal através de jornais de grande circulação e diários oficiais</t>
+          <t>Contratação de serviços técnicos profissionais de assessoria e consultoria para orientação nas contratações de bens e serviços, na área de licitações e contratos, junto à Secretaria de de Infraestrutura, Transportes e Desenvolvimento Urbano de Catunda-CE</t>
         </is>
       </c>
       <c r="E545" s="4" t="inlineStr">
         <is>
-          <t>R$ 59.770,00</t>
+          <t>R$ 40.800,00</t>
         </is>
       </c>
       <c r="F545" s="4" t="inlineStr">
         <is>
-          <t>13/03/2025</t>
+          <t>03/12/2025</t>
         </is>
       </c>
       <c r="G545" s="4" t="inlineStr">
         <is>
-          <t>13/03/2026</t>
+          <t>03/12/2026</t>
         </is>
       </c>
       <c r="H545" s="4" t="inlineStr">
         <is>
-          <t>Encerrado</t>
+          <t>Vigente</t>
         </is>
       </c>
       <c r="I545" s="4" t="inlineStr">
         <is>
-          <t>13/03/2025</t>
+          <t>12/03/2025</t>
         </is>
       </c>
     </row>
     <row r="546" ht="8" customHeight="1"/>
     <row r="547" ht="18" customHeight="1">
       <c r="A547" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B547" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C547" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D547" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -17724,91 +16848,91 @@
       </c>
       <c r="F547" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G547" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H547" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I547" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="548" ht="15" customHeight="1">
       <c r="A548" s="4" t="inlineStr">
         <is>
-          <t>202503130003/2025</t>
+          <t>202512030003/2025</t>
         </is>
       </c>
       <c r="B548" s="4" t="inlineStr">
         <is>
-          <t>TRES REIS CONSTRUCOES E SERVICOS LTDA</t>
+          <t>PLUS SERVICOS ADMINISTRATIVOS EIRELI</t>
         </is>
       </c>
       <c r="C548" s="4" t="inlineStr">
         <is>
-          <t>48639332****-47</t>
+          <t>18.786.076/****-**</t>
         </is>
       </c>
       <c r="D548" s="4" t="inlineStr">
         <is>
-          <t>Reforma e ampliação do muro lateral do estádio municipal na sede de Catunda-CE</t>
+          <t>Contratação de serviços técnicos profissionais de assessoria e consultoria para orientação nas contratações de bens e serviços, na área de licitações e contratos, junto à Secretaria da Proteção Social, Empreendedorismo e Segurança Alimentar e Nutricional de Catunda-CE</t>
         </is>
       </c>
       <c r="E548" s="4" t="inlineStr">
         <is>
-          <t>R$ 121.749,87</t>
+          <t>R$ 37.200,00</t>
         </is>
       </c>
       <c r="F548" s="4" t="inlineStr">
         <is>
-          <t>13/03/2025</t>
+          <t>03/12/2025</t>
         </is>
       </c>
       <c r="G548" s="4" t="inlineStr">
         <is>
-          <t>12/05/2025</t>
+          <t>03/12/2026</t>
         </is>
       </c>
       <c r="H548" s="4" t="inlineStr">
         <is>
-          <t>Encerrado</t>
+          <t>Vigente</t>
         </is>
       </c>
       <c r="I548" s="4" t="inlineStr">
         <is>
-          <t>13/03/2025</t>
+          <t>12/03/2025</t>
         </is>
       </c>
     </row>
     <row r="549" ht="8" customHeight="1"/>
     <row r="550" ht="18" customHeight="1">
       <c r="A550" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B550" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C550" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D550" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -17819,91 +16943,91 @@
       </c>
       <c r="F550" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G550" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H550" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I550" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="551" ht="15" customHeight="1">
       <c r="A551" s="4" t="inlineStr">
         <is>
-          <t>202503130003/2025</t>
+          <t>202512030003/2025</t>
         </is>
       </c>
       <c r="B551" s="4" t="inlineStr">
         <is>
-          <t>TRES REIS CONSTRUCOES E SERVICOS LTDA</t>
+          <t>PLUS SERVICOS ADMINISTRATIVOS EIRELI</t>
         </is>
       </c>
       <c r="C551" s="4" t="inlineStr">
         <is>
-          <t>48639332****-47</t>
+          <t>18.786.076/****-**</t>
         </is>
       </c>
       <c r="D551" s="4" t="inlineStr">
         <is>
-          <t>Reforma e ampliação do muro lateral do estádio municipal na sede de Catunda-CE</t>
+          <t>Contratação de serviços técnicos profissionais de assessoria e consultoria para orientação nas contratações de bens e serviços, na área de licitações e contratos, junto à Secretaria da Proteção Social, Empreendedorismo e Segurança Alimentar e Nutricional de Catunda-CE</t>
         </is>
       </c>
       <c r="E551" s="4" t="inlineStr">
         <is>
-          <t>R$ 121.749,87</t>
+          <t>R$ 37.200,00</t>
         </is>
       </c>
       <c r="F551" s="4" t="inlineStr">
         <is>
-          <t>13/03/2025</t>
+          <t>03/12/2025</t>
         </is>
       </c>
       <c r="G551" s="4" t="inlineStr">
         <is>
-          <t>12/05/2025</t>
+          <t>03/12/2026</t>
         </is>
       </c>
       <c r="H551" s="4" t="inlineStr">
         <is>
-          <t>Encerrado</t>
+          <t>Vigente</t>
         </is>
       </c>
       <c r="I551" s="4" t="inlineStr">
         <is>
-          <t>13/03/2025</t>
+          <t>03/12/2025</t>
         </is>
       </c>
     </row>
     <row r="552" ht="8" customHeight="1"/>
     <row r="553" ht="18" customHeight="1">
       <c r="A553" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B553" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C553" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D553" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -17914,92 +17038,91 @@
       </c>
       <c r="F553" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G553" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H553" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I553" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="554" ht="15" customHeight="1">
       <c r="A554" s="4" t="inlineStr">
         <is>
-          <t>202503130002/2025</t>
+          <t>202512030002/2025</t>
         </is>
       </c>
       <c r="B554" s="4" t="inlineStr">
         <is>
-          <t>2K EMPREENDIMENTOS LTDA</t>
+          <t>PLUS SERVICOS ADMINISTRATIVOS EIRELI</t>
         </is>
       </c>
       <c r="C554" s="4" t="inlineStr">
         <is>
-          <t>31260742****-80</t>
+          <t>18.786.076/****-**</t>
         </is>
       </c>
       <c r="D554" s="4" t="inlineStr">
         <is>
-          <t>Contratação de serviços especializados para produção de conteúdo audiovisual, com cunho
-informativo, educacional e orientação social e serviços de transmissão live streaming, destinados à Secretaria de Saúde do município de Catunda-CE.</t>
+          <t>Contratação de serviços técnicos profissionais de assessoria e consultoria para orientação nas contratações de bens e serviços, na área de licitações e contratos, junto à Secretaria de Planejamento, Administração e Finanças de Catunda-CE</t>
         </is>
       </c>
       <c r="E554" s="4" t="inlineStr">
         <is>
-          <t>R$ 49.600,00</t>
+          <t>R$ 42.000,00</t>
         </is>
       </c>
       <c r="F554" s="4" t="inlineStr">
         <is>
-          <t>13/03/2025</t>
+          <t>03/12/2025</t>
         </is>
       </c>
       <c r="G554" s="4" t="inlineStr">
         <is>
-          <t>13/03/2026</t>
+          <t>03/12/2026</t>
         </is>
       </c>
       <c r="H554" s="4" t="inlineStr">
         <is>
-          <t>Encerrado</t>
+          <t>Vigente</t>
         </is>
       </c>
       <c r="I554" s="4" t="inlineStr">
         <is>
-          <t>13/03/2025</t>
+          <t>12/03/2025</t>
         </is>
       </c>
     </row>
     <row r="555" ht="8" customHeight="1"/>
     <row r="556" ht="18" customHeight="1">
       <c r="A556" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B556" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C556" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D556" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -18010,92 +17133,91 @@
       </c>
       <c r="F556" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G556" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H556" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I556" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="557" ht="15" customHeight="1">
       <c r="A557" s="4" t="inlineStr">
         <is>
-          <t>202503130002/2025</t>
+          <t>202512030002/2025</t>
         </is>
       </c>
       <c r="B557" s="4" t="inlineStr">
         <is>
-          <t>2K EMPREENDIMENTOS LTDA</t>
+          <t>PLUS SERVICOS ADMINISTRATIVOS EIRELI</t>
         </is>
       </c>
       <c r="C557" s="4" t="inlineStr">
         <is>
-          <t>31260742****-80</t>
+          <t>18.786.076/****-**</t>
         </is>
       </c>
       <c r="D557" s="4" t="inlineStr">
         <is>
-          <t>Contratação de serviços especializados para produção de conteúdo audiovisual, com cunho
-informativo, educacional e orientação social e serviços de transmissão live streaming, destinados à Secretaria de Saúde do município de Catunda-CE.</t>
+          <t>Contratação de serviços técnicos profissionais de assessoria e consultoria para orientação nas contratações de bens e serviços, na área de licitações e contratos, junto à Secretaria de Planejamento, Administração e Finanças de Catunda-CE</t>
         </is>
       </c>
       <c r="E557" s="4" t="inlineStr">
         <is>
-          <t>R$ 49.600,00</t>
+          <t>R$ 42.000,00</t>
         </is>
       </c>
       <c r="F557" s="4" t="inlineStr">
         <is>
-          <t>13/03/2025</t>
+          <t>03/12/2025</t>
         </is>
       </c>
       <c r="G557" s="4" t="inlineStr">
         <is>
-          <t>13/03/2026</t>
+          <t>03/12/2026</t>
         </is>
       </c>
       <c r="H557" s="4" t="inlineStr">
         <is>
-          <t>Encerrado</t>
+          <t>Vigente</t>
         </is>
       </c>
       <c r="I557" s="4" t="inlineStr">
         <is>
-          <t>13/03/2025</t>
+          <t>03/12/2025</t>
         </is>
       </c>
     </row>
     <row r="558" ht="8" customHeight="1"/>
     <row r="559" ht="18" customHeight="1">
       <c r="A559" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B559" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C559" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D559" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -18106,92 +17228,91 @@
       </c>
       <c r="F559" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G559" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H559" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I559" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="560" ht="15" customHeight="1">
       <c r="A560" s="4" t="inlineStr">
         <is>
-          <t>202503120003/2025</t>
+          <t>202512030001/2025</t>
         </is>
       </c>
       <c r="B560" s="4" t="inlineStr">
         <is>
-          <t>2K EMPREENDIMENTOS LTDA</t>
+          <t>PLUS SERVICOS ADMINISTRATIVOS EIRELI</t>
         </is>
       </c>
       <c r="C560" s="4" t="inlineStr">
         <is>
-          <t>31260742****-80</t>
+          <t>18.786.076/****-**</t>
         </is>
       </c>
       <c r="D560" s="4" t="inlineStr">
         <is>
-          <t>Contratação de serviços especializados para produção de conteúdo audiovisual, com cunho
-informativo, educacional e orientação social e serviços de transmissão live streaming, destinados à Secretaria de Educação e Desporto do município de Catunda-CE</t>
+          <t>Contratação de serviços técnicos profissionais de assessoria e consultoria para orientação nas contratações de bens e serviços, na área de licitações e contratos, junto à Secretaria de Educação e Desporto de Catunda-CE</t>
         </is>
       </c>
       <c r="E560" s="4" t="inlineStr">
         <is>
-          <t>R$ 47.200,00</t>
+          <t>R$ 42.000,00</t>
         </is>
       </c>
       <c r="F560" s="4" t="inlineStr">
         <is>
-          <t>12/03/2025</t>
+          <t>03/12/2025</t>
         </is>
       </c>
       <c r="G560" s="4" t="inlineStr">
         <is>
-          <t>12/03/2026</t>
+          <t>03/12/2026</t>
         </is>
       </c>
       <c r="H560" s="4" t="inlineStr">
         <is>
-          <t>Encerrado</t>
+          <t>Vigente</t>
         </is>
       </c>
       <c r="I560" s="4" t="inlineStr">
         <is>
-          <t>12/03/2025</t>
+          <t>03/12/2025</t>
         </is>
       </c>
     </row>
     <row r="561" ht="8" customHeight="1"/>
     <row r="562" ht="18" customHeight="1">
       <c r="A562" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B562" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C562" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D562" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -18202,87 +17323,86 @@
       </c>
       <c r="F562" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G562" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H562" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I562" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="563" ht="15" customHeight="1">
       <c r="A563" s="4" t="inlineStr">
         <is>
-          <t>202503120003/2025</t>
+          <t>202512030001/2025</t>
         </is>
       </c>
       <c r="B563" s="4" t="inlineStr">
         <is>
-          <t>2K EMPREENDIMENTOS LTDA</t>
+          <t>PLUS SERVICOS ADMINISTRATIVOS EIRELI</t>
         </is>
       </c>
       <c r="C563" s="4" t="inlineStr">
         <is>
-          <t>31260742****-80</t>
+          <t>18.786.076/****-**</t>
         </is>
       </c>
       <c r="D563" s="4" t="inlineStr">
         <is>
-          <t>Contratação de serviços especializados para produção de conteúdo audiovisual, com cunho
-informativo, educacional e orientação social e serviços de transmissão live streaming, destinados à Secretaria de Educação e Desporto do município de Catunda-CE</t>
+          <t>Contratação de serviços técnicos profissionais de assessoria e consultoria para orientação nas contratações de bens e serviços, na área de licitações e contratos, junto à Secretaria de Educação e Desporto de Catunda-CE</t>
         </is>
       </c>
       <c r="E563" s="4" t="inlineStr">
         <is>
-          <t>R$ 47.200,00</t>
+          <t>R$ 42.000,00</t>
         </is>
       </c>
       <c r="F563" s="4" t="inlineStr">
         <is>
-          <t>12/03/2025</t>
+          <t>03/12/2025</t>
         </is>
       </c>
       <c r="G563" s="4" t="inlineStr">
         <is>
-          <t>12/03/2026</t>
+          <t>03/12/2026</t>
         </is>
       </c>
       <c r="H563" s="4" t="inlineStr">
         <is>
-          <t>Encerrado</t>
+          <t>Vigente</t>
         </is>
       </c>
       <c r="I563" s="4" t="inlineStr">
         <is>
           <t>12/03/2025</t>
         </is>
       </c>
     </row>
     <row r="564" ht="8" customHeight="1"/>
     <row r="565" ht="18" customHeight="1">
       <c r="A565" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B565" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C565" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
@@ -18298,91 +17418,91 @@
       </c>
       <c r="F565" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G565" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H565" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I565" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="566" ht="15" customHeight="1">
       <c r="A566" s="4" t="inlineStr">
         <is>
-          <t>202503120002/2025</t>
+          <t>202511240004/2025</t>
         </is>
       </c>
       <c r="B566" s="4" t="inlineStr">
         <is>
-          <t>2K EMPREENDIMENTOS LTDA</t>
+          <t>AC &amp; C CONTABILIDADE E NEGOCIOS</t>
         </is>
       </c>
       <c r="C566" s="4" t="inlineStr">
         <is>
-          <t>31260742****-80</t>
+          <t>28.066.594/****-**</t>
         </is>
       </c>
       <c r="D566" s="4" t="inlineStr">
         <is>
-          <t>Contratação de serviços especializados para produção de conteúdo audiovisual, com cunho informativo, educacional e orientação social e serviços de transmissão live streaming, destinados à Secretaria de Cultura do município de Catunda-CE.</t>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA PRESTAÇÃO DE SERVIÇOS DE ASSESSORAMENTO TÉCNICO E CONSULTORIA, EXECUTADOS ATRAVÉS DE ORIENTAÇÕES E INSTRUÇÕES PARA INSTALAÇÕES, GERAÇÃO E ENVIO DO E-SOCIAL (SPED-SOCIAL), EFD-REINF E DCTFWEB MENSAL, MIT (MODULO DE INCLUSÃO DE TRIBUTOS), CONFORME LEGISLAÇÃO VIGENTE PERTINENTE , PRESTADOS AOS COLABORADORES INTEGRANTES DA GESTÃO DE PESSOAL DE PESSOAL, BEM COMO, EXECUÇÃO DE DEMAIS PROCEDIMENTOS NECESSÁRIOS, PARA CORRETA PRESTAÇÕES DE INFORMAÇÕES FINANCEIRAS, SOCIAIS E FISCAIS DE TODOS OS PROFISSIONAIS DA SECRETARIA DE SAÚDE, LOTADOS NA SECRETARIA DE SAÚDE DA PREFEITURA MUNICIPAL DE CATUNDA/CE.</t>
         </is>
       </c>
       <c r="E566" s="4" t="inlineStr">
         <is>
-          <t>R$ 53.600,00</t>
+          <t>R$ 55.800,00</t>
         </is>
       </c>
       <c r="F566" s="4" t="inlineStr">
         <is>
-          <t>12/03/2025</t>
+          <t>24/11/2025</t>
         </is>
       </c>
       <c r="G566" s="4" t="inlineStr">
         <is>
-          <t>12/03/2026</t>
+          <t>24/11/2026</t>
         </is>
       </c>
       <c r="H566" s="4" t="inlineStr">
         <is>
-          <t>Encerrado</t>
+          <t>Vigente</t>
         </is>
       </c>
       <c r="I566" s="4" t="inlineStr">
         <is>
-          <t>12/03/2025</t>
+          <t>24/11/2025</t>
         </is>
       </c>
     </row>
     <row r="567" ht="8" customHeight="1"/>
     <row r="568" ht="18" customHeight="1">
       <c r="A568" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B568" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C568" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D568" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -18393,91 +17513,91 @@
       </c>
       <c r="F568" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G568" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H568" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I568" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="569" ht="15" customHeight="1">
       <c r="A569" s="4" t="inlineStr">
         <is>
-          <t>202503120002/2025</t>
+          <t>202511240003/2025</t>
         </is>
       </c>
       <c r="B569" s="4" t="inlineStr">
         <is>
-          <t>2K EMPREENDIMENTOS LTDA</t>
+          <t>AC &amp; C CONTABILIDADE E NEGOCIOS</t>
         </is>
       </c>
       <c r="C569" s="4" t="inlineStr">
         <is>
-          <t>31260742****-80</t>
+          <t>28.066.594/****-**</t>
         </is>
       </c>
       <c r="D569" s="4" t="inlineStr">
         <is>
-          <t>Contratação de serviços especializados para produção de conteúdo audiovisual, com cunho informativo, educacional e orientação social e serviços de transmissão live streaming, destinados à Secretaria de Cultura do município de Catunda-CE.</t>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA PRESTAÇÃO DE SERVIÇOS DE ASSESSORAMENTO TÉCNICO E CONSULTORIA, JUNTO AO DEPARTAMENTO DE PESSOAL, COM FECHAMENTO DE FOLHA MENSAL, GERAÇÃO DO SIM JUNTO AO TCE E DEMAIS PROCEDIMENTOS NECESSÁRIOS PARA CORRETO FUNCIONAMENTO DO SETOR DE RESPONSABILIDADE DA SECRETARIA DE PLANEJAMENTO, ADMINISTRAÇÃO E FINANÇAS DA PREFEITURA MUNICIPAL DE CATUNDA/CE.</t>
         </is>
       </c>
       <c r="E569" s="4" t="inlineStr">
         <is>
-          <t>R$ 53.600,00</t>
+          <t>R$ 58.200,00</t>
         </is>
       </c>
       <c r="F569" s="4" t="inlineStr">
         <is>
-          <t>12/03/2025</t>
+          <t>24/11/2025</t>
         </is>
       </c>
       <c r="G569" s="4" t="inlineStr">
         <is>
-          <t>12/03/2026</t>
+          <t>24/11/2026</t>
         </is>
       </c>
       <c r="H569" s="4" t="inlineStr">
         <is>
-          <t>Encerrado</t>
+          <t>Vigente</t>
         </is>
       </c>
       <c r="I569" s="4" t="inlineStr">
         <is>
-          <t>12/03/2025</t>
+          <t>24/11/2025</t>
         </is>
       </c>
     </row>
     <row r="570" ht="8" customHeight="1"/>
     <row r="571" ht="18" customHeight="1">
       <c r="A571" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B571" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C571" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D571" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -18488,92 +17608,91 @@
       </c>
       <c r="F571" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G571" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H571" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I571" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="572" ht="15" customHeight="1">
       <c r="A572" s="4" t="inlineStr">
         <is>
-          <t>202503120001/2025</t>
+          <t>202511240002/2025</t>
         </is>
       </c>
       <c r="B572" s="4" t="inlineStr">
         <is>
-          <t>2K EMPREENDIMENTOS LTDA</t>
+          <t>AC &amp; C CONTABILIDADE E NEGOCIOS</t>
         </is>
       </c>
       <c r="C572" s="4" t="inlineStr">
         <is>
-          <t>31260742****-80</t>
+          <t>28.066.594/****-**</t>
         </is>
       </c>
       <c r="D572" s="4" t="inlineStr">
         <is>
-          <t>Contratação de serviços especializados para produção de conteúdo audiovisual, com cunho
-informativo, educacional e orientação social e serviços de transmissão live streaming, destinados à Secretaria do Trabalho, Desenvolvimento Social e Segurança Alimentar do município de Catunda-CE</t>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA PRESTAÇÃO DE SERVIÇOS DE ASSESSORAMENTO TÉCNICO E CONSULTORIA, JUNTO AO DEPARTAMENTO DE PESSOAL, EXECUTADOS ATRAVÉS DE ORIENTAÇÕES E INSTRUÇÕES PARA INSTALAÇÃO, GERAÇÃO E ENVIO DO E-SOCIAL (SPED-SOCIAL), EFD-REINF, (MIT (MODULO DE INCLUSÃO DE TRIBUTOS) E DCTFWEB MENSAL, CONFORME LEGISLAÇÃO VIGENTE PERTINENTE,  COM FECHAMENTO DE FOLHA MENSAL, GERAÇÃO DO SIM JUNTO AO TCE E DEMAIS PROCEDIMENTOS NECESSÁRIOS PARA CORRETO FUNCIONAMENTO DO SETOR DE RESPONSABILIDADE DA SECRETARIA DA PROTEÇÃO SOCIAL, EMPREENDEDORISMO E SEGURANÇA ALIMENTAR E NUTRICIONAL DA PREFEITURA MUNICIPAL DE CATUNDA/CE.</t>
         </is>
       </c>
       <c r="E572" s="4" t="inlineStr">
         <is>
-          <t>R$ 53.600,00</t>
+          <t>R$ 46.800,00</t>
         </is>
       </c>
       <c r="F572" s="4" t="inlineStr">
         <is>
-          <t>12/03/2025</t>
+          <t>24/11/2025</t>
         </is>
       </c>
       <c r="G572" s="4" t="inlineStr">
         <is>
-          <t>12/03/2026</t>
+          <t>24/11/2026</t>
         </is>
       </c>
       <c r="H572" s="4" t="inlineStr">
         <is>
-          <t>Encerrado</t>
+          <t>Vigente</t>
         </is>
       </c>
       <c r="I572" s="4" t="inlineStr">
         <is>
-          <t>12/03/2025</t>
+          <t>24/11/2025</t>
         </is>
       </c>
     </row>
     <row r="573" ht="8" customHeight="1"/>
     <row r="574" ht="18" customHeight="1">
       <c r="A574" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B574" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C574" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D574" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -18584,92 +17703,91 @@
       </c>
       <c r="F574" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G574" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H574" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I574" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="575" ht="15" customHeight="1">
       <c r="A575" s="4" t="inlineStr">
         <is>
-          <t>202503120001/2025</t>
+          <t>202511120001.01/2025</t>
         </is>
       </c>
       <c r="B575" s="4" t="inlineStr">
         <is>
-          <t>2K EMPREENDIMENTOS LTDA</t>
+          <t>PGLE VEICULOS,PECAS E SERVICOS LTDA</t>
         </is>
       </c>
       <c r="C575" s="4" t="inlineStr">
         <is>
-          <t>31260742****-80</t>
+          <t>22.424.379/****-**</t>
         </is>
       </c>
       <c r="D575" s="4" t="inlineStr">
         <is>
-          <t>Contratação de serviços especializados para produção de conteúdo audiovisual, com cunho
-informativo, educacional e orientação social e serviços de transmissão live streaming, destinados à Secretaria do Trabalho, Desenvolvimento Social e Segurança Alimentar do município de Catunda-CE</t>
+          <t>Aquisição de ambulâncias para o município Catunda-CE.</t>
         </is>
       </c>
       <c r="E575" s="4" t="inlineStr">
         <is>
-          <t>R$ 53.600,00</t>
+          <t>R$ 425.670,00</t>
         </is>
       </c>
       <c r="F575" s="4" t="inlineStr">
         <is>
-          <t>12/03/2025</t>
+          <t>12/11/2025</t>
         </is>
       </c>
       <c r="G575" s="4" t="inlineStr">
         <is>
-          <t>12/03/2026</t>
+          <t>12/11/2026</t>
         </is>
       </c>
       <c r="H575" s="4" t="inlineStr">
         <is>
-          <t>Encerrado</t>
+          <t>Vigente</t>
         </is>
       </c>
       <c r="I575" s="4" t="inlineStr">
         <is>
-          <t>12/03/2025</t>
+          <t>12/11/2025</t>
         </is>
       </c>
     </row>
     <row r="576" ht="8" customHeight="1"/>
     <row r="577" ht="18" customHeight="1">
       <c r="A577" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B577" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C577" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D577" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -18680,91 +17798,91 @@
       </c>
       <c r="F577" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G577" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H577" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I577" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="578" ht="15" customHeight="1">
       <c r="A578" s="4" t="inlineStr">
         <is>
-          <t>202503110008/2025</t>
+          <t>202510300005/2025</t>
         </is>
       </c>
       <c r="B578" s="4" t="inlineStr">
         <is>
-          <t>MARCOS VINICIUS BARBOSA FARIAS</t>
+          <t>IRMAOS GONDIM DISTRIBUIDORA DE GAS E AGUA LTDA</t>
         </is>
       </c>
       <c r="C578" s="4" t="inlineStr">
         <is>
-          <t>15593034****-04</t>
+          <t>16.526.331/****-**</t>
         </is>
       </c>
       <c r="D578" s="4" t="inlineStr">
         <is>
-          <t>Prestação dos serviços de digitalização de documentos junto a Secretaria de Saúde da Prefeitura de Catunda/CE.</t>
+          <t>Aquisição de Gás GLP 13kg (gás de cozinha), destinado a Secretaria de Planejamento, Administração e Finanças de Catunda-CE</t>
         </is>
       </c>
       <c r="E578" s="4" t="inlineStr">
         <is>
-          <t>R$ 31.200,00</t>
+          <t>R$ 3.500,00</t>
         </is>
       </c>
       <c r="F578" s="4" t="inlineStr">
         <is>
-          <t>11/03/2025</t>
+          <t>30/10/2025</t>
         </is>
       </c>
       <c r="G578" s="4" t="inlineStr">
         <is>
-          <t>11/03/2026</t>
+          <t>30/10/2026</t>
         </is>
       </c>
       <c r="H578" s="4" t="inlineStr">
         <is>
-          <t>Encerrado</t>
+          <t>Vigente</t>
         </is>
       </c>
       <c r="I578" s="4" t="inlineStr">
         <is>
-          <t>11/03/2025</t>
+          <t>30/10/2025</t>
         </is>
       </c>
     </row>
     <row r="579" ht="8" customHeight="1"/>
     <row r="580" ht="18" customHeight="1">
       <c r="A580" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B580" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C580" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D580" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -18775,91 +17893,91 @@
       </c>
       <c r="F580" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G580" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H580" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I580" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="581" ht="15" customHeight="1">
       <c r="A581" s="4" t="inlineStr">
         <is>
-          <t>202503110008/2025</t>
+          <t>202510300004/2025</t>
         </is>
       </c>
       <c r="B581" s="4" t="inlineStr">
         <is>
-          <t>MARCOS VINICIUS BARBOSA FARIAS</t>
+          <t>IRMAOS GONDIM DISTRIBUIDORA DE GAS E AGUA LTDA</t>
         </is>
       </c>
       <c r="C581" s="4" t="inlineStr">
         <is>
-          <t>15593034****-04</t>
+          <t>16.526.331/****-**</t>
         </is>
       </c>
       <c r="D581" s="4" t="inlineStr">
         <is>
-          <t>Prestação dos serviços de digitalização de documentos junto a Secretaria de Saúde da Prefeitura de Catunda/CE.</t>
+          <t>Aquisição de Gás GLP 13kg (gás de cozinha), destinado a Secretaria de Planejamento, Administração e Finanças de Catunda-CE</t>
         </is>
       </c>
       <c r="E581" s="4" t="inlineStr">
         <is>
-          <t>R$ 31.200,00</t>
+          <t>R$ 3.500,00</t>
         </is>
       </c>
       <c r="F581" s="4" t="inlineStr">
         <is>
-          <t>11/03/2025</t>
+          <t>30/10/2025</t>
         </is>
       </c>
       <c r="G581" s="4" t="inlineStr">
         <is>
-          <t>11/03/2026</t>
+          <t>30/10/2026</t>
         </is>
       </c>
       <c r="H581" s="4" t="inlineStr">
         <is>
-          <t>Encerrado</t>
+          <t>Vigente</t>
         </is>
       </c>
       <c r="I581" s="4" t="inlineStr">
         <is>
-          <t>11/03/2025</t>
+          <t>30/10/2025</t>
         </is>
       </c>
     </row>
     <row r="582" ht="8" customHeight="1"/>
     <row r="583" ht="18" customHeight="1">
       <c r="A583" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B583" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C583" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D583" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -18870,91 +17988,91 @@
       </c>
       <c r="F583" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G583" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H583" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I583" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="584" ht="15" customHeight="1">
       <c r="A584" s="4" t="inlineStr">
         <is>
-          <t>202503110007/2025</t>
+          <t>202510300003/2025</t>
         </is>
       </c>
       <c r="B584" s="4" t="inlineStr">
         <is>
-          <t>MARCOS VINICIUS BARBOSA FARIAS</t>
+          <t>IRMAOS GONDIM DISTRIBUIDORA DE GAS E AGUA LTDA</t>
         </is>
       </c>
       <c r="C584" s="4" t="inlineStr">
         <is>
-          <t>15593034****-04</t>
+          <t>16.526.331/****-**</t>
         </is>
       </c>
       <c r="D584" s="4" t="inlineStr">
         <is>
-          <t>Prestação dos serviços de digitalização de documentos junto a Agricultura e Meio Ambiente da Prefeitura de Catunda/CE.</t>
+          <t>Aquisição de Gás GLP 13kg (gás de cozinha), destinado a Secretaria de Planejamento, Administração e Finanças de Catunda-CE</t>
         </is>
       </c>
       <c r="E584" s="4" t="inlineStr">
         <is>
-          <t>R$ 24.000,00</t>
+          <t>R$ 3.500,00</t>
         </is>
       </c>
       <c r="F584" s="4" t="inlineStr">
         <is>
-          <t>11/03/2025</t>
+          <t>30/10/2025</t>
         </is>
       </c>
       <c r="G584" s="4" t="inlineStr">
         <is>
-          <t>11/03/2026</t>
+          <t>30/10/2026</t>
         </is>
       </c>
       <c r="H584" s="4" t="inlineStr">
         <is>
-          <t>Encerrado</t>
+          <t>Vigente</t>
         </is>
       </c>
       <c r="I584" s="4" t="inlineStr">
         <is>
-          <t>11/03/2025</t>
+          <t>30/10/2025</t>
         </is>
       </c>
     </row>
     <row r="585" ht="8" customHeight="1"/>
     <row r="586" ht="18" customHeight="1">
       <c r="A586" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B586" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C586" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D586" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -18965,91 +18083,91 @@
       </c>
       <c r="F586" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G586" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H586" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I586" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="587" ht="15" customHeight="1">
       <c r="A587" s="4" t="inlineStr">
         <is>
-          <t>202503110007/2025</t>
+          <t>202510300002/2025</t>
         </is>
       </c>
       <c r="B587" s="4" t="inlineStr">
         <is>
-          <t>MARCOS VINICIUS BARBOSA FARIAS</t>
+          <t>IRMAOS GONDIM DISTRIBUIDORA DE GAS E AGUA LTDA</t>
         </is>
       </c>
       <c r="C587" s="4" t="inlineStr">
         <is>
-          <t>15593034****-04</t>
+          <t>16.526.331/****-**</t>
         </is>
       </c>
       <c r="D587" s="4" t="inlineStr">
         <is>
-          <t>Prestação dos serviços de digitalização de documentos junto a Agricultura e Meio Ambiente da Prefeitura de Catunda/CE.</t>
+          <t>Aquisição de Gás GLP 13kg (gás de cozinha), destinado a Secretaria de Planejamento, Administração e Finanças de Catunda-CE</t>
         </is>
       </c>
       <c r="E587" s="4" t="inlineStr">
         <is>
-          <t>R$ 24.000,00</t>
+          <t>R$ 15.000,00</t>
         </is>
       </c>
       <c r="F587" s="4" t="inlineStr">
         <is>
-          <t>11/03/2025</t>
+          <t>30/10/2025</t>
         </is>
       </c>
       <c r="G587" s="4" t="inlineStr">
         <is>
-          <t>11/03/2026</t>
+          <t>30/10/2026</t>
         </is>
       </c>
       <c r="H587" s="4" t="inlineStr">
         <is>
-          <t>Encerrado</t>
+          <t>Vigente</t>
         </is>
       </c>
       <c r="I587" s="4" t="inlineStr">
         <is>
-          <t>11/03/2025</t>
+          <t>30/10/2025</t>
         </is>
       </c>
     </row>
     <row r="588" ht="8" customHeight="1"/>
     <row r="589" ht="18" customHeight="1">
       <c r="A589" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B589" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C589" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D589" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -19060,91 +18178,91 @@
       </c>
       <c r="F589" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G589" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H589" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I589" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="590" ht="15" customHeight="1">
       <c r="A590" s="4" t="inlineStr">
         <is>
-          <t>202503110006/2025</t>
+          <t>202510300001/2025</t>
         </is>
       </c>
       <c r="B590" s="4" t="inlineStr">
         <is>
-          <t>MARCOS VINICIUS BARBOSA FARIAS</t>
+          <t>IRMAOS GONDIM DISTRIBUIDORA DE GAS E AGUA LTDA</t>
         </is>
       </c>
       <c r="C590" s="4" t="inlineStr">
         <is>
-          <t>15593034****-04</t>
+          <t>16.526.331/****-**</t>
         </is>
       </c>
       <c r="D590" s="4" t="inlineStr">
         <is>
-          <t>Prestação dos serviços de digitalização de documentos junto a Secretaria de Cultura da Prefeitura de Catunda/CE.</t>
+          <t>Aquisição de Gás GLP 13kg (gás de cozinha), destinado a Secretaria de Planejamento, Administração e Finanças de Catunda-CE</t>
         </is>
       </c>
       <c r="E590" s="4" t="inlineStr">
         <is>
-          <t>R$ 24.000,00</t>
+          <t>R$ 3.500,00</t>
         </is>
       </c>
       <c r="F590" s="4" t="inlineStr">
         <is>
-          <t>11/03/2025</t>
+          <t>30/10/2025</t>
         </is>
       </c>
       <c r="G590" s="4" t="inlineStr">
         <is>
-          <t>11/03/2026</t>
+          <t>30/10/2026</t>
         </is>
       </c>
       <c r="H590" s="4" t="inlineStr">
         <is>
-          <t>Encerrado</t>
+          <t>Vigente</t>
         </is>
       </c>
       <c r="I590" s="4" t="inlineStr">
         <is>
-          <t>11/03/2025</t>
+          <t>30/10/2025</t>
         </is>
       </c>
     </row>
     <row r="591" ht="8" customHeight="1"/>
     <row r="592" ht="18" customHeight="1">
       <c r="A592" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B592" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C592" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D592" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -19155,91 +18273,91 @@
       </c>
       <c r="F592" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G592" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H592" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I592" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="593" ht="15" customHeight="1">
       <c r="A593" s="4" t="inlineStr">
         <is>
-          <t>202503110006/2025</t>
+          <t>202510280001/2025</t>
         </is>
       </c>
       <c r="B593" s="4" t="inlineStr">
         <is>
-          <t>MARCOS VINICIUS BARBOSA FARIAS</t>
+          <t>MOREIRA MESQUITA ENGENHARIA E SERVICOS LTDA</t>
         </is>
       </c>
       <c r="C593" s="4" t="inlineStr">
         <is>
-          <t>15593034****-04</t>
+          <t>21.691.178/****-**</t>
         </is>
       </c>
       <c r="D593" s="4" t="inlineStr">
         <is>
-          <t>Prestação dos serviços de digitalização de documentos junto a Secretaria de Cultura da Prefeitura de Catunda/CE.</t>
+          <t>CONSTRUÇÃO DE QUADRAS DE AREIA NO DISTRITO DE VIDEO E DISTRITO DE PARAÍSO NO MUNICÍPIO DE CATUNDA-CE.</t>
         </is>
       </c>
       <c r="E593" s="4" t="inlineStr">
         <is>
-          <t>R$ 24.000,00</t>
+          <t>R$ 445.709,52</t>
         </is>
       </c>
       <c r="F593" s="4" t="inlineStr">
         <is>
-          <t>11/03/2025</t>
+          <t>28/10/2025</t>
         </is>
       </c>
       <c r="G593" s="4" t="inlineStr">
         <is>
-          <t>11/03/2026</t>
+          <t>25/02/2026</t>
         </is>
       </c>
       <c r="H593" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
       <c r="I593" s="4" t="inlineStr">
         <is>
-          <t>11/03/2025</t>
+          <t>28/10/2025</t>
         </is>
       </c>
     </row>
     <row r="594" ht="8" customHeight="1"/>
     <row r="595" ht="18" customHeight="1">
       <c r="A595" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B595" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C595" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D595" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -19250,91 +18368,91 @@
       </c>
       <c r="F595" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G595" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H595" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I595" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="596" ht="15" customHeight="1">
       <c r="A596" s="4" t="inlineStr">
         <is>
-          <t>202503110005/2025</t>
+          <t>202510220006/2025</t>
         </is>
       </c>
       <c r="B596" s="4" t="inlineStr">
         <is>
-          <t>MARCOS VINICIUS BARBOSA FARIAS</t>
+          <t>36.236.756 FRANCISCO NILSON DE OLIVEIRA MARTINS</t>
         </is>
       </c>
       <c r="C596" s="4" t="inlineStr">
         <is>
-          <t>15593034****-04</t>
+          <t>36.236.756/****-**</t>
         </is>
       </c>
       <c r="D596" s="4" t="inlineStr">
         <is>
-          <t>Prestação dos serviços de digitalização de documentos junto a Secretaria de Planejamento, Administração e Finanças da Prefeitura de Catunda/CE.</t>
+          <t>Contratação de serviços para rastreamento veicular, destinado à frota de automóveis da Prefeitura Municipal de Catunda.</t>
         </is>
       </c>
       <c r="E596" s="4" t="inlineStr">
         <is>
-          <t>R$ 34.800,00</t>
+          <t>R$ 3.880,00</t>
         </is>
       </c>
       <c r="F596" s="4" t="inlineStr">
         <is>
-          <t>11/03/2025</t>
+          <t>22/10/2025</t>
         </is>
       </c>
       <c r="G596" s="4" t="inlineStr">
         <is>
-          <t>11/03/2026</t>
+          <t>22/10/2026</t>
         </is>
       </c>
       <c r="H596" s="4" t="inlineStr">
         <is>
-          <t>Encerrado</t>
+          <t>Vigente</t>
         </is>
       </c>
       <c r="I596" s="4" t="inlineStr">
         <is>
-          <t>11/03/2025</t>
+          <t>22/10/2025</t>
         </is>
       </c>
     </row>
     <row r="597" ht="8" customHeight="1"/>
     <row r="598" ht="18" customHeight="1">
       <c r="A598" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B598" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C598" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D598" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -19345,91 +18463,91 @@
       </c>
       <c r="F598" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G598" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H598" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I598" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="599" ht="15" customHeight="1">
       <c r="A599" s="4" t="inlineStr">
         <is>
-          <t>202503110005/2025</t>
+          <t>202510220004/2025</t>
         </is>
       </c>
       <c r="B599" s="4" t="inlineStr">
         <is>
-          <t>MARCOS VINICIUS BARBOSA FARIAS</t>
+          <t>36.236.756 FRANCISCO NILSON DE OLIVEIRA MARTINS</t>
         </is>
       </c>
       <c r="C599" s="4" t="inlineStr">
         <is>
-          <t>15593034****-04</t>
+          <t>36.236.756/****-**</t>
         </is>
       </c>
       <c r="D599" s="4" t="inlineStr">
         <is>
-          <t>Prestação dos serviços de digitalização de documentos junto a Secretaria de Planejamento, Administração e Finanças da Prefeitura de Catunda/CE.</t>
+          <t>Contratação de serviços para rastreamento veicular, destinado à frota de automóveis da Prefeitura Municipal de Catunda.</t>
         </is>
       </c>
       <c r="E599" s="4" t="inlineStr">
         <is>
-          <t>R$ 34.800,00</t>
+          <t>R$ 970,00</t>
         </is>
       </c>
       <c r="F599" s="4" t="inlineStr">
         <is>
-          <t>11/03/2025</t>
+          <t>22/10/2025</t>
         </is>
       </c>
       <c r="G599" s="4" t="inlineStr">
         <is>
-          <t>11/03/2026</t>
+          <t>22/10/2026</t>
         </is>
       </c>
       <c r="H599" s="4" t="inlineStr">
         <is>
-          <t>Encerrado</t>
+          <t>Vigente</t>
         </is>
       </c>
       <c r="I599" s="4" t="inlineStr">
         <is>
-          <t>11/03/2025</t>
+          <t>22/10/2025</t>
         </is>
       </c>
     </row>
     <row r="600" ht="8" customHeight="1"/>
     <row r="601" ht="18" customHeight="1">
       <c r="A601" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B601" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C601" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D601" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -19440,91 +18558,91 @@
       </c>
       <c r="F601" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G601" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H601" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I601" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="602" ht="15" customHeight="1">
       <c r="A602" s="4" t="inlineStr">
         <is>
-          <t>202503110004/2025</t>
+          <t>202510220003/2025</t>
         </is>
       </c>
       <c r="B602" s="4" t="inlineStr">
         <is>
-          <t>MARCOS VINICIUS BARBOSA FARIAS</t>
+          <t>36.236.756 FRANCISCO NILSON DE OLIVEIRA MARTINS</t>
         </is>
       </c>
       <c r="C602" s="4" t="inlineStr">
         <is>
-          <t>15593034****-04</t>
+          <t>36.236.756/****-**</t>
         </is>
       </c>
       <c r="D602" s="4" t="inlineStr">
         <is>
-          <t>Prestação dos serviços de digitalização de documentos junto a Secretaria de Obras e Serviços Públicos da Prefeitura de Catunda/CE.</t>
+          <t>Contratação de serviços para rastreamento veicular, destinado à frota de automóveis da Prefeitura Municipal de Catunda.</t>
         </is>
       </c>
       <c r="E602" s="4" t="inlineStr">
         <is>
-          <t>R$ 24.000,00</t>
+          <t>R$ 3.880,00</t>
         </is>
       </c>
       <c r="F602" s="4" t="inlineStr">
         <is>
-          <t>11/03/2025</t>
+          <t>22/10/2025</t>
         </is>
       </c>
       <c r="G602" s="4" t="inlineStr">
         <is>
-          <t>11/03/2026</t>
+          <t>22/10/2026</t>
         </is>
       </c>
       <c r="H602" s="4" t="inlineStr">
         <is>
-          <t>Encerrado</t>
+          <t>Vigente</t>
         </is>
       </c>
       <c r="I602" s="4" t="inlineStr">
         <is>
-          <t>11/03/2025</t>
+          <t>22/10/2025</t>
         </is>
       </c>
     </row>
     <row r="603" ht="8" customHeight="1"/>
     <row r="604" ht="18" customHeight="1">
       <c r="A604" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B604" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C604" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D604" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -19535,91 +18653,91 @@
       </c>
       <c r="F604" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G604" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H604" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I604" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="605" ht="15" customHeight="1">
       <c r="A605" s="4" t="inlineStr">
         <is>
-          <t>202503110004/2025</t>
+          <t>202510220002/2025</t>
         </is>
       </c>
       <c r="B605" s="4" t="inlineStr">
         <is>
-          <t>MARCOS VINICIUS BARBOSA FARIAS</t>
+          <t>36.236.756 FRANCISCO NILSON DE OLIVEIRA MARTINS</t>
         </is>
       </c>
       <c r="C605" s="4" t="inlineStr">
         <is>
-          <t>15593034****-04</t>
+          <t>36.236.756/****-**</t>
         </is>
       </c>
       <c r="D605" s="4" t="inlineStr">
         <is>
-          <t>Prestação dos serviços de digitalização de documentos junto a Secretaria de Obras e Serviços Públicos da Prefeitura de Catunda/CE.</t>
+          <t>Contratação de serviços para rastreamento veicular, destinado à frota de automóveis da Prefeitura Municipal de Catunda.</t>
         </is>
       </c>
       <c r="E605" s="4" t="inlineStr">
         <is>
-          <t>R$ 24.000,00</t>
+          <t>R$ 18.430,00</t>
         </is>
       </c>
       <c r="F605" s="4" t="inlineStr">
         <is>
-          <t>11/03/2025</t>
+          <t>22/10/2025</t>
         </is>
       </c>
       <c r="G605" s="4" t="inlineStr">
         <is>
-          <t>11/03/2026</t>
+          <t>22/10/2026</t>
         </is>
       </c>
       <c r="H605" s="4" t="inlineStr">
         <is>
-          <t>Encerrado</t>
+          <t>Vigente</t>
         </is>
       </c>
       <c r="I605" s="4" t="inlineStr">
         <is>
-          <t>11/03/2025</t>
+          <t>22/10/2025</t>
         </is>
       </c>
     </row>
     <row r="606" ht="8" customHeight="1"/>
     <row r="607" ht="18" customHeight="1">
       <c r="A607" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B607" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C607" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D607" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -19630,91 +18748,91 @@
       </c>
       <c r="F607" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G607" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H607" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I607" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="608" ht="15" customHeight="1">
       <c r="A608" s="4" t="inlineStr">
         <is>
-          <t>202503110003/2025</t>
+          <t>202510220001/2025</t>
         </is>
       </c>
       <c r="B608" s="4" t="inlineStr">
         <is>
-          <t>MARCOS VINICIUS BARBOSA FARIAS</t>
+          <t>36.236.756 FRANCISCO NILSON DE OLIVEIRA MARTINS</t>
         </is>
       </c>
       <c r="C608" s="4" t="inlineStr">
         <is>
-          <t>15593034****-04</t>
+          <t>36.236.756/****-**</t>
         </is>
       </c>
       <c r="D608" s="4" t="inlineStr">
         <is>
-          <t>Prestação dos serviços de digitalização de documentos junto a Secretaria de Educação e Desporto da Prefeitura de Catunda/CE.</t>
+          <t>Contratação de serviços para rastreamento veicular, destinado à frota de automóveis da Prefeitura Municipal de Catunda.</t>
         </is>
       </c>
       <c r="E608" s="4" t="inlineStr">
         <is>
-          <t>R$ 31.200,00</t>
+          <t>R$ 8.730,00</t>
         </is>
       </c>
       <c r="F608" s="4" t="inlineStr">
         <is>
-          <t>11/03/2025</t>
+          <t>22/10/2025</t>
         </is>
       </c>
       <c r="G608" s="4" t="inlineStr">
         <is>
-          <t>11/03/2026</t>
+          <t>22/10/2026</t>
         </is>
       </c>
       <c r="H608" s="4" t="inlineStr">
         <is>
-          <t>Encerrado</t>
+          <t>Vigente</t>
         </is>
       </c>
       <c r="I608" s="4" t="inlineStr">
         <is>
-          <t>11/03/2025</t>
+          <t>22/10/2025</t>
         </is>
       </c>
     </row>
     <row r="609" ht="8" customHeight="1"/>
     <row r="610" ht="18" customHeight="1">
       <c r="A610" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B610" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C610" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D610" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -19725,91 +18843,91 @@
       </c>
       <c r="F610" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G610" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H610" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I610" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="611" ht="15" customHeight="1">
       <c r="A611" s="4" t="inlineStr">
         <is>
-          <t>202503110003/2025</t>
+          <t>202510220001/2025</t>
         </is>
       </c>
       <c r="B611" s="4" t="inlineStr">
         <is>
-          <t>MARCOS VINICIUS BARBOSA FARIAS</t>
+          <t>36.236.756 FRANCISCO NILSON DE OLIVEIRA MARTINS</t>
         </is>
       </c>
       <c r="C611" s="4" t="inlineStr">
         <is>
-          <t>15593034****-04</t>
+          <t>36.236.756/****-**</t>
         </is>
       </c>
       <c r="D611" s="4" t="inlineStr">
         <is>
-          <t>Prestação dos serviços de digitalização de documentos junto a Secretaria de Educação e Desporto da Prefeitura de Catunda/CE.</t>
+          <t>Contratação de serviços para rastreamento veicular, destinado à frota de automóveis da Prefeitura Municipal de Catunda.</t>
         </is>
       </c>
       <c r="E611" s="4" t="inlineStr">
         <is>
-          <t>R$ 31.200,00</t>
+          <t>R$ 8.730,00</t>
         </is>
       </c>
       <c r="F611" s="4" t="inlineStr">
         <is>
-          <t>11/03/2025</t>
+          <t>22/10/2025</t>
         </is>
       </c>
       <c r="G611" s="4" t="inlineStr">
         <is>
-          <t>11/03/2026</t>
+          <t>22/10/2026</t>
         </is>
       </c>
       <c r="H611" s="4" t="inlineStr">
         <is>
-          <t>Encerrado</t>
+          <t>Vigente</t>
         </is>
       </c>
       <c r="I611" s="4" t="inlineStr">
         <is>
-          <t>11/03/2025</t>
+          <t>22/10/2025</t>
         </is>
       </c>
     </row>
     <row r="612" ht="8" customHeight="1"/>
     <row r="613" ht="18" customHeight="1">
       <c r="A613" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B613" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C613" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D613" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -19820,91 +18938,91 @@
       </c>
       <c r="F613" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G613" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H613" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I613" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="614" ht="15" customHeight="1">
       <c r="A614" s="4" t="inlineStr">
         <is>
-          <t>202503110002/2025</t>
+          <t>202510210001/2025</t>
         </is>
       </c>
       <c r="B614" s="4" t="inlineStr">
         <is>
-          <t>MARCOS VINICIUS BARBOSA FARIAS</t>
+          <t>WILLIAM FERREIRA PAIVA</t>
         </is>
       </c>
       <c r="C614" s="4" t="inlineStr">
         <is>
-          <t>15593034****-04</t>
+          <t>58.820.902/****-**</t>
         </is>
       </c>
       <c r="D614" s="4" t="inlineStr">
         <is>
-          <t>Prestação dos serviços de digitalização de documentos junto a Secretaria do Trabalho, Desenvolvimento Social e Segurança Alimentar da Prefeitura de Catunda/CE.</t>
+          <t>SERVIÇOS DE CONSTRUÇÃO DE BUEIROS NA ESTRADA VICINAL DE ACESSO A LOCALIDADE DE BELCHIOR NO MUNICÍPIO DE CATUNDA - CE</t>
         </is>
       </c>
       <c r="E614" s="4" t="inlineStr">
         <is>
-          <t>R$ 27.600,00</t>
+          <t>R$ 112.256,40</t>
         </is>
       </c>
       <c r="F614" s="4" t="inlineStr">
         <is>
-          <t>11/03/2025</t>
+          <t>21/10/2025</t>
         </is>
       </c>
       <c r="G614" s="4" t="inlineStr">
         <is>
-          <t>11/03/2026</t>
+          <t>21/10/2026</t>
         </is>
       </c>
       <c r="H614" s="4" t="inlineStr">
         <is>
-          <t>Encerrado</t>
+          <t>Vigente</t>
         </is>
       </c>
       <c r="I614" s="4" t="inlineStr">
         <is>
-          <t>11/03/2025</t>
+          <t>21/10/2025</t>
         </is>
       </c>
     </row>
     <row r="615" ht="8" customHeight="1"/>
     <row r="616" ht="18" customHeight="1">
       <c r="A616" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B616" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C616" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D616" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -19915,91 +19033,91 @@
       </c>
       <c r="F616" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G616" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H616" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I616" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="617" ht="15" customHeight="1">
       <c r="A617" s="4" t="inlineStr">
         <is>
-          <t>202503110002/2025</t>
+          <t>202510200103/2025</t>
         </is>
       </c>
       <c r="B617" s="4" t="inlineStr">
         <is>
-          <t>MARCOS VINICIUS BARBOSA FARIAS</t>
+          <t>TIMER SOLUCOES INTEGRADAS LTDA</t>
         </is>
       </c>
       <c r="C617" s="4" t="inlineStr">
         <is>
-          <t>15593034****-04</t>
+          <t>41.878.173/****-**</t>
         </is>
       </c>
       <c r="D617" s="4" t="inlineStr">
         <is>
-          <t>Prestação dos serviços de digitalização de documentos junto a Secretaria do Trabalho, Desenvolvimento Social e Segurança Alimentar da Prefeitura de Catunda/CE.</t>
+          <t>CONTRATAÇÃO DE EMPRESA PARA PRESTAÇAO DE SERVIÇO DE COLETA, TRANSPORTE E INCINERAÇAO DE RESÍDUOS SÉPTICOS (LIXO HOSPITALAR) PROVENIENTES DA REDE PÚBLICA MUNICIPAL DE SAÚDE DE CATUNDA– CE.</t>
         </is>
       </c>
       <c r="E617" s="4" t="inlineStr">
         <is>
-          <t>R$ 27.600,00</t>
+          <t>R$ 106.705,54</t>
         </is>
       </c>
       <c r="F617" s="4" t="inlineStr">
         <is>
-          <t>11/03/2025</t>
+          <t>20/10/2025</t>
         </is>
       </c>
       <c r="G617" s="4" t="inlineStr">
         <is>
-          <t>11/03/2026</t>
+          <t>20/10/2026</t>
         </is>
       </c>
       <c r="H617" s="4" t="inlineStr">
         <is>
-          <t>Encerrado</t>
+          <t>Vigente</t>
         </is>
       </c>
       <c r="I617" s="4" t="inlineStr">
         <is>
-          <t>11/03/2025</t>
+          <t>20/10/2025</t>
         </is>
       </c>
     </row>
     <row r="618" ht="8" customHeight="1"/>
     <row r="619" ht="18" customHeight="1">
       <c r="A619" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B619" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C619" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D619" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -20010,91 +19128,91 @@
       </c>
       <c r="F619" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G619" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H619" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I619" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="620" ht="15" customHeight="1">
       <c r="A620" s="4" t="inlineStr">
         <is>
-          <t>202502190001/2025</t>
+          <t>202510200102/2025</t>
         </is>
       </c>
       <c r="B620" s="4" t="inlineStr">
         <is>
-          <t>B&amp;B SERVIÇOS LTDA</t>
+          <t>CITO MAMA SERVICOS DE DIAGNOSTICOS POR IMAGEM LTDA</t>
         </is>
       </c>
       <c r="C620" s="4" t="inlineStr">
         <is>
-          <t>49725723****-47</t>
+          <t>30.431.360/****-**</t>
         </is>
       </c>
       <c r="D620" s="4" t="inlineStr">
         <is>
-          <t>Contratação de empresa para consultoria, orientações, implantação de rotinas e logísticas, acompanhamento e gerenciamento, visando incremento de arrecadação tributária municipal, junto ao Departamento de Tributos do Município de Catunda – CE</t>
+          <t>Contratação de serviços especializados a serem prestados na realização de exames por imagem (mamografia bilateral), utilizando unidade móvel, para atendimento a usuários do SUS junto à Secretaria Municipal de Saúde de Catunda-CE</t>
         </is>
       </c>
       <c r="E620" s="4" t="inlineStr">
         <is>
-          <t>R$ 61.080,00</t>
+          <t>R$ 16.500,00</t>
         </is>
       </c>
       <c r="F620" s="4" t="inlineStr">
         <is>
-          <t>19/02/2025</t>
+          <t>20/10/2025</t>
         </is>
       </c>
       <c r="G620" s="4" t="inlineStr">
         <is>
-          <t>19/02/2026</t>
+          <t>20/10/2026</t>
         </is>
       </c>
       <c r="H620" s="4" t="inlineStr">
         <is>
-          <t>Encerrado</t>
+          <t>Vigente</t>
         </is>
       </c>
       <c r="I620" s="4" t="inlineStr">
         <is>
-          <t>19/02/2025</t>
+          <t>20/10/2025</t>
         </is>
       </c>
     </row>
     <row r="621" ht="8" customHeight="1"/>
     <row r="622" ht="18" customHeight="1">
       <c r="A622" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B622" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C622" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D622" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -20105,91 +19223,91 @@
       </c>
       <c r="F622" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G622" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H622" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I622" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="623" ht="15" customHeight="1">
       <c r="A623" s="4" t="inlineStr">
         <is>
-          <t>202502190001/2025</t>
+          <t>202510200001.01/2025</t>
         </is>
       </c>
       <c r="B623" s="4" t="inlineStr">
         <is>
-          <t>SENSE SERVICE</t>
+          <t>BENLOC LTDA</t>
         </is>
       </c>
       <c r="C623" s="4" t="inlineStr">
         <is>
-          <t>49725723****-47</t>
+          <t>44.971.710/****-**</t>
         </is>
       </c>
       <c r="D623" s="4" t="inlineStr">
         <is>
-          <t>Contratação de empresa para consultoria, orientações, implantação de rotinas e logísticas, acompanhamento e gerenciamento, visando incremento de arrecadação tributária municipal, junto ao Departamento de Tributos do Município de Catunda – CE</t>
+          <t>Contratação de serviços de locação de 01 (um) veículo, destinado à Secretaria de Infraestrutura, Transportes e Desenvolvimento Urbano.</t>
         </is>
       </c>
       <c r="E623" s="4" t="inlineStr">
         <is>
-          <t>R$ 61.080,00</t>
+          <t>R$ 69.000,00</t>
         </is>
       </c>
       <c r="F623" s="4" t="inlineStr">
         <is>
-          <t>19/02/2025</t>
+          <t>20/10/2025</t>
         </is>
       </c>
       <c r="G623" s="4" t="inlineStr">
         <is>
-          <t>19/02/2026</t>
+          <t>20/10/2026</t>
         </is>
       </c>
       <c r="H623" s="4" t="inlineStr">
         <is>
-          <t>Encerrado</t>
+          <t>Vigente</t>
         </is>
       </c>
       <c r="I623" s="4" t="inlineStr">
         <is>
-          <t>19/02/2025</t>
+          <t>20/10/2025</t>
         </is>
       </c>
     </row>
     <row r="624" ht="8" customHeight="1"/>
     <row r="625" ht="18" customHeight="1">
       <c r="A625" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B625" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C625" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D625" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -20200,91 +19318,91 @@
       </c>
       <c r="F625" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G625" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H625" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I625" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="626" ht="15" customHeight="1">
       <c r="A626" s="4" t="inlineStr">
         <is>
-          <t>202502180001/2025</t>
+          <t>202510150001/2025</t>
         </is>
       </c>
       <c r="B626" s="4" t="inlineStr">
         <is>
-          <t>F. LENNON DE OLIVEIRA LOPES</t>
+          <t>TIMER SOLUCOES INTEGRADAS LTDA</t>
         </is>
       </c>
       <c r="C626" s="4" t="inlineStr">
         <is>
-          <t>26833873****-79</t>
+          <t>41.878.173/****-**</t>
         </is>
       </c>
       <c r="D626" s="4" t="inlineStr">
         <is>
-          <t>Contratação da prestação de serviços de assessoria e consultoria técnica administrativa junto às Unidades Executoras (UEX) do município de Catunda-CE</t>
+          <t>CONTRATAÇÃO DE EMPRESA PARA REALIZAÇÃO DE ADEQUAÇÕES NA INFRAESTRUTURA PARA ACESSIBILIDADE DAS ESCOLAS MUNICIPAIS EEF SÃO ZACARIAS, ETI RAIMUNDA CAMELO GOMES e EEIF FILOMENA BELARMINA NAU NA SEDE DO MUNICÍPIO DE CATUNDA-CE.</t>
         </is>
       </c>
       <c r="E626" s="4" t="inlineStr">
         <is>
-          <t>R$ 61.200,00</t>
+          <t>R$ 97.689,74</t>
         </is>
       </c>
       <c r="F626" s="4" t="inlineStr">
         <is>
-          <t>18/02/2025</t>
+          <t>15/10/2025</t>
         </is>
       </c>
       <c r="G626" s="4" t="inlineStr">
         <is>
-          <t>18/02/2026</t>
+          <t>14/12/2025</t>
         </is>
       </c>
       <c r="H626" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
       <c r="I626" s="4" t="inlineStr">
         <is>
-          <t>18/02/2025</t>
+          <t>15/10/2025</t>
         </is>
       </c>
     </row>
     <row r="627" ht="8" customHeight="1"/>
     <row r="628" ht="18" customHeight="1">
       <c r="A628" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B628" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C628" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D628" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -20295,91 +19413,92 @@
       </c>
       <c r="F628" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G628" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H628" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I628" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="629" ht="15" customHeight="1">
       <c r="A629" s="4" t="inlineStr">
         <is>
-          <t>202502180001/2025</t>
+          <t>202510020002/2025</t>
         </is>
       </c>
       <c r="B629" s="4" t="inlineStr">
         <is>
-          <t>F. LENNON DE OLIVEIRA LOPES - ME</t>
+          <t>GSOL VIAGENS E TURISMO LTDA</t>
         </is>
       </c>
       <c r="C629" s="4" t="inlineStr">
         <is>
-          <t>26833873****-79</t>
+          <t>29.505.214/****-**</t>
         </is>
       </c>
       <c r="D629" s="4" t="inlineStr">
         <is>
-          <t>Contratação da prestação de serviços de assessoria e consultoria técnica administrativa junto às Unidades Executoras (UEX) do município de Catunda-CE</t>
+          <t>Contratação de serviços de reserva de estadia em hotel, com emissão, alteração ou cancelamento, quarto com suíte, equipadas com ar condicionado, frigobar, televisão, wi-fi e 
+Café da manhã incluso.</t>
         </is>
       </c>
       <c r="E629" s="4" t="inlineStr">
         <is>
-          <t>R$ 61.200,00</t>
+          <t>R$ 27.000,00</t>
         </is>
       </c>
       <c r="F629" s="4" t="inlineStr">
         <is>
-          <t>18/02/2025</t>
+          <t>02/10/2025</t>
         </is>
       </c>
       <c r="G629" s="4" t="inlineStr">
         <is>
-          <t>18/02/2026</t>
+          <t>02/10/2026</t>
         </is>
       </c>
       <c r="H629" s="4" t="inlineStr">
         <is>
-          <t>Encerrado</t>
+          <t>Vigente</t>
         </is>
       </c>
       <c r="I629" s="4" t="inlineStr">
         <is>
-          <t>18/02/2025</t>
+          <t>02/10/2025</t>
         </is>
       </c>
     </row>
     <row r="630" ht="8" customHeight="1"/>
     <row r="631" ht="18" customHeight="1">
       <c r="A631" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B631" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C631" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D631" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -20390,91 +19509,91 @@
       </c>
       <c r="F631" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G631" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H631" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I631" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="632" ht="15" customHeight="1">
       <c r="A632" s="4" t="inlineStr">
         <is>
-          <t>202502110001/2025</t>
+          <t>202510020001/2025</t>
         </is>
       </c>
       <c r="B632" s="4" t="inlineStr">
         <is>
-          <t>B&amp;B SERVIÇOS LTDA</t>
+          <t>GSOL VIAGENS E TURISMO LTDA</t>
         </is>
       </c>
       <c r="C632" s="4" t="inlineStr">
         <is>
-          <t>49725723****-47</t>
+          <t>29.505.214/****-**</t>
         </is>
       </c>
       <c r="D632" s="4" t="inlineStr">
         <is>
-          <t>Contratação de empresa especializada para acompanhamento, consultoria, gerenciamento, regulamentação, atualização, envio de informações, levantamentos, enviados através dos portais oficiais, visando sanar pendências junto aos repasses de ITR (imposto territorial rural), junto à Secretaria de Agricultura e Meio Ambiente do município de Catunda-CE</t>
+          <t>Contratação de serviços de transporte aéreo através de reserva, marcação e remarcação, roteiros e horários de voos, aplicação de tarifas promocionais na época da emissão dos bilhetes, emissão e entrega de passagens aéreas.</t>
         </is>
       </c>
       <c r="E632" s="4" t="inlineStr">
         <is>
-          <t>R$ 60.000,00</t>
+          <t>R$ 27.000,00</t>
         </is>
       </c>
       <c r="F632" s="4" t="inlineStr">
         <is>
-          <t>11/02/2025</t>
+          <t>02/10/2025</t>
         </is>
       </c>
       <c r="G632" s="4" t="inlineStr">
         <is>
-          <t>11/02/2026</t>
+          <t>02/10/2026</t>
         </is>
       </c>
       <c r="H632" s="4" t="inlineStr">
         <is>
-          <t>Encerrado</t>
+          <t>Vigente</t>
         </is>
       </c>
       <c r="I632" s="4" t="inlineStr">
         <is>
-          <t>11/02/2025</t>
+          <t>02/10/2025</t>
         </is>
       </c>
     </row>
     <row r="633" ht="8" customHeight="1"/>
     <row r="634" ht="18" customHeight="1">
       <c r="A634" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B634" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C634" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D634" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -20485,91 +19604,91 @@
       </c>
       <c r="F634" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G634" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H634" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I634" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="635" ht="15" customHeight="1">
       <c r="A635" s="4" t="inlineStr">
         <is>
-          <t>202502110001/2025</t>
+          <t>202509290001/2025</t>
         </is>
       </c>
       <c r="B635" s="4" t="inlineStr">
         <is>
-          <t>SENSE SERVICE</t>
+          <t>EMANUEL VICTOR SILVA COSTA</t>
         </is>
       </c>
       <c r="C635" s="4" t="inlineStr">
         <is>
-          <t>49725723****-47</t>
+          <t>35.567.728/****-**</t>
         </is>
       </c>
       <c r="D635" s="4" t="inlineStr">
         <is>
-          <t>Contratação de empresa especializada para acompanhamento, consultoria, gerenciamento, regulamentação, atualização, envio de informações, levantamentos, enviados através dos portais oficiais, visando sanar pendências junto aos repasses de ITR (imposto territorial rural), junto à Secretaria de Agricultura e Meio Ambiente do município de Catunda-CE</t>
+          <t>Aquisição de notebook, tablet, ventilador e ar-condicionado, destinado a Secretaria de Proteção Social, Empreendedorismo, Segurança Alimentar e Nutricional.</t>
         </is>
       </c>
       <c r="E635" s="4" t="inlineStr">
         <is>
-          <t>R$ 60.000,00</t>
+          <t>R$ 44.493,00</t>
         </is>
       </c>
       <c r="F635" s="4" t="inlineStr">
         <is>
-          <t>11/02/2025</t>
+          <t>29/09/2025</t>
         </is>
       </c>
       <c r="G635" s="4" t="inlineStr">
         <is>
-          <t>11/02/2026</t>
+          <t>29/09/2026</t>
         </is>
       </c>
       <c r="H635" s="4" t="inlineStr">
         <is>
-          <t>Encerrado</t>
+          <t>Vigente</t>
         </is>
       </c>
       <c r="I635" s="4" t="inlineStr">
         <is>
-          <t>11/02/2025</t>
+          <t>29/09/2025</t>
         </is>
       </c>
     </row>
     <row r="636" ht="8" customHeight="1"/>
     <row r="637" ht="18" customHeight="1">
       <c r="A637" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B637" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C637" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D637" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -20580,91 +19699,91 @@
       </c>
       <c r="F637" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G637" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H637" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I637" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="638" ht="15" customHeight="1">
       <c r="A638" s="4" t="inlineStr">
         <is>
-          <t>202502100001/2025</t>
+          <t>202509290001/2025</t>
         </is>
       </c>
       <c r="B638" s="4" t="inlineStr">
         <is>
-          <t>F P CONSTRUCOES E SERVICOS LTDA</t>
+          <t>EMANUEL VICTOR SILVA COSTA</t>
         </is>
       </c>
       <c r="C638" s="4" t="inlineStr">
         <is>
-          <t>43803324****-70</t>
+          <t>35.567.728/****-**</t>
         </is>
       </c>
       <c r="D638" s="4" t="inlineStr">
         <is>
-          <t>Construção de Unidade Básica de Saúde Tipo I, no município de Catunda-CE</t>
+          <t>Aquisição de notebook, tablet, ventilador e ar-condicionado, destinado a Secretaria de Proteção Social, Empreendedorismo, Segurança Alimentar e Nutricional.</t>
         </is>
       </c>
       <c r="E638" s="4" t="inlineStr">
         <is>
-          <t>R$ 1.699.998,45</t>
+          <t>R$ 44.493,00</t>
         </is>
       </c>
       <c r="F638" s="4" t="inlineStr">
         <is>
-          <t>10/02/2025</t>
+          <t>29/09/2025</t>
         </is>
       </c>
       <c r="G638" s="4" t="inlineStr">
         <is>
-          <t>08/10/2025</t>
+          <t>29/09/2026</t>
         </is>
       </c>
       <c r="H638" s="4" t="inlineStr">
         <is>
-          <t>Encerrado</t>
+          <t>Vigente</t>
         </is>
       </c>
       <c r="I638" s="4" t="inlineStr">
         <is>
-          <t>04/09/2025</t>
+          <t>29/09/2025</t>
         </is>
       </c>
     </row>
     <row r="639" ht="8" customHeight="1"/>
     <row r="640" ht="18" customHeight="1">
       <c r="A640" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B640" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C640" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D640" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -20675,91 +19794,91 @@
       </c>
       <c r="F640" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G640" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H640" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I640" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="641" ht="15" customHeight="1">
       <c r="A641" s="4" t="inlineStr">
         <is>
-          <t>202502100001/2025</t>
+          <t>202509190002/2025</t>
         </is>
       </c>
       <c r="B641" s="4" t="inlineStr">
         <is>
-          <t>F P CONSTRUCOES E SERVICOS LTDA</t>
+          <t>IRMAOS GONDIM DISTRIBUIDORA DE GAS E AGUA LTDA</t>
         </is>
       </c>
       <c r="C641" s="4" t="inlineStr">
         <is>
-          <t>43803324****-70</t>
+          <t>16.526.331/****-**</t>
         </is>
       </c>
       <c r="D641" s="4" t="inlineStr">
         <is>
-          <t>Construção de Unidade Básica de Saúde Tipo I, no município de Catunda-CE</t>
+          <t>Aquisição de Gás GLP 13kg (gás de cozinha), destinado a Secretaria de Educação e Desporto de Catunda-CE.</t>
         </is>
       </c>
       <c r="E641" s="4" t="inlineStr">
         <is>
-          <t>R$ 1.699.998,45</t>
+          <t>R$ 61.000,00</t>
         </is>
       </c>
       <c r="F641" s="4" t="inlineStr">
         <is>
-          <t>10/02/2025</t>
+          <t>19/09/2025</t>
         </is>
       </c>
       <c r="G641" s="4" t="inlineStr">
         <is>
-          <t>08/10/2025</t>
+          <t>19/09/2026</t>
         </is>
       </c>
       <c r="H641" s="4" t="inlineStr">
         <is>
-          <t>Encerrado</t>
+          <t>Vigente</t>
         </is>
       </c>
       <c r="I641" s="4" t="inlineStr">
         <is>
-          <t>10/02/2025</t>
+          <t>19/09/2025</t>
         </is>
       </c>
     </row>
     <row r="642" ht="8" customHeight="1"/>
     <row r="643" ht="18" customHeight="1">
       <c r="A643" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B643" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C643" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D643" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -20770,11400 +19889,11408 @@
       </c>
       <c r="F643" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G643" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H643" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I643" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="644" ht="15" customHeight="1">
       <c r="A644" s="4" t="inlineStr">
         <is>
+          <t>202509160008/2025</t>
+        </is>
+      </c>
+      <c r="B644" s="4" t="inlineStr">
+        <is>
+          <t>CASA DE APOIO SANTA TRINDADE LTDA</t>
+        </is>
+      </c>
+      <c r="C644" s="4" t="inlineStr">
+        <is>
+          <t>54.405.945/****-**</t>
+        </is>
+      </c>
+      <c r="D644" s="4" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA PARA A PRESTAÇÃO DOS SERVIÇOS DE HOSPEDAGEM (CASA DE APOIO), INCLUINDO ALIMENTAÇÃO E TRANSPORTE COM ENCAMINHAMENTO PARA HOSPITAIS E CLÍNICAS PARA PACIENTES QUE REALIZAM TRATAMENTOS DE SAÚDE E SERVIÇOS ESSENCIAIS NA CIDADE DE FORTALEZA–CE, JUNTO À SECRETARIA DA SAÚDE DO MUNICÍPIO DE CATUNDA -CE.</t>
+        </is>
+      </c>
+      <c r="E644" s="4" t="inlineStr">
+        <is>
+          <t>R$ 60.480,00</t>
+        </is>
+      </c>
+      <c r="F644" s="4" t="inlineStr">
+        <is>
+          <t>16/09/2025</t>
+        </is>
+      </c>
+      <c r="G644" s="4" t="inlineStr">
+        <is>
+          <t>16/09/2026</t>
+        </is>
+      </c>
+      <c r="H644" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I644" s="4" t="inlineStr">
+        <is>
+          <t>16/09/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="645" ht="8" customHeight="1"/>
+    <row r="646" ht="18" customHeight="1">
+      <c r="A646" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B646" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C646" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D646" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E646" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F646" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G646" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H646" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I646" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="647" ht="15" customHeight="1">
+      <c r="A647" s="4" t="inlineStr">
+        <is>
+          <t>202509160007/2025</t>
+        </is>
+      </c>
+      <c r="B647" s="4" t="inlineStr">
+        <is>
+          <t>60.412.029 VICTOR HUGO DE ARAUJO MARQUES</t>
+        </is>
+      </c>
+      <c r="C647" s="4" t="inlineStr">
+        <is>
+          <t>60.412.029/****-**</t>
+        </is>
+      </c>
+      <c r="D647" s="4" t="inlineStr">
+        <is>
+          <t>Aquisição de água mineral em vasilhame de 20 litros e de garrafões de água com capacidade de 20 litros, destinado as diversas secretarias.</t>
+        </is>
+      </c>
+      <c r="E647" s="4" t="inlineStr">
+        <is>
+          <t>R$ 2.640,00</t>
+        </is>
+      </c>
+      <c r="F647" s="4" t="inlineStr">
+        <is>
+          <t>16/09/2025</t>
+        </is>
+      </c>
+      <c r="G647" s="4" t="inlineStr">
+        <is>
+          <t>16/09/2026</t>
+        </is>
+      </c>
+      <c r="H647" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I647" s="4" t="inlineStr">
+        <is>
+          <t>16/09/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="648" ht="8" customHeight="1"/>
+    <row r="649" ht="18" customHeight="1">
+      <c r="A649" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B649" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C649" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D649" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E649" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F649" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G649" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H649" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I649" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="650" ht="15" customHeight="1">
+      <c r="A650" s="4" t="inlineStr">
+        <is>
+          <t>202509160006/2025</t>
+        </is>
+      </c>
+      <c r="B650" s="4" t="inlineStr">
+        <is>
+          <t>60.412.029 VICTOR HUGO DE ARAUJO MARQUES</t>
+        </is>
+      </c>
+      <c r="C650" s="4" t="inlineStr">
+        <is>
+          <t>60.412.029/****-**</t>
+        </is>
+      </c>
+      <c r="D650" s="4" t="inlineStr">
+        <is>
+          <t>Aquisição de água mineral em vasilhame de 20 litros e de garrafões de água com capacidade de 20 litros, destinado as diversas secretarias.</t>
+        </is>
+      </c>
+      <c r="E650" s="4" t="inlineStr">
+        <is>
+          <t>R$ 4.240,00</t>
+        </is>
+      </c>
+      <c r="F650" s="4" t="inlineStr">
+        <is>
+          <t>16/09/2025</t>
+        </is>
+      </c>
+      <c r="G650" s="4" t="inlineStr">
+        <is>
+          <t>16/09/2026</t>
+        </is>
+      </c>
+      <c r="H650" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I650" s="4" t="inlineStr">
+        <is>
+          <t>16/09/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="651" ht="8" customHeight="1"/>
+    <row r="652" ht="18" customHeight="1">
+      <c r="A652" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B652" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C652" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D652" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E652" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F652" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G652" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H652" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I652" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="653" ht="15" customHeight="1">
+      <c r="A653" s="4" t="inlineStr">
+        <is>
+          <t>202509160005/2025</t>
+        </is>
+      </c>
+      <c r="B653" s="4" t="inlineStr">
+        <is>
+          <t>60.412.029 VICTOR HUGO DE ARAUJO MARQUES</t>
+        </is>
+      </c>
+      <c r="C653" s="4" t="inlineStr">
+        <is>
+          <t>60.412.029/****-**</t>
+        </is>
+      </c>
+      <c r="D653" s="4" t="inlineStr">
+        <is>
+          <t>Aquisição de água mineral em vasilhame de 20 litros e de garrafões de água com capacidade de 20 litros, destinado as diversas secretarias.</t>
+        </is>
+      </c>
+      <c r="E653" s="4" t="inlineStr">
+        <is>
+          <t>R$ 4.240,00</t>
+        </is>
+      </c>
+      <c r="F653" s="4" t="inlineStr">
+        <is>
+          <t>16/09/2025</t>
+        </is>
+      </c>
+      <c r="G653" s="4" t="inlineStr">
+        <is>
+          <t>16/09/2026</t>
+        </is>
+      </c>
+      <c r="H653" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I653" s="4" t="inlineStr">
+        <is>
+          <t>16/09/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="654" ht="8" customHeight="1"/>
+    <row r="655" ht="18" customHeight="1">
+      <c r="A655" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B655" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C655" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D655" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E655" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F655" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G655" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H655" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I655" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="656" ht="15" customHeight="1">
+      <c r="A656" s="4" t="inlineStr">
+        <is>
+          <t>202509160004/2025</t>
+        </is>
+      </c>
+      <c r="B656" s="4" t="inlineStr">
+        <is>
+          <t>60.412.029 VICTOR HUGO DE ARAUJO MARQUES</t>
+        </is>
+      </c>
+      <c r="C656" s="4" t="inlineStr">
+        <is>
+          <t>60.412.029/****-**</t>
+        </is>
+      </c>
+      <c r="D656" s="4" t="inlineStr">
+        <is>
+          <t>Aquisição de água mineral em vasilhame de 20 litros e de garrafões de água com capacidade de 20 litros, destinado as diversas secretarias.</t>
+        </is>
+      </c>
+      <c r="E656" s="4" t="inlineStr">
+        <is>
+          <t>R$ 4.480,00</t>
+        </is>
+      </c>
+      <c r="F656" s="4" t="inlineStr">
+        <is>
+          <t>16/09/2025</t>
+        </is>
+      </c>
+      <c r="G656" s="4" t="inlineStr">
+        <is>
+          <t>16/09/2026</t>
+        </is>
+      </c>
+      <c r="H656" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I656" s="4" t="inlineStr">
+        <is>
+          <t>16/09/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="657" ht="8" customHeight="1"/>
+    <row r="658" ht="18" customHeight="1">
+      <c r="A658" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B658" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C658" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D658" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E658" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F658" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G658" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H658" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I658" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="659" ht="15" customHeight="1">
+      <c r="A659" s="4" t="inlineStr">
+        <is>
+          <t>202509160003/2025</t>
+        </is>
+      </c>
+      <c r="B659" s="4" t="inlineStr">
+        <is>
+          <t>60.412.029 VICTOR HUGO DE ARAUJO MARQUES</t>
+        </is>
+      </c>
+      <c r="C659" s="4" t="inlineStr">
+        <is>
+          <t>60.412.029/****-**</t>
+        </is>
+      </c>
+      <c r="D659" s="4" t="inlineStr">
+        <is>
+          <t>Aquisição de água mineral em vasilhame de 20 litros e de garrafões de água com capacidade de 20 litros, destinado as diversas secretarias.</t>
+        </is>
+      </c>
+      <c r="E659" s="4" t="inlineStr">
+        <is>
+          <t>R$ 28.720,00</t>
+        </is>
+      </c>
+      <c r="F659" s="4" t="inlineStr">
+        <is>
+          <t>16/09/2025</t>
+        </is>
+      </c>
+      <c r="G659" s="4" t="inlineStr">
+        <is>
+          <t>16/09/2026</t>
+        </is>
+      </c>
+      <c r="H659" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I659" s="4" t="inlineStr">
+        <is>
+          <t>16/09/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="660" ht="8" customHeight="1"/>
+    <row r="661" ht="18" customHeight="1">
+      <c r="A661" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B661" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C661" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D661" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E661" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F661" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G661" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H661" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I661" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="662" ht="15" customHeight="1">
+      <c r="A662" s="4" t="inlineStr">
+        <is>
+          <t>202509160002/2025</t>
+        </is>
+      </c>
+      <c r="B662" s="4" t="inlineStr">
+        <is>
+          <t>60.412.029 VICTOR HUGO DE ARAUJO MARQUES</t>
+        </is>
+      </c>
+      <c r="C662" s="4" t="inlineStr">
+        <is>
+          <t>60.412.029/****-**</t>
+        </is>
+      </c>
+      <c r="D662" s="4" t="inlineStr">
+        <is>
+          <t>Aquisição de água mineral em vasilhame de 20 litros e de garrafões de água com capacidade de 20 litros, destinado as diversas secretarias.</t>
+        </is>
+      </c>
+      <c r="E662" s="4" t="inlineStr">
+        <is>
+          <t>R$ 14.080,00</t>
+        </is>
+      </c>
+      <c r="F662" s="4" t="inlineStr">
+        <is>
+          <t>16/09/2025</t>
+        </is>
+      </c>
+      <c r="G662" s="4" t="inlineStr">
+        <is>
+          <t>16/09/2026</t>
+        </is>
+      </c>
+      <c r="H662" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I662" s="4" t="inlineStr">
+        <is>
+          <t>16/09/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="663" ht="8" customHeight="1"/>
+    <row r="664" ht="18" customHeight="1">
+      <c r="A664" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B664" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C664" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D664" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E664" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F664" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G664" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H664" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I664" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="665" ht="15" customHeight="1">
+      <c r="A665" s="4" t="inlineStr">
+        <is>
+          <t>202509160001/2025</t>
+        </is>
+      </c>
+      <c r="B665" s="4" t="inlineStr">
+        <is>
+          <t>60.412.029 VICTOR HUGO DE ARAUJO MARQUES</t>
+        </is>
+      </c>
+      <c r="C665" s="4" t="inlineStr">
+        <is>
+          <t>60.412.029/****-**</t>
+        </is>
+      </c>
+      <c r="D665" s="4" t="inlineStr">
+        <is>
+          <t>Aquisição de água mineral em vasilhame de 20 litros e de garrafões de água com capacidade de 20 litros, destinado as diversas secretarias.</t>
+        </is>
+      </c>
+      <c r="E665" s="4" t="inlineStr">
+        <is>
+          <t>R$ 2.640,00</t>
+        </is>
+      </c>
+      <c r="F665" s="4" t="inlineStr">
+        <is>
+          <t>16/09/2025</t>
+        </is>
+      </c>
+      <c r="G665" s="4" t="inlineStr">
+        <is>
+          <t>16/09/2026</t>
+        </is>
+      </c>
+      <c r="H665" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I665" s="4" t="inlineStr">
+        <is>
+          <t>16/09/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="666" ht="8" customHeight="1"/>
+    <row r="667" ht="18" customHeight="1">
+      <c r="A667" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B667" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C667" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D667" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E667" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F667" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G667" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H667" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I667" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="668" ht="15" customHeight="1">
+      <c r="A668" s="4" t="inlineStr">
+        <is>
+          <t>202509030001.01/2025</t>
+        </is>
+      </c>
+      <c r="B668" s="4" t="inlineStr">
+        <is>
+          <t>SELECT COM E SERV LTDA</t>
+        </is>
+      </c>
+      <c r="C668" s="4" t="inlineStr">
+        <is>
+          <t>40.919.130/****-**</t>
+        </is>
+      </c>
+      <c r="D668" s="4" t="inlineStr">
+        <is>
+          <t>Aquisição de peças para máquinas pesadas para atender as necessidades da Secretaria de Obras e Serviços Públicos do município de Catunda-CE.</t>
+        </is>
+      </c>
+      <c r="E668" s="4" t="inlineStr">
+        <is>
+          <t>R$ 349.250,99</t>
+        </is>
+      </c>
+      <c r="F668" s="4" t="inlineStr">
+        <is>
+          <t>09/09/2025</t>
+        </is>
+      </c>
+      <c r="G668" s="4" t="inlineStr">
+        <is>
+          <t>09/09/2026</t>
+        </is>
+      </c>
+      <c r="H668" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I668" s="4" t="inlineStr">
+        <is>
+          <t>09/09/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="669" ht="8" customHeight="1"/>
+    <row r="670" ht="18" customHeight="1">
+      <c r="A670" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B670" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C670" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D670" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E670" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F670" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G670" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H670" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I670" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="671" ht="15" customHeight="1">
+      <c r="A671" s="4" t="inlineStr">
+        <is>
+          <t>202509020001/2025</t>
+        </is>
+      </c>
+      <c r="B671" s="4" t="inlineStr">
+        <is>
+          <t>JONATHAS D. ARAGAO M. VASCONCELOS - ME</t>
+        </is>
+      </c>
+      <c r="C671" s="4" t="inlineStr">
+        <is>
+          <t>27.179.593/****-**</t>
+        </is>
+      </c>
+      <c r="D671" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE MATERIAL PERMANENTE, COMPRESSOR ODONTOLOGICO E AUTOCLAVES, JUNTO A SECRETARIA DE SAÚDE DE CATUNDA-CE</t>
+        </is>
+      </c>
+      <c r="E671" s="4" t="inlineStr">
+        <is>
+          <t>R$ 11.690,00</t>
+        </is>
+      </c>
+      <c r="F671" s="4" t="inlineStr">
+        <is>
+          <t>02/09/2025</t>
+        </is>
+      </c>
+      <c r="G671" s="4" t="inlineStr">
+        <is>
+          <t>01/03/2026</t>
+        </is>
+      </c>
+      <c r="H671" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I671" s="4" t="inlineStr">
+        <is>
+          <t>02/09/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="672" ht="8" customHeight="1"/>
+    <row r="673" ht="18" customHeight="1">
+      <c r="A673" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B673" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C673" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D673" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E673" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F673" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G673" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H673" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I673" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="674" ht="15" customHeight="1">
+      <c r="A674" s="4" t="inlineStr">
+        <is>
+          <t>202509020001/2025</t>
+        </is>
+      </c>
+      <c r="B674" s="4" t="inlineStr">
+        <is>
+          <t>JONATHAS D. ARAGAO M. VASCONCELOS - ME</t>
+        </is>
+      </c>
+      <c r="C674" s="4" t="inlineStr">
+        <is>
+          <t>27.179.593/****-**</t>
+        </is>
+      </c>
+      <c r="D674" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE MATERIAL PERMANENTE, COMPRESSOR ODONTOLOGICO E AUTOCLAVES, JUNTO A SECRETARIA DE SAÚDE DE CATUNDA-CE</t>
+        </is>
+      </c>
+      <c r="E674" s="4" t="inlineStr">
+        <is>
+          <t>R$ 11.690,00</t>
+        </is>
+      </c>
+      <c r="F674" s="4" t="inlineStr">
+        <is>
+          <t>02/09/2025</t>
+        </is>
+      </c>
+      <c r="G674" s="4" t="inlineStr">
+        <is>
+          <t>01/03/2026</t>
+        </is>
+      </c>
+      <c r="H674" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I674" s="4" t="inlineStr">
+        <is>
+          <t>02/09/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="675" ht="8" customHeight="1"/>
+    <row r="676" ht="18" customHeight="1">
+      <c r="A676" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B676" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C676" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D676" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E676" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F676" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G676" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H676" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I676" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="677" ht="15" customHeight="1">
+      <c r="A677" s="4" t="inlineStr">
+        <is>
+          <t>202508290001/2025</t>
+        </is>
+      </c>
+      <c r="B677" s="4" t="inlineStr">
+        <is>
+          <t>JJ LOCACOES E SERVICOS LTDA</t>
+        </is>
+      </c>
+      <c r="C677" s="4" t="inlineStr">
+        <is>
+          <t>15.376.324/****-**</t>
+        </is>
+      </c>
+      <c r="D677" s="4" t="inlineStr">
+        <is>
+          <t>Contratação de empresa para fornecimento de estrutura para realização de eventos e festividades no município de Catunda-CE.</t>
+        </is>
+      </c>
+      <c r="E677" s="4" t="inlineStr">
+        <is>
+          <t>R$ 70.266,52</t>
+        </is>
+      </c>
+      <c r="F677" s="4" t="inlineStr">
+        <is>
+          <t>29/08/2025</t>
+        </is>
+      </c>
+      <c r="G677" s="4" t="inlineStr">
+        <is>
+          <t>29/08/2026</t>
+        </is>
+      </c>
+      <c r="H677" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I677" s="4" t="inlineStr">
+        <is>
+          <t>29/08/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="678" ht="8" customHeight="1"/>
+    <row r="679" ht="18" customHeight="1">
+      <c r="A679" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B679" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C679" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D679" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E679" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F679" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G679" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H679" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I679" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="680" ht="15" customHeight="1">
+      <c r="A680" s="4" t="inlineStr">
+        <is>
+          <t>202508210001/2025</t>
+        </is>
+      </c>
+      <c r="B680" s="4" t="inlineStr">
+        <is>
+          <t>CYNTHIA LOPES CHAVES ROCHA 01990208339</t>
+        </is>
+      </c>
+      <c r="C680" s="4" t="inlineStr">
+        <is>
+          <t>28.220.461/****-**</t>
+        </is>
+      </c>
+      <c r="D680" s="4" t="inlineStr">
+        <is>
+          <t>Contratação de serviços de capacitação de profissionais do CRAS, da Rede de Proteção Social e Capacitação para a Vigilância Social, junto a Secretaria de Proteção Social, Empreendedorismo e Segurança Alimentar e Nutricional.</t>
+        </is>
+      </c>
+      <c r="E680" s="4" t="inlineStr">
+        <is>
+          <t>R$ 15.000,00</t>
+        </is>
+      </c>
+      <c r="F680" s="4" t="inlineStr">
+        <is>
+          <t>21/08/2025</t>
+        </is>
+      </c>
+      <c r="G680" s="4" t="inlineStr">
+        <is>
+          <t>21/08/2026</t>
+        </is>
+      </c>
+      <c r="H680" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I680" s="4" t="inlineStr">
+        <is>
+          <t>21/08/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="681" ht="8" customHeight="1"/>
+    <row r="682" ht="18" customHeight="1">
+      <c r="A682" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B682" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C682" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D682" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E682" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F682" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G682" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H682" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I682" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="683" ht="15" customHeight="1">
+      <c r="A683" s="4" t="inlineStr">
+        <is>
+          <t>202508200001/2025</t>
+        </is>
+      </c>
+      <c r="B683" s="4" t="inlineStr">
+        <is>
+          <t>MF &amp; L LOCACOES E SERVICOS EIRELI</t>
+        </is>
+      </c>
+      <c r="C683" s="4" t="inlineStr">
+        <is>
+          <t>33.941.917/****-**</t>
+        </is>
+      </c>
+      <c r="D683" s="4" t="inlineStr">
+        <is>
+          <t>Execução dos serviços de construção de praça no Bairro Açude na sede do município de Catunda-CE</t>
+        </is>
+      </c>
+      <c r="E683" s="4" t="inlineStr">
+        <is>
+          <t>R$ 394.983,10</t>
+        </is>
+      </c>
+      <c r="F683" s="4" t="inlineStr">
+        <is>
+          <t>20/08/2025</t>
+        </is>
+      </c>
+      <c r="G683" s="4" t="inlineStr">
+        <is>
+          <t>18/11/2025</t>
+        </is>
+      </c>
+      <c r="H683" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I683" s="4" t="inlineStr">
+        <is>
+          <t>09/03/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="684" ht="8" customHeight="1"/>
+    <row r="685" ht="18" customHeight="1">
+      <c r="A685" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B685" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C685" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D685" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E685" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F685" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G685" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H685" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I685" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="686" ht="15" customHeight="1">
+      <c r="A686" s="4" t="inlineStr">
+        <is>
+          <t>202508200001/2025</t>
+        </is>
+      </c>
+      <c r="B686" s="4" t="inlineStr">
+        <is>
+          <t>MF &amp; L LOCACOES E SERVICOS EIRELI</t>
+        </is>
+      </c>
+      <c r="C686" s="4" t="inlineStr">
+        <is>
+          <t>33.941.917/****-**</t>
+        </is>
+      </c>
+      <c r="D686" s="4" t="inlineStr">
+        <is>
+          <t>Execução dos serviços de construção de praça no Bairro Açude na sede do município de Catunda-CE</t>
+        </is>
+      </c>
+      <c r="E686" s="4" t="inlineStr">
+        <is>
+          <t>R$ 394.983,10</t>
+        </is>
+      </c>
+      <c r="F686" s="4" t="inlineStr">
+        <is>
+          <t>20/08/2025</t>
+        </is>
+      </c>
+      <c r="G686" s="4" t="inlineStr">
+        <is>
+          <t>18/11/2025</t>
+        </is>
+      </c>
+      <c r="H686" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I686" s="4" t="inlineStr">
+        <is>
+          <t>20/08/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="687" ht="8" customHeight="1"/>
+    <row r="688" ht="18" customHeight="1">
+      <c r="A688" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B688" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C688" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D688" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E688" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F688" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G688" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H688" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I688" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="689" ht="15" customHeight="1">
+      <c r="A689" s="4" t="inlineStr">
+        <is>
+          <t>202508060001/2025</t>
+        </is>
+      </c>
+      <c r="B689" s="4" t="inlineStr">
+        <is>
+          <t>DIAMANTE SERVIÇOS LTDA</t>
+        </is>
+      </c>
+      <c r="C689" s="4" t="inlineStr">
+        <is>
+          <t>52.977.301/****-**</t>
+        </is>
+      </c>
+      <c r="D689" s="4" t="inlineStr">
+        <is>
+          <t>Contratação de empresa especializada em serviços técnicos de georrefereciamento e topografia, para criação de plantas topográficas e fotos aéreas com utilização de equipamento especializado acoplado a Drone de precisão, compreendendo todo o perímetro urbano do município de Catunda CE.</t>
+        </is>
+      </c>
+      <c r="E689" s="4" t="inlineStr">
+        <is>
+          <t>R$ 61.900,00</t>
+        </is>
+      </c>
+      <c r="F689" s="4" t="inlineStr">
+        <is>
+          <t>06/08/2025</t>
+        </is>
+      </c>
+      <c r="G689" s="4" t="inlineStr">
+        <is>
+          <t>06/08/2026</t>
+        </is>
+      </c>
+      <c r="H689" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I689" s="4" t="inlineStr">
+        <is>
+          <t>06/08/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="690" ht="8" customHeight="1"/>
+    <row r="691" ht="18" customHeight="1">
+      <c r="A691" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B691" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C691" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D691" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E691" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F691" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G691" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H691" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I691" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="692" ht="15" customHeight="1">
+      <c r="A692" s="4" t="inlineStr">
+        <is>
+          <t>202508040001/2025</t>
+        </is>
+      </c>
+      <c r="B692" s="4" t="inlineStr">
+        <is>
+          <t>JR F.SILVA LTDA</t>
+        </is>
+      </c>
+      <c r="C692" s="4" t="inlineStr">
+        <is>
+          <t>48.299.061/****-**</t>
+        </is>
+      </c>
+      <c r="D692" s="4" t="inlineStr">
+        <is>
+          <t>Serviços de assessoria administrativa e financeira na elaboração de planejamento financeiro bem como realização de treinamento em finanças públicas e planejamento gerencial, financeiro e estratégico junto à Secretaria de Planejamento, Administração e Finanças de Catunda-CE</t>
+        </is>
+      </c>
+      <c r="E692" s="4" t="inlineStr">
+        <is>
+          <t>R$ 60.960,00</t>
+        </is>
+      </c>
+      <c r="F692" s="4" t="inlineStr">
+        <is>
+          <t>04/08/2025</t>
+        </is>
+      </c>
+      <c r="G692" s="4" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
+        </is>
+      </c>
+      <c r="H692" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I692" s="4" t="inlineStr">
+        <is>
+          <t>04/08/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="693" ht="8" customHeight="1"/>
+    <row r="694" ht="18" customHeight="1">
+      <c r="A694" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B694" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C694" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D694" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E694" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F694" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G694" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H694" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I694" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="695" ht="15" customHeight="1">
+      <c r="A695" s="4" t="inlineStr">
+        <is>
+          <t>202508040001/2025</t>
+        </is>
+      </c>
+      <c r="B695" s="4" t="inlineStr">
+        <is>
+          <t>JR F.SILVA LTDA</t>
+        </is>
+      </c>
+      <c r="C695" s="4" t="inlineStr">
+        <is>
+          <t>48.299.061/****-**</t>
+        </is>
+      </c>
+      <c r="D695" s="4" t="inlineStr">
+        <is>
+          <t>Serviços de assessoria administrativa e financeira na elaboração de planejamento financeiro bem como realização de treinamento em finanças públicas e planejamento gerencial, financeiro e estratégico junto à Secretaria de Planejamento, Administração e Finanças de Catunda-CE</t>
+        </is>
+      </c>
+      <c r="E695" s="4" t="inlineStr">
+        <is>
+          <t>R$ 60.960,00</t>
+        </is>
+      </c>
+      <c r="F695" s="4" t="inlineStr">
+        <is>
+          <t>04/08/2025</t>
+        </is>
+      </c>
+      <c r="G695" s="4" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
+        </is>
+      </c>
+      <c r="H695" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I695" s="4" t="inlineStr">
+        <is>
+          <t>08/06/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="696" ht="8" customHeight="1"/>
+    <row r="697" ht="18" customHeight="1">
+      <c r="A697" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B697" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C697" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D697" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E697" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F697" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G697" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H697" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I697" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="698" ht="15" customHeight="1">
+      <c r="A698" s="4" t="inlineStr">
+        <is>
+          <t>202507230009/2025</t>
+        </is>
+      </c>
+      <c r="B698" s="4" t="inlineStr">
+        <is>
+          <t>LIMA TECHSERVICES LTDA</t>
+        </is>
+      </c>
+      <c r="C698" s="4" t="inlineStr">
+        <is>
+          <t>42.058.542/****-**</t>
+        </is>
+      </c>
+      <c r="D698" s="4" t="inlineStr">
+        <is>
+          <t>LOCAÇÃO DE SOFTWARE ESPECIALIZADO PARA ELABORAÇÃO, GESTÃO E PUBLICAÇÃO DO PLANO DE CONTRATAÇÃO ANUAL (PCA), NA MODALIDADE SAAS (SOFTWARE AS A SERVICE), COM SUPORTE TÉCNICO REMOTO PARA ATENDIMENTO DAS NECESSIDADES DAS DIVERSAS SECRETARIAS DO MUNICÍPIO DE CATUNDA – CE.</t>
+        </is>
+      </c>
+      <c r="E698" s="4" t="inlineStr">
+        <is>
+          <t>R$ 7.500,00</t>
+        </is>
+      </c>
+      <c r="F698" s="4" t="inlineStr">
+        <is>
+          <t>23/07/2025</t>
+        </is>
+      </c>
+      <c r="G698" s="4" t="inlineStr">
+        <is>
+          <t>23/07/2026</t>
+        </is>
+      </c>
+      <c r="H698" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I698" s="4" t="inlineStr">
+        <is>
+          <t>23/07/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="699" ht="8" customHeight="1"/>
+    <row r="700" ht="18" customHeight="1">
+      <c r="A700" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B700" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C700" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D700" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E700" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F700" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G700" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H700" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I700" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="701" ht="15" customHeight="1">
+      <c r="A701" s="4" t="inlineStr">
+        <is>
+          <t>202507230008/2025</t>
+        </is>
+      </c>
+      <c r="B701" s="4" t="inlineStr">
+        <is>
+          <t>LIMA TECHSERVICES LTDA</t>
+        </is>
+      </c>
+      <c r="C701" s="4" t="inlineStr">
+        <is>
+          <t>42.058.542/****-**</t>
+        </is>
+      </c>
+      <c r="D701" s="4" t="inlineStr">
+        <is>
+          <t>LOCAÇÃO DE SOFTWARE ESPECIALIZADO PARA ELABORAÇÃO, GESTÃO E PUBLICAÇÃO DO PLANO DE CONTRATAÇÃO ANUAL (PCA), NA MODALIDADE SAAS (SOFTWARE AS A SERVICE), COM SUPORTE TÉCNICO REMOTO PARA ATENDIMENTO DAS NECESSIDADES DAS DIVERSAS SECRETARIAS DO MUNICÍPIO DE CATUNDA – CE.</t>
+        </is>
+      </c>
+      <c r="E701" s="4" t="inlineStr">
+        <is>
+          <t>R$ 7.500,00</t>
+        </is>
+      </c>
+      <c r="F701" s="4" t="inlineStr">
+        <is>
+          <t>23/07/2025</t>
+        </is>
+      </c>
+      <c r="G701" s="4" t="inlineStr">
+        <is>
+          <t>23/07/2026</t>
+        </is>
+      </c>
+      <c r="H701" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I701" s="4" t="inlineStr">
+        <is>
+          <t>23/07/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="702" ht="8" customHeight="1"/>
+    <row r="703" ht="18" customHeight="1">
+      <c r="A703" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B703" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C703" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D703" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E703" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F703" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G703" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H703" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I703" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="704" ht="15" customHeight="1">
+      <c r="A704" s="4" t="inlineStr">
+        <is>
+          <t>202507230007/2025</t>
+        </is>
+      </c>
+      <c r="B704" s="4" t="inlineStr">
+        <is>
+          <t>LIMA TECHSERVICES LTDA</t>
+        </is>
+      </c>
+      <c r="C704" s="4" t="inlineStr">
+        <is>
+          <t>42.058.542/****-**</t>
+        </is>
+      </c>
+      <c r="D704" s="4" t="inlineStr">
+        <is>
+          <t>LOCAÇÃO DE SOFTWARE ESPECIALIZADO PARA ELABORAÇÃO, GESTÃO E PUBLICAÇÃO DO PLANO DE CONTRATAÇÃO ANUAL (PCA), NA MODALIDADE SAAS (SOFTWARE AS A SERVICE), COM SUPORTE TÉCNICO REMOTO PARA ATENDIMENTO DAS NECESSIDADES DAS DIVERSAS SECRETARIAS DO MUNICÍPIO DE CATUNDA – CE.</t>
+        </is>
+      </c>
+      <c r="E704" s="4" t="inlineStr">
+        <is>
+          <t>R$ 7.500,00</t>
+        </is>
+      </c>
+      <c r="F704" s="4" t="inlineStr">
+        <is>
+          <t>23/07/2025</t>
+        </is>
+      </c>
+      <c r="G704" s="4" t="inlineStr">
+        <is>
+          <t>23/07/2026</t>
+        </is>
+      </c>
+      <c r="H704" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I704" s="4" t="inlineStr">
+        <is>
+          <t>23/07/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="705" ht="8" customHeight="1"/>
+    <row r="706" ht="18" customHeight="1">
+      <c r="A706" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B706" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C706" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D706" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E706" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F706" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G706" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H706" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I706" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="707" ht="15" customHeight="1">
+      <c r="A707" s="4" t="inlineStr">
+        <is>
+          <t>202507230006/2025</t>
+        </is>
+      </c>
+      <c r="B707" s="4" t="inlineStr">
+        <is>
+          <t>LIMA TECHSERVICES LTDA</t>
+        </is>
+      </c>
+      <c r="C707" s="4" t="inlineStr">
+        <is>
+          <t>42.058.542/****-**</t>
+        </is>
+      </c>
+      <c r="D707" s="4" t="inlineStr">
+        <is>
+          <t>LOCAÇÃO DE SOFTWARE ESPECIALIZADO PARA ELABORAÇÃO, GESTÃO E PUBLICAÇÃO DO PLANO DE CONTRATAÇÃO ANUAL (PCA), NA MODALIDADE SAAS (SOFTWARE AS A SERVICE), COM SUPORTE TÉCNICO REMOTO PARA ATENDIMENTO DAS NECESSIDADES DAS DIVERSAS SECRETARIAS DO MUNICÍPIO DE CATUNDA – CE.</t>
+        </is>
+      </c>
+      <c r="E707" s="4" t="inlineStr">
+        <is>
+          <t>R$ 7.500,00</t>
+        </is>
+      </c>
+      <c r="F707" s="4" t="inlineStr">
+        <is>
+          <t>23/07/2025</t>
+        </is>
+      </c>
+      <c r="G707" s="4" t="inlineStr">
+        <is>
+          <t>23/07/2026</t>
+        </is>
+      </c>
+      <c r="H707" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I707" s="4" t="inlineStr">
+        <is>
+          <t>23/07/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="708" ht="8" customHeight="1"/>
+    <row r="709" ht="18" customHeight="1">
+      <c r="A709" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B709" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C709" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D709" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E709" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F709" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G709" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H709" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I709" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="710" ht="15" customHeight="1">
+      <c r="A710" s="4" t="inlineStr">
+        <is>
+          <t>202507230005/2025</t>
+        </is>
+      </c>
+      <c r="B710" s="4" t="inlineStr">
+        <is>
+          <t>LIMA TECHSERVICES LTDA</t>
+        </is>
+      </c>
+      <c r="C710" s="4" t="inlineStr">
+        <is>
+          <t>42.058.542/****-**</t>
+        </is>
+      </c>
+      <c r="D710" s="4" t="inlineStr">
+        <is>
+          <t>LOCAÇÃO DE SOFTWARE ESPECIALIZADO PARA ELABORAÇÃO, GESTÃO E PUBLICAÇÃO DO PLANO DE CONTRATAÇÃO ANUAL (PCA), NA MODALIDADE SAAS (SOFTWARE AS A SERVICE), COM SUPORTE TÉCNICO REMOTO PARA ATENDIMENTO DAS NECESSIDADES DAS DIVERSAS SECRETARIAS DO MUNICÍPIO DE CATUNDA – CE.</t>
+        </is>
+      </c>
+      <c r="E710" s="4" t="inlineStr">
+        <is>
+          <t>R$ 7.500,00</t>
+        </is>
+      </c>
+      <c r="F710" s="4" t="inlineStr">
+        <is>
+          <t>23/07/2025</t>
+        </is>
+      </c>
+      <c r="G710" s="4" t="inlineStr">
+        <is>
+          <t>23/07/2026</t>
+        </is>
+      </c>
+      <c r="H710" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I710" s="4" t="inlineStr">
+        <is>
+          <t>23/07/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="711" ht="8" customHeight="1"/>
+    <row r="712" ht="18" customHeight="1">
+      <c r="A712" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B712" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C712" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D712" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E712" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F712" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G712" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H712" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I712" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="713" ht="15" customHeight="1">
+      <c r="A713" s="4" t="inlineStr">
+        <is>
+          <t>202507230004/2025</t>
+        </is>
+      </c>
+      <c r="B713" s="4" t="inlineStr">
+        <is>
+          <t>LIMA TECHSERVICES LTDA</t>
+        </is>
+      </c>
+      <c r="C713" s="4" t="inlineStr">
+        <is>
+          <t>42.058.542/****-**</t>
+        </is>
+      </c>
+      <c r="D713" s="4" t="inlineStr">
+        <is>
+          <t>LOCAÇÃO DE SOFTWARE ESPECIALIZADO PARA ELABORAÇÃO, GESTÃO E PUBLICAÇÃO DO PLANO DE CONTRATAÇÃO ANUAL (PCA), NA MODALIDADE SAAS (SOFTWARE AS A SERVICE), COM SUPORTE TÉCNICO REMOTO PARA ATENDIMENTO DAS NECESSIDADES DAS DIVERSAS SECRETARIAS DO MUNICÍPIO DE CATUNDA – CE.</t>
+        </is>
+      </c>
+      <c r="E713" s="4" t="inlineStr">
+        <is>
+          <t>R$ 7.500,00</t>
+        </is>
+      </c>
+      <c r="F713" s="4" t="inlineStr">
+        <is>
+          <t>23/07/2025</t>
+        </is>
+      </c>
+      <c r="G713" s="4" t="inlineStr">
+        <is>
+          <t>23/07/2026</t>
+        </is>
+      </c>
+      <c r="H713" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I713" s="4" t="inlineStr">
+        <is>
+          <t>23/07/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="714" ht="8" customHeight="1"/>
+    <row r="715" ht="18" customHeight="1">
+      <c r="A715" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B715" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C715" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D715" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E715" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F715" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G715" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H715" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I715" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="716" ht="15" customHeight="1">
+      <c r="A716" s="4" t="inlineStr">
+        <is>
+          <t>202507230003/2025</t>
+        </is>
+      </c>
+      <c r="B716" s="4" t="inlineStr">
+        <is>
+          <t>LIMA TECHSERVICES LTDA</t>
+        </is>
+      </c>
+      <c r="C716" s="4" t="inlineStr">
+        <is>
+          <t>42.058.542/****-**</t>
+        </is>
+      </c>
+      <c r="D716" s="4" t="inlineStr">
+        <is>
+          <t>LOCAÇÃO DE SOFTWARE ESPECIALIZADO PARA ELABORAÇÃO, GESTÃO E PUBLICAÇÃO DO PLANO DE CONTRATAÇÃO ANUAL (PCA), NA MODALIDADE SAAS (SOFTWARE AS A SERVICE), COM SUPORTE TÉCNICO REMOTO PARA ATENDIMENTO DAS NECESSIDADES DAS DIVERSAS SECRETARIAS DO MUNICÍPIO DE CATUNDA – CE.</t>
+        </is>
+      </c>
+      <c r="E716" s="4" t="inlineStr">
+        <is>
+          <t>R$ 7.500,00</t>
+        </is>
+      </c>
+      <c r="F716" s="4" t="inlineStr">
+        <is>
+          <t>23/07/2025</t>
+        </is>
+      </c>
+      <c r="G716" s="4" t="inlineStr">
+        <is>
+          <t>23/07/2026</t>
+        </is>
+      </c>
+      <c r="H716" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I716" s="4" t="inlineStr">
+        <is>
+          <t>23/07/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="717" ht="8" customHeight="1"/>
+    <row r="718" ht="18" customHeight="1">
+      <c r="A718" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B718" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C718" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D718" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E718" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F718" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G718" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H718" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I718" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="719" ht="15" customHeight="1">
+      <c r="A719" s="4" t="inlineStr">
+        <is>
+          <t>202507230002/2025</t>
+        </is>
+      </c>
+      <c r="B719" s="4" t="inlineStr">
+        <is>
+          <t>LIMA TECHSERVICES LTDA</t>
+        </is>
+      </c>
+      <c r="C719" s="4" t="inlineStr">
+        <is>
+          <t>42.058.542/****-**</t>
+        </is>
+      </c>
+      <c r="D719" s="4" t="inlineStr">
+        <is>
+          <t>LOCAÇÃO DE SOFTWARE ESPECIALIZADO PARA ELABORAÇÃO, GESTÃO E PUBLICAÇÃO DO PLANO DE CONTRATAÇÃO ANUAL (PCA), NA MODALIDADE SAAS (SOFTWARE AS A SERVICE), COM SUPORTE TÉCNICO REMOTO PARA ATENDIMENTO DAS NECESSIDADES DAS DIVERSAS SECRETARIAS DO MUNICÍPIO DE CATUNDA – CE.</t>
+        </is>
+      </c>
+      <c r="E719" s="4" t="inlineStr">
+        <is>
+          <t>R$ 7.500,00</t>
+        </is>
+      </c>
+      <c r="F719" s="4" t="inlineStr">
+        <is>
+          <t>23/07/2025</t>
+        </is>
+      </c>
+      <c r="G719" s="4" t="inlineStr">
+        <is>
+          <t>23/07/2026</t>
+        </is>
+      </c>
+      <c r="H719" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I719" s="4" t="inlineStr">
+        <is>
+          <t>23/07/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="720" ht="8" customHeight="1"/>
+    <row r="721" ht="18" customHeight="1">
+      <c r="A721" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B721" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C721" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D721" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E721" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F721" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G721" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H721" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I721" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="722" ht="15" customHeight="1">
+      <c r="A722" s="4" t="inlineStr">
+        <is>
+          <t>202507160001/2025</t>
+        </is>
+      </c>
+      <c r="B722" s="4" t="inlineStr">
+        <is>
+          <t>MOREIRA MESQUITA ENGENHARIA E SERVICOS LTDA</t>
+        </is>
+      </c>
+      <c r="C722" s="4" t="inlineStr">
+        <is>
+          <t>21.691.178/****-**</t>
+        </is>
+      </c>
+      <c r="D722" s="4" t="inlineStr">
+        <is>
+          <t>EXECUÇÃO DOS SERVIÇOS DE CONSTRUÇÃO DE PASSAGEM MOLHADA NA LOCALIDADE DE BOM TEMPO, NA ZONA RURAL DO MUNICÍPIO DE CATUNDA-CE.</t>
+        </is>
+      </c>
+      <c r="E722" s="4" t="inlineStr">
+        <is>
+          <t>R$ 709.808,01</t>
+        </is>
+      </c>
+      <c r="F722" s="4" t="inlineStr">
+        <is>
+          <t>16/07/2025</t>
+        </is>
+      </c>
+      <c r="G722" s="4" t="inlineStr">
+        <is>
+          <t>13/11/2025</t>
+        </is>
+      </c>
+      <c r="H722" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I722" s="4" t="inlineStr">
+        <is>
+          <t>16/07/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="723" ht="8" customHeight="1"/>
+    <row r="724" ht="18" customHeight="1">
+      <c r="A724" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B724" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C724" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D724" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E724" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F724" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G724" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H724" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I724" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="725" ht="15" customHeight="1">
+      <c r="A725" s="4" t="inlineStr">
+        <is>
+          <t>202507150001/2025</t>
+        </is>
+      </c>
+      <c r="B725" s="4" t="inlineStr">
+        <is>
+          <t>TIMER SOLUCOES INTEGRADAS LTDA</t>
+        </is>
+      </c>
+      <c r="C725" s="4" t="inlineStr">
+        <is>
+          <t>41.878.173/****-**</t>
+        </is>
+      </c>
+      <c r="D725" s="4" t="inlineStr">
+        <is>
+          <t>EXECUÇÃO DO SERVIÇO DE ROÇO MANUAL E MECANIZADO NAS LATERAIS DAS ESTRADAS VICINAIS DO MUNICÍPIO DE CATUNDA-CE.</t>
+        </is>
+      </c>
+      <c r="E725" s="4" t="inlineStr">
+        <is>
+          <t>R$ 107.137,33</t>
+        </is>
+      </c>
+      <c r="F725" s="4" t="inlineStr">
+        <is>
+          <t>15/07/2025</t>
+        </is>
+      </c>
+      <c r="G725" s="4" t="inlineStr">
+        <is>
+          <t>13/09/2025</t>
+        </is>
+      </c>
+      <c r="H725" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I725" s="4" t="inlineStr">
+        <is>
+          <t>15/07/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="726" ht="8" customHeight="1"/>
+    <row r="727" ht="18" customHeight="1">
+      <c r="A727" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B727" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C727" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D727" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E727" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F727" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G727" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H727" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I727" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="728" ht="15" customHeight="1">
+      <c r="A728" s="4" t="inlineStr">
+        <is>
+          <t>202507150001/2025</t>
+        </is>
+      </c>
+      <c r="B728" s="4" t="inlineStr">
+        <is>
+          <t>TIMER SOLUCOES INTEGRADAS LTDA</t>
+        </is>
+      </c>
+      <c r="C728" s="4" t="inlineStr">
+        <is>
+          <t>41.878.173/****-**</t>
+        </is>
+      </c>
+      <c r="D728" s="4" t="inlineStr">
+        <is>
+          <t>EXECUÇÃO DO SERVIÇO DE ROÇO MANUAL E MECANIZADO NAS LATERAIS DAS ESTRADAS VICINAIS DO MUNICÍPIO DE CATUNDA-CE.</t>
+        </is>
+      </c>
+      <c r="E728" s="4" t="inlineStr">
+        <is>
+          <t>R$ 107.137,33</t>
+        </is>
+      </c>
+      <c r="F728" s="4" t="inlineStr">
+        <is>
+          <t>15/07/2025</t>
+        </is>
+      </c>
+      <c r="G728" s="4" t="inlineStr">
+        <is>
+          <t>13/09/2025</t>
+        </is>
+      </c>
+      <c r="H728" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I728" s="4" t="inlineStr">
+        <is>
+          <t>15/07/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="729" ht="8" customHeight="1"/>
+    <row r="730" ht="18" customHeight="1">
+      <c r="A730" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B730" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C730" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D730" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E730" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F730" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G730" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H730" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I730" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="731" ht="15" customHeight="1">
+      <c r="A731" s="4" t="inlineStr">
+        <is>
+          <t>202506270001/2025</t>
+        </is>
+      </c>
+      <c r="B731" s="4" t="inlineStr">
+        <is>
+          <t>F G M SERVICOS MEDICOS LTDA</t>
+        </is>
+      </c>
+      <c r="C731" s="4" t="inlineStr">
+        <is>
+          <t>50.454.564/****-**</t>
+        </is>
+      </c>
+      <c r="D731" s="4" t="inlineStr">
+        <is>
+          <t>Contratação de serviços de coleta de material para análise médica, junto a secretaria de Saúde de Catunda.</t>
+        </is>
+      </c>
+      <c r="E731" s="4" t="inlineStr">
+        <is>
+          <t>R$ 58.560,00</t>
+        </is>
+      </c>
+      <c r="F731" s="4" t="inlineStr">
+        <is>
+          <t>27/06/2025</t>
+        </is>
+      </c>
+      <c r="G731" s="4" t="inlineStr">
+        <is>
+          <t>27/06/2026</t>
+        </is>
+      </c>
+      <c r="H731" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I731" s="4" t="inlineStr">
+        <is>
+          <t>27/06/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="732" ht="8" customHeight="1"/>
+    <row r="733" ht="18" customHeight="1">
+      <c r="A733" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B733" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C733" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D733" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E733" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F733" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G733" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H733" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I733" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="734" ht="15" customHeight="1">
+      <c r="A734" s="4" t="inlineStr">
+        <is>
+          <t>202506270001/2025</t>
+        </is>
+      </c>
+      <c r="B734" s="4" t="inlineStr">
+        <is>
+          <t>F G M SERVICOS MEDICOS LTDA</t>
+        </is>
+      </c>
+      <c r="C734" s="4" t="inlineStr">
+        <is>
+          <t>50.454.564/****-**</t>
+        </is>
+      </c>
+      <c r="D734" s="4" t="inlineStr">
+        <is>
+          <t>Contratação de serviços de coleta de material para análise médica, junto a secretaria de Saúde de Catunda.</t>
+        </is>
+      </c>
+      <c r="E734" s="4" t="inlineStr">
+        <is>
+          <t>R$ 58.560,00</t>
+        </is>
+      </c>
+      <c r="F734" s="4" t="inlineStr">
+        <is>
+          <t>27/06/2025</t>
+        </is>
+      </c>
+      <c r="G734" s="4" t="inlineStr">
+        <is>
+          <t>27/06/2026</t>
+        </is>
+      </c>
+      <c r="H734" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I734" s="4" t="inlineStr">
+        <is>
+          <t>27/06/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="735" ht="8" customHeight="1"/>
+    <row r="736" ht="18" customHeight="1">
+      <c r="A736" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B736" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C736" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D736" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E736" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F736" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G736" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H736" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I736" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="737" ht="15" customHeight="1">
+      <c r="A737" s="4" t="inlineStr">
+        <is>
+          <t>202506250001/2025</t>
+        </is>
+      </c>
+      <c r="B737" s="4" t="inlineStr">
+        <is>
+          <t>DIAMANTE SERVIÇOS LTDA</t>
+        </is>
+      </c>
+      <c r="C737" s="4" t="inlineStr">
+        <is>
+          <t>52.977.301/****-**</t>
+        </is>
+      </c>
+      <c r="D737" s="4" t="inlineStr">
+        <is>
+          <t>Contratação de empresa especializada, para recadastramento imobiliário e econômico, visando, atualização da base de cadastrais junto ao Município de Catunda - CE</t>
+        </is>
+      </c>
+      <c r="E737" s="4" t="inlineStr">
+        <is>
+          <t>R$ 59.900,00</t>
+        </is>
+      </c>
+      <c r="F737" s="4" t="inlineStr">
+        <is>
+          <t>25/06/2025</t>
+        </is>
+      </c>
+      <c r="G737" s="4" t="inlineStr">
+        <is>
+          <t>25/06/2026</t>
+        </is>
+      </c>
+      <c r="H737" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I737" s="4" t="inlineStr">
+        <is>
+          <t>25/06/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="738" ht="8" customHeight="1"/>
+    <row r="739" ht="18" customHeight="1">
+      <c r="A739" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B739" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C739" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D739" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E739" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F739" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G739" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H739" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I739" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="740" ht="15" customHeight="1">
+      <c r="A740" s="4" t="inlineStr">
+        <is>
+          <t>202506250001/2025</t>
+        </is>
+      </c>
+      <c r="B740" s="4" t="inlineStr">
+        <is>
+          <t>DIAMANTE SERVIÇOS LTDA</t>
+        </is>
+      </c>
+      <c r="C740" s="4" t="inlineStr">
+        <is>
+          <t>52.977.301/****-**</t>
+        </is>
+      </c>
+      <c r="D740" s="4" t="inlineStr">
+        <is>
+          <t>Contratação de empresa especializada, para recadastramento imobiliário e econômico, visando, atualização da base de cadastrais junto ao Município de Catunda - CE</t>
+        </is>
+      </c>
+      <c r="E740" s="4" t="inlineStr">
+        <is>
+          <t>R$ 59.900,00</t>
+        </is>
+      </c>
+      <c r="F740" s="4" t="inlineStr">
+        <is>
+          <t>25/06/2025</t>
+        </is>
+      </c>
+      <c r="G740" s="4" t="inlineStr">
+        <is>
+          <t>25/06/2026</t>
+        </is>
+      </c>
+      <c r="H740" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I740" s="4" t="inlineStr">
+        <is>
+          <t>25/06/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="741" ht="8" customHeight="1"/>
+    <row r="742" ht="18" customHeight="1">
+      <c r="A742" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B742" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C742" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D742" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E742" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F742" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G742" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H742" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I742" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="743" ht="15" customHeight="1">
+      <c r="A743" s="4" t="inlineStr">
+        <is>
+          <t>202506230001/2025</t>
+        </is>
+      </c>
+      <c r="B743" s="4" t="inlineStr">
+        <is>
+          <t>F J VIRGINIO SILVA LTDA</t>
+        </is>
+      </c>
+      <c r="C743" s="4" t="inlineStr">
+        <is>
+          <t>39.846.029/****-**</t>
+        </is>
+      </c>
+      <c r="D743" s="4" t="inlineStr">
+        <is>
+          <t>Contratação de empresa para confecção e atualização da legislação tributária municipal, compreendendo a atualização da planilha de alvarás de localização e funcionamento, junto à Secretaria de Planejamento, Administração e Finanças do município de Catunda</t>
+        </is>
+      </c>
+      <c r="E743" s="4" t="inlineStr">
+        <is>
+          <t>R$ 59.860,00</t>
+        </is>
+      </c>
+      <c r="F743" s="4" t="inlineStr">
+        <is>
+          <t>23/06/2025</t>
+        </is>
+      </c>
+      <c r="G743" s="4" t="inlineStr">
+        <is>
+          <t>23/06/2026</t>
+        </is>
+      </c>
+      <c r="H743" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I743" s="4" t="inlineStr">
+        <is>
+          <t>23/06/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="744" ht="8" customHeight="1"/>
+    <row r="745" ht="18" customHeight="1">
+      <c r="A745" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B745" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C745" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D745" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E745" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F745" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G745" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H745" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I745" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="746" ht="15" customHeight="1">
+      <c r="A746" s="4" t="inlineStr">
+        <is>
+          <t>202506230001/2025</t>
+        </is>
+      </c>
+      <c r="B746" s="4" t="inlineStr">
+        <is>
+          <t>F J VIRGINIO SILVA LTDA</t>
+        </is>
+      </c>
+      <c r="C746" s="4" t="inlineStr">
+        <is>
+          <t>39.846.029/****-**</t>
+        </is>
+      </c>
+      <c r="D746" s="4" t="inlineStr">
+        <is>
+          <t>Contratação de empresa para confecção e atualização da legislação tributária municipal, compreendendo a atualização da planilha de alvarás de localização e funcionamento, junto à Secretaria de Planejamento, Administração e Finanças do município de Catunda</t>
+        </is>
+      </c>
+      <c r="E746" s="4" t="inlineStr">
+        <is>
+          <t>R$ 59.860,00</t>
+        </is>
+      </c>
+      <c r="F746" s="4" t="inlineStr">
+        <is>
+          <t>23/06/2025</t>
+        </is>
+      </c>
+      <c r="G746" s="4" t="inlineStr">
+        <is>
+          <t>23/06/2026</t>
+        </is>
+      </c>
+      <c r="H746" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I746" s="4" t="inlineStr">
+        <is>
+          <t>23/06/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="747" ht="8" customHeight="1"/>
+    <row r="748" ht="18" customHeight="1">
+      <c r="A748" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B748" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C748" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D748" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E748" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F748" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G748" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H748" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I748" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="749" ht="15" customHeight="1">
+      <c r="A749" s="4" t="inlineStr">
+        <is>
+          <t>202506180001/2025</t>
+        </is>
+      </c>
+      <c r="B749" s="4" t="inlineStr">
+        <is>
+          <t>ARKTEC CONSTRUTORA E ARQUITETURA LTDA</t>
+        </is>
+      </c>
+      <c r="C749" s="4" t="inlineStr">
+        <is>
+          <t>51.007.107/****-**</t>
+        </is>
+      </c>
+      <c r="D749" s="4" t="inlineStr">
+        <is>
+          <t>EXECUÇÃO DOS SERVIÇOS DE CONSTRUÇÃO DE PASSAGEM MOLHADA NA FAZENDA MACACOS, NA ZONA RURAL DO MUNICÍPIO DE CATUNDA-CE.</t>
+        </is>
+      </c>
+      <c r="E749" s="4" t="inlineStr">
+        <is>
+          <t>R$ 623.583,11</t>
+        </is>
+      </c>
+      <c r="F749" s="4" t="inlineStr">
+        <is>
+          <t>18/06/2025</t>
+        </is>
+      </c>
+      <c r="G749" s="4" t="inlineStr">
+        <is>
+          <t>16/09/2025</t>
+        </is>
+      </c>
+      <c r="H749" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I749" s="4" t="inlineStr">
+        <is>
+          <t>18/06/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="750" ht="8" customHeight="1"/>
+    <row r="751" ht="18" customHeight="1">
+      <c r="A751" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B751" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C751" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D751" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E751" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F751" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G751" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H751" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I751" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="752" ht="15" customHeight="1">
+      <c r="A752" s="4" t="inlineStr">
+        <is>
+          <t>202506030001/2025</t>
+        </is>
+      </c>
+      <c r="B752" s="4" t="inlineStr">
+        <is>
+          <t>JONATHAS D. ARAGAO M. VASCONCELOS - ME</t>
+        </is>
+      </c>
+      <c r="C752" s="4" t="inlineStr">
+        <is>
+          <t>27.179.593/****-**</t>
+        </is>
+      </c>
+      <c r="D752" s="4" t="inlineStr">
+        <is>
+          <t>Aquisição de material e equipamentos para atender as necessidades do Hospital de Catunda_CE.</t>
+        </is>
+      </c>
+      <c r="E752" s="4" t="inlineStr">
+        <is>
+          <t>R$ 57.284,00</t>
+        </is>
+      </c>
+      <c r="F752" s="4" t="inlineStr">
+        <is>
+          <t>03/06/2025</t>
+        </is>
+      </c>
+      <c r="G752" s="4" t="inlineStr">
+        <is>
+          <t>03/06/2026</t>
+        </is>
+      </c>
+      <c r="H752" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I752" s="4" t="inlineStr">
+        <is>
+          <t>03/06/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="753" ht="8" customHeight="1"/>
+    <row r="754" ht="18" customHeight="1">
+      <c r="A754" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B754" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C754" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D754" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E754" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F754" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G754" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H754" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I754" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="755" ht="15" customHeight="1">
+      <c r="A755" s="4" t="inlineStr">
+        <is>
+          <t>202506030001/2025</t>
+        </is>
+      </c>
+      <c r="B755" s="4" t="inlineStr">
+        <is>
+          <t>JONATHAS D. ARAGAO M. VASCONCELOS - ME</t>
+        </is>
+      </c>
+      <c r="C755" s="4" t="inlineStr">
+        <is>
+          <t>27.179.593/****-**</t>
+        </is>
+      </c>
+      <c r="D755" s="4" t="inlineStr">
+        <is>
+          <t>Aquisição de material e equipamentos para atender as necessidades do Hospital de Catunda_CE.</t>
+        </is>
+      </c>
+      <c r="E755" s="4" t="inlineStr">
+        <is>
+          <t>R$ 57.284,00</t>
+        </is>
+      </c>
+      <c r="F755" s="4" t="inlineStr">
+        <is>
+          <t>03/06/2025</t>
+        </is>
+      </c>
+      <c r="G755" s="4" t="inlineStr">
+        <is>
+          <t>03/06/2026</t>
+        </is>
+      </c>
+      <c r="H755" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I755" s="4" t="inlineStr">
+        <is>
+          <t>03/06/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="756" ht="8" customHeight="1"/>
+    <row r="757" ht="18" customHeight="1">
+      <c r="A757" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B757" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C757" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D757" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E757" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F757" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G757" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H757" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I757" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="758" ht="15" customHeight="1">
+      <c r="A758" s="4" t="inlineStr">
+        <is>
+          <t>202505220004/2025</t>
+        </is>
+      </c>
+      <c r="B758" s="4" t="inlineStr">
+        <is>
+          <t>GOMES DE FREITAS VAREJO LTDA</t>
+        </is>
+      </c>
+      <c r="C758" s="4" t="inlineStr">
+        <is>
+          <t>52.621.431/****-**</t>
+        </is>
+      </c>
+      <c r="D758" s="4" t="inlineStr">
+        <is>
+          <t>Contratação de empresa especializada para a prestação de serviços continuados de manutenção preventiva e corretiva em informática (com periodicidade mensal), incluindo o fornecimento de peças e acessórios originais ou compatíveis, para computadores desktop, notebooks, impressoras multifuncionais a laser e jato de tinta e periféricos diversos (mouses, teclados, scanners), bem como serviços de higienização e configuração e manutenção da rede de computadores existente (compreendendo a instalação e configuração de pontos de rede) visando garantir o pleno funcionamento dos equipamentos e da infraestrutura de rede da contratante.</t>
+        </is>
+      </c>
+      <c r="E758" s="4" t="inlineStr">
+        <is>
+          <t>R$ 32.400,00</t>
+        </is>
+      </c>
+      <c r="F758" s="4" t="inlineStr">
+        <is>
+          <t>22/05/2025</t>
+        </is>
+      </c>
+      <c r="G758" s="4" t="inlineStr">
+        <is>
+          <t>22/05/2026</t>
+        </is>
+      </c>
+      <c r="H758" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I758" s="4" t="inlineStr">
+        <is>
+          <t>22/05/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="759" ht="8" customHeight="1"/>
+    <row r="760" ht="18" customHeight="1">
+      <c r="A760" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B760" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C760" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D760" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E760" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F760" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G760" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H760" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I760" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="761" ht="15" customHeight="1">
+      <c r="A761" s="4" t="inlineStr">
+        <is>
+          <t>202505220004/2025</t>
+        </is>
+      </c>
+      <c r="B761" s="4" t="inlineStr">
+        <is>
+          <t>GOMES DE FREITAS VAREJO LTDA</t>
+        </is>
+      </c>
+      <c r="C761" s="4" t="inlineStr">
+        <is>
+          <t>52.621.431/****-**</t>
+        </is>
+      </c>
+      <c r="D761" s="4" t="inlineStr">
+        <is>
+          <t>Contratação de empresa especializada para a prestação de serviços continuados de manutenção preventiva e corretiva em informática (com periodicidade mensal), incluindo o fornecimento de peças e acessórios originais ou compatíveis, para computadores desktop, notebooks, impressoras multifuncionais a laser e jato de tinta e periféricos diversos (mouses, teclados, scanners), bem como serviços de higienização e configuração e manutenção da rede de computadores existente (compreendendo a instalação e configuração de pontos de rede) visando garantir o pleno funcionamento dos equipamentos e da infraestrutura de rede da contratante.</t>
+        </is>
+      </c>
+      <c r="E761" s="4" t="inlineStr">
+        <is>
+          <t>R$ 32.400,00</t>
+        </is>
+      </c>
+      <c r="F761" s="4" t="inlineStr">
+        <is>
+          <t>22/05/2025</t>
+        </is>
+      </c>
+      <c r="G761" s="4" t="inlineStr">
+        <is>
+          <t>22/05/2026</t>
+        </is>
+      </c>
+      <c r="H761" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I761" s="4" t="inlineStr">
+        <is>
+          <t>22/05/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="762" ht="8" customHeight="1"/>
+    <row r="763" ht="18" customHeight="1">
+      <c r="A763" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B763" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C763" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D763" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E763" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F763" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G763" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H763" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I763" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="764" ht="15" customHeight="1">
+      <c r="A764" s="4" t="inlineStr">
+        <is>
+          <t>202505220003/2025</t>
+        </is>
+      </c>
+      <c r="B764" s="4" t="inlineStr">
+        <is>
+          <t>GOMES DE FREITAS VAREJO LTDA</t>
+        </is>
+      </c>
+      <c r="C764" s="4" t="inlineStr">
+        <is>
+          <t>52.621.431/****-**</t>
+        </is>
+      </c>
+      <c r="D764" s="4" t="inlineStr">
+        <is>
+          <t>Contratação de empresa especializada para a prestação de serviços continuados de manutenção preventiva e corretiva em informática (com periodicidade mensal), incluindo o fornecimento de peças e acessórios originais ou compatíveis, para computadores desktop, notebooks, impressoras multifuncionais a laser e jato de tinta e periféricos diversos (mouses, teclados, scanners), bem como serviços de higienização e configuração e manutenção da rede de computadores existente (compreendendo a instalação e configuração de pontos de rede) visando garantir o pleno funcionamento dos equipamentos e da infraestrutura de rede da contratante.</t>
+        </is>
+      </c>
+      <c r="E764" s="4" t="inlineStr">
+        <is>
+          <t>R$ 32.400,00</t>
+        </is>
+      </c>
+      <c r="F764" s="4" t="inlineStr">
+        <is>
+          <t>22/05/2025</t>
+        </is>
+      </c>
+      <c r="G764" s="4" t="inlineStr">
+        <is>
+          <t>22/05/2026</t>
+        </is>
+      </c>
+      <c r="H764" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I764" s="4" t="inlineStr">
+        <is>
+          <t>22/05/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="765" ht="8" customHeight="1"/>
+    <row r="766" ht="18" customHeight="1">
+      <c r="A766" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B766" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C766" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D766" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E766" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F766" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G766" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H766" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I766" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="767" ht="15" customHeight="1">
+      <c r="A767" s="4" t="inlineStr">
+        <is>
+          <t>202505220003/2025</t>
+        </is>
+      </c>
+      <c r="B767" s="4" t="inlineStr">
+        <is>
+          <t>GOMES DE FREITAS VAREJO LTDA</t>
+        </is>
+      </c>
+      <c r="C767" s="4" t="inlineStr">
+        <is>
+          <t>52.621.431/****-**</t>
+        </is>
+      </c>
+      <c r="D767" s="4" t="inlineStr">
+        <is>
+          <t>Contratação de empresa especializada para a prestação de serviços continuados de manutenção preventiva e corretiva em informática (com periodicidade mensal), incluindo o fornecimento de peças e acessórios originais ou compatíveis, para computadores desktop, notebooks, impressoras multifuncionais a laser e jato de tinta e periféricos diversos (mouses, teclados, scanners), bem como serviços de higienização e configuração e manutenção da rede de computadores existente (compreendendo a instalação e configuração de pontos de rede) visando garantir o pleno funcionamento dos equipamentos e da infraestrutura de rede da contratante.</t>
+        </is>
+      </c>
+      <c r="E767" s="4" t="inlineStr">
+        <is>
+          <t>R$ 32.400,00</t>
+        </is>
+      </c>
+      <c r="F767" s="4" t="inlineStr">
+        <is>
+          <t>22/05/2025</t>
+        </is>
+      </c>
+      <c r="G767" s="4" t="inlineStr">
+        <is>
+          <t>22/05/2026</t>
+        </is>
+      </c>
+      <c r="H767" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I767" s="4" t="inlineStr">
+        <is>
+          <t>22/05/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="768" ht="8" customHeight="1"/>
+    <row r="769" ht="18" customHeight="1">
+      <c r="A769" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B769" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C769" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D769" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E769" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F769" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G769" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H769" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I769" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="770" ht="15" customHeight="1">
+      <c r="A770" s="4" t="inlineStr">
+        <is>
+          <t>202505220002/2025</t>
+        </is>
+      </c>
+      <c r="B770" s="4" t="inlineStr">
+        <is>
+          <t>GOMES DE FREITAS VAREJO LTDA</t>
+        </is>
+      </c>
+      <c r="C770" s="4" t="inlineStr">
+        <is>
+          <t>52.621.431/****-**</t>
+        </is>
+      </c>
+      <c r="D770" s="4" t="inlineStr">
+        <is>
+          <t>Contratação de empresa especializada para a prestação de serviços continuados de manutenção preventiva e corretiva em informática (com periodicidade mensal), incluindo o fornecimento de peças e acessórios originais ou compatíveis, para computadores desktop, notebooks, impressoras multifuncionais a laser e jato de tinta e periféricos diversos (mouses, teclados, scanners), bem como serviços de higienização e configuração e manutenção da rede de computadores existente (compreendendo a instalação e configuração de pontos de rede) visando garantir o pleno funcionamento dos equipamentos e da infraestrutura de rede da contratante.</t>
+        </is>
+      </c>
+      <c r="E770" s="4" t="inlineStr">
+        <is>
+          <t>R$ 32.400,00</t>
+        </is>
+      </c>
+      <c r="F770" s="4" t="inlineStr">
+        <is>
+          <t>22/05/2025</t>
+        </is>
+      </c>
+      <c r="G770" s="4" t="inlineStr">
+        <is>
+          <t>22/05/2026</t>
+        </is>
+      </c>
+      <c r="H770" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I770" s="4" t="inlineStr">
+        <is>
+          <t>22/05/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="771" ht="8" customHeight="1"/>
+    <row r="772" ht="18" customHeight="1">
+      <c r="A772" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B772" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C772" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D772" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E772" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F772" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G772" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H772" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I772" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="773" ht="15" customHeight="1">
+      <c r="A773" s="4" t="inlineStr">
+        <is>
+          <t>202505220002/2025</t>
+        </is>
+      </c>
+      <c r="B773" s="4" t="inlineStr">
+        <is>
+          <t>GOMES DE FREITAS VAREJO LTDA</t>
+        </is>
+      </c>
+      <c r="C773" s="4" t="inlineStr">
+        <is>
+          <t>52.621.431/****-**</t>
+        </is>
+      </c>
+      <c r="D773" s="4" t="inlineStr">
+        <is>
+          <t>Contratação de empresa especializada para a prestação de serviços continuados de manutenção preventiva e corretiva em informática (com periodicidade mensal), incluindo o fornecimento de peças e acessórios originais ou compatíveis, para computadores desktop, notebooks, impressoras multifuncionais a laser e jato de tinta e periféricos diversos (mouses, teclados, scanners), bem como serviços de higienização e configuração e manutenção da rede de computadores existente (compreendendo a instalação e configuração de pontos de rede) visando garantir o pleno funcionamento dos equipamentos e da infraestrutura de rede da contratante.</t>
+        </is>
+      </c>
+      <c r="E773" s="4" t="inlineStr">
+        <is>
+          <t>R$ 32.400,00</t>
+        </is>
+      </c>
+      <c r="F773" s="4" t="inlineStr">
+        <is>
+          <t>22/05/2025</t>
+        </is>
+      </c>
+      <c r="G773" s="4" t="inlineStr">
+        <is>
+          <t>22/05/2026</t>
+        </is>
+      </c>
+      <c r="H773" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I773" s="4" t="inlineStr">
+        <is>
+          <t>22/05/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="774" ht="8" customHeight="1"/>
+    <row r="775" ht="18" customHeight="1">
+      <c r="A775" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B775" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C775" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D775" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E775" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F775" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G775" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H775" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I775" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="776" ht="15" customHeight="1">
+      <c r="A776" s="4" t="inlineStr">
+        <is>
+          <t>202505220001/2025</t>
+        </is>
+      </c>
+      <c r="B776" s="4" t="inlineStr">
+        <is>
+          <t>GOMES DE FREITAS VAREJO LTDA</t>
+        </is>
+      </c>
+      <c r="C776" s="4" t="inlineStr">
+        <is>
+          <t>52.621.431/****-**</t>
+        </is>
+      </c>
+      <c r="D776" s="4" t="inlineStr">
+        <is>
+          <t>Contratação de empresa especializada para a prestação de serviços continuados de manutenção preventiva e corretiva em informática (com periodicidade mensal), incluindo o fornecimento de peças e acessórios originais ou compatíveis, para computadores desktop, notebooks, impressoras multifuncionais a laser e jato de tinta e periféricos diversos (mouses, teclados, scanners), bem como serviços de higienização e configuração e manutenção da rede de computadores existente (compreendendo a instalação e configuração de pontos de rede) visando garantir o pleno funcionamento dos equipamentos e da infraestrutura de rede da contratante.</t>
+        </is>
+      </c>
+      <c r="E776" s="4" t="inlineStr">
+        <is>
+          <t>R$ 32.400,00</t>
+        </is>
+      </c>
+      <c r="F776" s="4" t="inlineStr">
+        <is>
+          <t>22/05/2025</t>
+        </is>
+      </c>
+      <c r="G776" s="4" t="inlineStr">
+        <is>
+          <t>22/05/2026</t>
+        </is>
+      </c>
+      <c r="H776" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I776" s="4" t="inlineStr">
+        <is>
+          <t>22/05/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="777" ht="8" customHeight="1"/>
+    <row r="778" ht="18" customHeight="1">
+      <c r="A778" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B778" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C778" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D778" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E778" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F778" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G778" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H778" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I778" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="779" ht="15" customHeight="1">
+      <c r="A779" s="4" t="inlineStr">
+        <is>
+          <t>202505220001/2025</t>
+        </is>
+      </c>
+      <c r="B779" s="4" t="inlineStr">
+        <is>
+          <t>GOMES DE FREITAS VAREJO LTDA</t>
+        </is>
+      </c>
+      <c r="C779" s="4" t="inlineStr">
+        <is>
+          <t>52.621.431/****-**</t>
+        </is>
+      </c>
+      <c r="D779" s="4" t="inlineStr">
+        <is>
+          <t>Contratação de empresa especializada para a prestação de serviços continuados de manutenção preventiva e corretiva em informática (com periodicidade mensal), incluindo o fornecimento de peças e acessórios originais ou compatíveis, para computadores desktop, notebooks, impressoras multifuncionais a laser e jato de tinta e periféricos diversos (mouses, teclados, scanners), bem como serviços de higienização e configuração e manutenção da rede de computadores existente (compreendendo a instalação e configuração de pontos de rede) visando garantir o pleno funcionamento dos equipamentos e da infraestrutura de rede da contratante.</t>
+        </is>
+      </c>
+      <c r="E779" s="4" t="inlineStr">
+        <is>
+          <t>R$ 32.400,00</t>
+        </is>
+      </c>
+      <c r="F779" s="4" t="inlineStr">
+        <is>
+          <t>22/05/2025</t>
+        </is>
+      </c>
+      <c r="G779" s="4" t="inlineStr">
+        <is>
+          <t>22/05/2026</t>
+        </is>
+      </c>
+      <c r="H779" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I779" s="4" t="inlineStr">
+        <is>
+          <t>22/05/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="780" ht="8" customHeight="1"/>
+    <row r="781" ht="18" customHeight="1">
+      <c r="A781" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B781" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C781" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D781" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E781" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F781" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G781" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H781" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I781" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="782" ht="15" customHeight="1">
+      <c r="A782" s="4" t="inlineStr">
+        <is>
+          <t>202505210002/2025</t>
+        </is>
+      </c>
+      <c r="B782" s="4" t="inlineStr">
+        <is>
+          <t>V6 CONSTRUTORA E ASSESSORIA TECNICA EIRE</t>
+        </is>
+      </c>
+      <c r="C782" s="4" t="inlineStr">
+        <is>
+          <t>26.749.547/****-**</t>
+        </is>
+      </c>
+      <c r="D782" s="4" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE SERVIÇOS DE MONITORAMENTO, ACOMPANHAMENTO, CADASTROS, INSERÇÃO DE DOCUMENTOS RELACIONADOS A OBRAS ORIUNDAS DE CONVÊNIOS E SIMILARES POR MEIO DE ORGÃOS FEDERAIS E ESTADUAIS, JUNTO AOS SISTEMAS SISMOB, SIMEC, SIGA, TRANSFEREGOV E E-PARCERIAS, JUNTO À SECRETARIA DE INFRAESTRUTURA, TRANSPORTES E DESENVOLVIMENTO URBANO DE CATUNDA-CE</t>
+        </is>
+      </c>
+      <c r="E782" s="4" t="inlineStr">
+        <is>
+          <t>R$ 44.400,00</t>
+        </is>
+      </c>
+      <c r="F782" s="4" t="inlineStr">
+        <is>
+          <t>21/05/2025</t>
+        </is>
+      </c>
+      <c r="G782" s="4" t="inlineStr">
+        <is>
+          <t>21/05/2026</t>
+        </is>
+      </c>
+      <c r="H782" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I782" s="4" t="inlineStr">
+        <is>
+          <t>21/05/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="783" ht="8" customHeight="1"/>
+    <row r="784" ht="18" customHeight="1">
+      <c r="A784" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B784" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C784" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D784" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E784" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F784" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G784" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H784" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I784" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="785" ht="15" customHeight="1">
+      <c r="A785" s="4" t="inlineStr">
+        <is>
+          <t>202505210002/2025</t>
+        </is>
+      </c>
+      <c r="B785" s="4" t="inlineStr">
+        <is>
+          <t>V6 CONSTRUTORA E ASSESSORIA TECNICA EIRELI - EPP</t>
+        </is>
+      </c>
+      <c r="C785" s="4" t="inlineStr">
+        <is>
+          <t>26.749.547/****-**</t>
+        </is>
+      </c>
+      <c r="D785" s="4" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE SERVIÇOS DE MONITORAMENTO, ACOMPANHAMENTO, CADASTROS, INSERÇÃO DE DOCUMENTOS RELACIONADOS A OBRAS ORIUNDAS DE CONVÊNIOS E SIMILARES POR MEIO DE ORGÃOS FEDERAIS E ESTADUAIS, JUNTO AOS SISTEMAS SISMOB, SIMEC, SIGA, TRANSFEREGOV E E-PARCERIAS, JUNTO À SECRETARIA DE INFRAESTRUTURA, TRANSPORTES E DESENVOLVIMENTO URBANO DE CATUNDA-CE</t>
+        </is>
+      </c>
+      <c r="E785" s="4" t="inlineStr">
+        <is>
+          <t>R$ 44.400,00</t>
+        </is>
+      </c>
+      <c r="F785" s="4" t="inlineStr">
+        <is>
+          <t>21/05/2025</t>
+        </is>
+      </c>
+      <c r="G785" s="4" t="inlineStr">
+        <is>
+          <t>21/05/2026</t>
+        </is>
+      </c>
+      <c r="H785" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I785" s="4" t="inlineStr">
+        <is>
+          <t>21/05/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="786" ht="8" customHeight="1"/>
+    <row r="787" ht="18" customHeight="1">
+      <c r="A787" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B787" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C787" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D787" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E787" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F787" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G787" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H787" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I787" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="788" ht="15" customHeight="1">
+      <c r="A788" s="4" t="inlineStr">
+        <is>
+          <t>202505210001/2025</t>
+        </is>
+      </c>
+      <c r="B788" s="4" t="inlineStr">
+        <is>
+          <t>V6 CONSTRUTORA E ASSESSORIA TECNICA EIRE</t>
+        </is>
+      </c>
+      <c r="C788" s="4" t="inlineStr">
+        <is>
+          <t>26.749.547/****-**</t>
+        </is>
+      </c>
+      <c r="D788" s="4" t="inlineStr">
+        <is>
+          <t>Contratação de serviços técnicos especializados em arquitetura e engenharia civil, para elaboração de projetos técnicos, peças gráficas, memoriais descritivos, especificações técnicas, memorial de cálculo, BDI, planilhas orçamentárias, cronograma físico-financeiro, acompanhamento e fiscalização de obras, junto à Secretaria de Cultura do município de Catunda-CE</t>
+        </is>
+      </c>
+      <c r="E788" s="4" t="inlineStr">
+        <is>
+          <t>R$ 54.000,00</t>
+        </is>
+      </c>
+      <c r="F788" s="4" t="inlineStr">
+        <is>
+          <t>21/05/2025</t>
+        </is>
+      </c>
+      <c r="G788" s="4" t="inlineStr">
+        <is>
+          <t>21/05/2026</t>
+        </is>
+      </c>
+      <c r="H788" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I788" s="4" t="inlineStr">
+        <is>
+          <t>21/05/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="789" ht="8" customHeight="1"/>
+    <row r="790" ht="18" customHeight="1">
+      <c r="A790" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B790" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C790" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D790" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E790" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F790" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G790" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H790" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I790" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="791" ht="15" customHeight="1">
+      <c r="A791" s="4" t="inlineStr">
+        <is>
+          <t>202505210001/2025</t>
+        </is>
+      </c>
+      <c r="B791" s="4" t="inlineStr">
+        <is>
+          <t>V6 CONSTRUTORA E ASSESSORIA TECNICA EIRELI - EPP</t>
+        </is>
+      </c>
+      <c r="C791" s="4" t="inlineStr">
+        <is>
+          <t>26.749.547/****-**</t>
+        </is>
+      </c>
+      <c r="D791" s="4" t="inlineStr">
+        <is>
+          <t>Contratação de serviços técnicos especializados em arquitetura e engenharia civil, para elaboração de projetos técnicos, peças gráficas, memoriais descritivos, especificações técnicas, memorial de cálculo, BDI, planilhas orçamentárias, cronograma físico-financeiro, acompanhamento e fiscalização de obras, junto à Secretaria de Cultura do município de Catunda-CE</t>
+        </is>
+      </c>
+      <c r="E791" s="4" t="inlineStr">
+        <is>
+          <t>R$ 54.000,00</t>
+        </is>
+      </c>
+      <c r="F791" s="4" t="inlineStr">
+        <is>
+          <t>21/05/2025</t>
+        </is>
+      </c>
+      <c r="G791" s="4" t="inlineStr">
+        <is>
+          <t>21/05/2026</t>
+        </is>
+      </c>
+      <c r="H791" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I791" s="4" t="inlineStr">
+        <is>
+          <t>21/05/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="792" ht="8" customHeight="1"/>
+    <row r="793" ht="18" customHeight="1">
+      <c r="A793" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B793" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C793" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D793" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E793" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F793" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G793" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H793" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I793" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="794" ht="15" customHeight="1">
+      <c r="A794" s="4" t="inlineStr">
+        <is>
+          <t>202505120003/2025</t>
+        </is>
+      </c>
+      <c r="B794" s="4" t="inlineStr">
+        <is>
+          <t>ANTONIO PEREIRA LOPES FILHO</t>
+        </is>
+      </c>
+      <c r="C794" s="4" t="inlineStr">
+        <is>
+          <t>28.034.779/****-**</t>
+        </is>
+      </c>
+      <c r="D794" s="4" t="inlineStr">
+        <is>
+          <t>Contratação de uma empresa para prestação de serviço de servidor online para o ESUSAB - PEC e software que atende as necessidades de monitoramento e avaliação das ações e serviços do Componente de Qualidade das Equipes de Atenção Primária à Saúde (APS), para acompanhar os Componentes Fixo, Componente de Vinculo e Acompanhamento e demais Componentes conforme a metodologia de cofinanciamento do piso da APS</t>
+        </is>
+      </c>
+      <c r="E794" s="4" t="inlineStr">
+        <is>
+          <t>R$ 28.200,00</t>
+        </is>
+      </c>
+      <c r="F794" s="4" t="inlineStr">
+        <is>
+          <t>12/05/2025</t>
+        </is>
+      </c>
+      <c r="G794" s="4" t="inlineStr">
+        <is>
+          <t>12/05/2026</t>
+        </is>
+      </c>
+      <c r="H794" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I794" s="4" t="inlineStr">
+        <is>
+          <t>12/05/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="795" ht="8" customHeight="1"/>
+    <row r="796" ht="18" customHeight="1">
+      <c r="A796" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B796" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C796" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D796" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E796" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F796" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G796" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H796" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I796" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="797" ht="15" customHeight="1">
+      <c r="A797" s="4" t="inlineStr">
+        <is>
+          <t>202505120003/2025</t>
+        </is>
+      </c>
+      <c r="B797" s="4" t="inlineStr">
+        <is>
+          <t>ANTONIO PEREIRA LOPES FILHO</t>
+        </is>
+      </c>
+      <c r="C797" s="4" t="inlineStr">
+        <is>
+          <t>28.034.779/****-**</t>
+        </is>
+      </c>
+      <c r="D797" s="4" t="inlineStr">
+        <is>
+          <t>Contratação de uma empresa para prestação de serviço de servidor online para o ESUSAB - PEC e software que atende as necessidades de monitoramento e avaliação das ações e serviços do Componente de Qualidade das Equipes de Atenção Primária à Saúde (APS), para acompanhar os Componentes Fixo, Componente de Vinculo e Acompanhamento e demais Componentes conforme a metodologia de cofinanciamento do piso da APS</t>
+        </is>
+      </c>
+      <c r="E797" s="4" t="inlineStr">
+        <is>
+          <t>R$ 28.200,00</t>
+        </is>
+      </c>
+      <c r="F797" s="4" t="inlineStr">
+        <is>
+          <t>12/05/2025</t>
+        </is>
+      </c>
+      <c r="G797" s="4" t="inlineStr">
+        <is>
+          <t>12/05/2026</t>
+        </is>
+      </c>
+      <c r="H797" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I797" s="4" t="inlineStr">
+        <is>
+          <t>12/05/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="798" ht="8" customHeight="1"/>
+    <row r="799" ht="18" customHeight="1">
+      <c r="A799" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B799" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C799" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D799" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E799" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F799" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G799" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H799" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I799" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="800" ht="15" customHeight="1">
+      <c r="A800" s="4" t="inlineStr">
+        <is>
+          <t>202505120002/2025</t>
+        </is>
+      </c>
+      <c r="B800" s="4" t="inlineStr">
+        <is>
+          <t>ITARGET TECNOLOGIA LTDA</t>
+        </is>
+      </c>
+      <c r="C800" s="4" t="inlineStr">
+        <is>
+          <t>02.130.122/****-**</t>
+        </is>
+      </c>
+      <c r="D800" s="4" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA PARA IMPLANTAÇÃO E LICENCIAMENTO DE SISTEMA COMPUTACIONAL CUSTOMIZÁVEL, BASEADO EM PLATAFORMA WEB DE GESTÃO DE PESSOAS PARA O CONTROLE DE FREQUÊNCIA, DOCUMENTOS, RECADASTRAMENTO, COMUNICAÇÃO E FINANCEIRO DO FUNCIONÁRIO DE INTERESSE DE DIVERSAS SECRETARIAS DO MUNICÍPIO.</t>
+        </is>
+      </c>
+      <c r="E800" s="4" t="inlineStr">
+        <is>
+          <t>R$ 25.440,00</t>
+        </is>
+      </c>
+      <c r="F800" s="4" t="inlineStr">
+        <is>
+          <t>12/05/2025</t>
+        </is>
+      </c>
+      <c r="G800" s="4" t="inlineStr">
+        <is>
+          <t>12/05/2026</t>
+        </is>
+      </c>
+      <c r="H800" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I800" s="4" t="inlineStr">
+        <is>
+          <t>12/05/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="801" ht="8" customHeight="1"/>
+    <row r="802" ht="18" customHeight="1">
+      <c r="A802" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B802" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C802" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D802" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E802" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F802" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G802" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H802" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I802" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="803" ht="15" customHeight="1">
+      <c r="A803" s="4" t="inlineStr">
+        <is>
+          <t>202505120002/2025</t>
+        </is>
+      </c>
+      <c r="B803" s="4" t="inlineStr">
+        <is>
+          <t>ITARGET TECNOLOGIA LTDA</t>
+        </is>
+      </c>
+      <c r="C803" s="4" t="inlineStr">
+        <is>
+          <t>02.130.122/****-**</t>
+        </is>
+      </c>
+      <c r="D803" s="4" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA PARA IMPLANTAÇÃO E LICENCIAMENTO DE SISTEMA COMPUTACIONAL CUSTOMIZÁVEL, BASEADO EM PLATAFORMA WEB DE GESTÃO DE PESSOAS PARA O CONTROLE DE FREQUÊNCIA, DOCUMENTOS, RECADASTRAMENTO, COMUNICAÇÃO E FINANCEIRO DO FUNCIONÁRIO DE INTERESSE DE DIVERSAS SECRETARIAS DO MUNICÍPIO.</t>
+        </is>
+      </c>
+      <c r="E803" s="4" t="inlineStr">
+        <is>
+          <t>R$ 25.440,00</t>
+        </is>
+      </c>
+      <c r="F803" s="4" t="inlineStr">
+        <is>
+          <t>12/05/2025</t>
+        </is>
+      </c>
+      <c r="G803" s="4" t="inlineStr">
+        <is>
+          <t>12/05/2026</t>
+        </is>
+      </c>
+      <c r="H803" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I803" s="4" t="inlineStr">
+        <is>
+          <t>12/05/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="804" ht="8" customHeight="1"/>
+    <row r="805" ht="18" customHeight="1">
+      <c r="A805" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B805" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C805" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D805" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E805" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F805" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G805" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H805" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I805" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="806" ht="15" customHeight="1">
+      <c r="A806" s="4" t="inlineStr">
+        <is>
+          <t>202505090001/2025</t>
+        </is>
+      </c>
+      <c r="B806" s="4" t="inlineStr">
+        <is>
+          <t>F DARLEY COELHO</t>
+        </is>
+      </c>
+      <c r="C806" s="4" t="inlineStr">
+        <is>
+          <t>14.469.129/****-**</t>
+        </is>
+      </c>
+      <c r="D806" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE UTENSÍLIOS DE COZINHA, ELETRODOMÉSTICOS, ELETROELETRÔNICOS, MÓVEIS E OUTROS, PARA SEREM DISTRIBUÍDOS, NA FORMA DE PREMIAÇÃO, NA OCASIÃO DA COMEMORAÇÃO AO DIA DAS MÃES, NO MUNICÍPIO DE CATUNDA.</t>
+        </is>
+      </c>
+      <c r="E806" s="4" t="inlineStr">
+        <is>
+          <t>R$ 31.620,00</t>
+        </is>
+      </c>
+      <c r="F806" s="4" t="inlineStr">
+        <is>
+          <t>09/05/2025</t>
+        </is>
+      </c>
+      <c r="G806" s="4" t="inlineStr">
+        <is>
+          <t>08/06/2025</t>
+        </is>
+      </c>
+      <c r="H806" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I806" s="4" t="inlineStr">
+        <is>
+          <t>09/05/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="807" ht="8" customHeight="1"/>
+    <row r="808" ht="18" customHeight="1">
+      <c r="A808" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B808" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C808" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D808" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E808" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F808" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G808" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H808" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I808" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="809" ht="15" customHeight="1">
+      <c r="A809" s="4" t="inlineStr">
+        <is>
+          <t>202505090001/2025</t>
+        </is>
+      </c>
+      <c r="B809" s="4" t="inlineStr">
+        <is>
+          <t>F DARLEY COELHO-ME</t>
+        </is>
+      </c>
+      <c r="C809" s="4" t="inlineStr">
+        <is>
+          <t>14.469.129/****-**</t>
+        </is>
+      </c>
+      <c r="D809" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE UTENSÍLIOS DE COZINHA, ELETRODOMÉSTICOS, ELETROELETRÔNICOS, MÓVEIS E OUTROS, PARA SEREM DISTRIBUÍDOS, NA FORMA DE PREMIAÇÃO, NA OCASIÃO DA COMEMORAÇÃO AO DIA DAS MÃES, NO MUNICÍPIO DE CATUNDA.</t>
+        </is>
+      </c>
+      <c r="E809" s="4" t="inlineStr">
+        <is>
+          <t>R$ 31.620,00</t>
+        </is>
+      </c>
+      <c r="F809" s="4" t="inlineStr">
+        <is>
+          <t>09/05/2025</t>
+        </is>
+      </c>
+      <c r="G809" s="4" t="inlineStr">
+        <is>
+          <t>08/06/2025</t>
+        </is>
+      </c>
+      <c r="H809" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I809" s="4" t="inlineStr">
+        <is>
+          <t>09/05/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="810" ht="8" customHeight="1"/>
+    <row r="811" ht="18" customHeight="1">
+      <c r="A811" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B811" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C811" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D811" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E811" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F811" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G811" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H811" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I811" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="812" ht="15" customHeight="1">
+      <c r="A812" s="4" t="inlineStr">
+        <is>
+          <t>202505060004/2025</t>
+        </is>
+      </c>
+      <c r="B812" s="4" t="inlineStr">
+        <is>
+          <t>2K EMPREENDIMENTOS LTDA</t>
+        </is>
+      </c>
+      <c r="C812" s="4" t="inlineStr">
+        <is>
+          <t>31.260.742/****-**</t>
+        </is>
+      </c>
+      <c r="D812" s="4" t="inlineStr">
+        <is>
+          <t>Contratação de empresa especializada na prestação de serviços em assessoria de comunicação e marketing, relações públicas, assessoria de imprensa e comunicação social junto a Secretaria de Saúde</t>
+        </is>
+      </c>
+      <c r="E812" s="4" t="inlineStr">
+        <is>
+          <t>R$ 38.400,00</t>
+        </is>
+      </c>
+      <c r="F812" s="4" t="inlineStr">
+        <is>
+          <t>06/05/2025</t>
+        </is>
+      </c>
+      <c r="G812" s="4" t="inlineStr">
+        <is>
+          <t>06/05/2026</t>
+        </is>
+      </c>
+      <c r="H812" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I812" s="4" t="inlineStr">
+        <is>
+          <t>06/05/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="813" ht="8" customHeight="1"/>
+    <row r="814" ht="18" customHeight="1">
+      <c r="A814" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B814" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C814" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D814" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E814" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F814" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G814" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H814" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I814" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="815" ht="15" customHeight="1">
+      <c r="A815" s="4" t="inlineStr">
+        <is>
+          <t>202505060004/2025</t>
+        </is>
+      </c>
+      <c r="B815" s="4" t="inlineStr">
+        <is>
+          <t>2K EMPREENDIMENTOS LTDA</t>
+        </is>
+      </c>
+      <c r="C815" s="4" t="inlineStr">
+        <is>
+          <t>31.260.742/****-**</t>
+        </is>
+      </c>
+      <c r="D815" s="4" t="inlineStr">
+        <is>
+          <t>Contratação de empresa especializada na prestação de serviços em assessoria de comunicação e marketing, relações públicas, assessoria de imprensa e comunicação social junto a Secretaria de Saúde</t>
+        </is>
+      </c>
+      <c r="E815" s="4" t="inlineStr">
+        <is>
+          <t>R$ 38.400,00</t>
+        </is>
+      </c>
+      <c r="F815" s="4" t="inlineStr">
+        <is>
+          <t>06/05/2025</t>
+        </is>
+      </c>
+      <c r="G815" s="4" t="inlineStr">
+        <is>
+          <t>06/05/2026</t>
+        </is>
+      </c>
+      <c r="H815" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I815" s="4" t="inlineStr">
+        <is>
+          <t>06/05/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="816" ht="8" customHeight="1"/>
+    <row r="817" ht="18" customHeight="1">
+      <c r="A817" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B817" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C817" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D817" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E817" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F817" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G817" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H817" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I817" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="818" ht="15" customHeight="1">
+      <c r="A818" s="4" t="inlineStr">
+        <is>
+          <t>202505060003/2025</t>
+        </is>
+      </c>
+      <c r="B818" s="4" t="inlineStr">
+        <is>
+          <t>2K EMPREENDIMENTOS LTDA</t>
+        </is>
+      </c>
+      <c r="C818" s="4" t="inlineStr">
+        <is>
+          <t>31.260.742/****-**</t>
+        </is>
+      </c>
+      <c r="D818" s="4" t="inlineStr">
+        <is>
+          <t>Contratação de empresa especializada na prestação de serviços em assessoria de comunicação e marketing, relações públicas, assessoria de imprensa e comunicação social junto ao Gabinete do Prefeito.</t>
+        </is>
+      </c>
+      <c r="E818" s="4" t="inlineStr">
+        <is>
+          <t>R$ 36.000,00</t>
+        </is>
+      </c>
+      <c r="F818" s="4" t="inlineStr">
+        <is>
+          <t>06/05/2025</t>
+        </is>
+      </c>
+      <c r="G818" s="4" t="inlineStr">
+        <is>
+          <t>06/05/2026</t>
+        </is>
+      </c>
+      <c r="H818" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I818" s="4" t="inlineStr">
+        <is>
+          <t>06/05/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="819" ht="8" customHeight="1"/>
+    <row r="820" ht="18" customHeight="1">
+      <c r="A820" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B820" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C820" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D820" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E820" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F820" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G820" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H820" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I820" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="821" ht="15" customHeight="1">
+      <c r="A821" s="4" t="inlineStr">
+        <is>
+          <t>202505060003/2025</t>
+        </is>
+      </c>
+      <c r="B821" s="4" t="inlineStr">
+        <is>
+          <t>2K EMPREENDIMENTOS LTDA</t>
+        </is>
+      </c>
+      <c r="C821" s="4" t="inlineStr">
+        <is>
+          <t>31.260.742/****-**</t>
+        </is>
+      </c>
+      <c r="D821" s="4" t="inlineStr">
+        <is>
+          <t>Contratação de empresa especializada na prestação de serviços em assessoria de comunicação e marketing, relações públicas, assessoria de imprensa e comunicação social junto ao Gabinete do Prefeito.</t>
+        </is>
+      </c>
+      <c r="E821" s="4" t="inlineStr">
+        <is>
+          <t>R$ 36.000,00</t>
+        </is>
+      </c>
+      <c r="F821" s="4" t="inlineStr">
+        <is>
+          <t>06/05/2025</t>
+        </is>
+      </c>
+      <c r="G821" s="4" t="inlineStr">
+        <is>
+          <t>06/05/2026</t>
+        </is>
+      </c>
+      <c r="H821" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I821" s="4" t="inlineStr">
+        <is>
+          <t>06/05/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="822" ht="8" customHeight="1"/>
+    <row r="823" ht="18" customHeight="1">
+      <c r="A823" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B823" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C823" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D823" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E823" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F823" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G823" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H823" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I823" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="824" ht="15" customHeight="1">
+      <c r="A824" s="4" t="inlineStr">
+        <is>
+          <t>202505060002/2025</t>
+        </is>
+      </c>
+      <c r="B824" s="4" t="inlineStr">
+        <is>
+          <t>2K EMPREENDIMENTOS LTDA</t>
+        </is>
+      </c>
+      <c r="C824" s="4" t="inlineStr">
+        <is>
+          <t>31.260.742/****-**</t>
+        </is>
+      </c>
+      <c r="D824" s="4" t="inlineStr">
+        <is>
+          <t>Contratação de empresa especializada na prestação de serviços em assessoria de comunicação e marketing, relações públicas, assessoria de imprensa e comunicação social junto a Secretaria de Educação</t>
+        </is>
+      </c>
+      <c r="E824" s="4" t="inlineStr">
+        <is>
+          <t>R$ 38.400,00</t>
+        </is>
+      </c>
+      <c r="F824" s="4" t="inlineStr">
+        <is>
+          <t>06/05/2025</t>
+        </is>
+      </c>
+      <c r="G824" s="4" t="inlineStr">
+        <is>
+          <t>06/05/2026</t>
+        </is>
+      </c>
+      <c r="H824" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I824" s="4" t="inlineStr">
+        <is>
+          <t>06/05/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="825" ht="8" customHeight="1"/>
+    <row r="826" ht="18" customHeight="1">
+      <c r="A826" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B826" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C826" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D826" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E826" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F826" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G826" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H826" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I826" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="827" ht="15" customHeight="1">
+      <c r="A827" s="4" t="inlineStr">
+        <is>
+          <t>202505060002/2025</t>
+        </is>
+      </c>
+      <c r="B827" s="4" t="inlineStr">
+        <is>
+          <t>2K EMPREENDIMENTOS LTDA</t>
+        </is>
+      </c>
+      <c r="C827" s="4" t="inlineStr">
+        <is>
+          <t>31.260.742/****-**</t>
+        </is>
+      </c>
+      <c r="D827" s="4" t="inlineStr">
+        <is>
+          <t>Contratação de empresa especializada na prestação de serviços em assessoria de comunicação e marketing, relações públicas, assessoria de imprensa e comunicação social junto a Secretaria de Educação</t>
+        </is>
+      </c>
+      <c r="E827" s="4" t="inlineStr">
+        <is>
+          <t>R$ 38.400,00</t>
+        </is>
+      </c>
+      <c r="F827" s="4" t="inlineStr">
+        <is>
+          <t>06/05/2025</t>
+        </is>
+      </c>
+      <c r="G827" s="4" t="inlineStr">
+        <is>
+          <t>06/05/2026</t>
+        </is>
+      </c>
+      <c r="H827" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I827" s="4" t="inlineStr">
+        <is>
+          <t>06/05/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="828" ht="8" customHeight="1"/>
+    <row r="829" ht="18" customHeight="1">
+      <c r="A829" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B829" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C829" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D829" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E829" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F829" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G829" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H829" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I829" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="830" ht="15" customHeight="1">
+      <c r="A830" s="4" t="inlineStr">
+        <is>
+          <t>202505060001.01/2025</t>
+        </is>
+      </c>
+      <c r="B830" s="4" t="inlineStr">
+        <is>
+          <t>R E SOUSA CONSTRUCOES E SERVICOS LTDA</t>
+        </is>
+      </c>
+      <c r="C830" s="4" t="inlineStr">
+        <is>
+          <t>40.560.312/****-**</t>
+        </is>
+      </c>
+      <c r="D830" s="4" t="inlineStr">
+        <is>
+          <t>Contratação de empresa para realização de futuros e eventuais serviços de pavimentação asfáltica e sinalização viária em diversas ruas do município de Catunda-CE.</t>
+        </is>
+      </c>
+      <c r="E830" s="4" t="inlineStr">
+        <is>
+          <t>R$ 8.000.830,79</t>
+        </is>
+      </c>
+      <c r="F830" s="4" t="inlineStr">
+        <is>
+          <t>07/05/2025</t>
+        </is>
+      </c>
+      <c r="G830" s="4" t="inlineStr">
+        <is>
+          <t>07/01/2026</t>
+        </is>
+      </c>
+      <c r="H830" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I830" s="4" t="inlineStr">
+        <is>
+          <t>07/05/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="831" ht="8" customHeight="1"/>
+    <row r="832" ht="18" customHeight="1">
+      <c r="A832" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B832" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C832" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D832" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E832" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F832" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G832" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H832" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I832" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="833" ht="15" customHeight="1">
+      <c r="A833" s="4" t="inlineStr">
+        <is>
+          <t>202505060001/2025</t>
+        </is>
+      </c>
+      <c r="B833" s="4" t="inlineStr">
+        <is>
+          <t>2K EMPREENDIMENTOS LTDA</t>
+        </is>
+      </c>
+      <c r="C833" s="4" t="inlineStr">
+        <is>
+          <t>31.260.742/****-**</t>
+        </is>
+      </c>
+      <c r="D833" s="4" t="inlineStr">
+        <is>
+          <t>Contratação de empresa especializada na prestação de serviços em assessoria de comunicação e marketing, relações públicas, assessoria de imprensa e comunicação social junto a Secretaria de Cultura</t>
+        </is>
+      </c>
+      <c r="E833" s="4" t="inlineStr">
+        <is>
+          <t>R$ 36.000,00</t>
+        </is>
+      </c>
+      <c r="F833" s="4" t="inlineStr">
+        <is>
+          <t>06/05/2025</t>
+        </is>
+      </c>
+      <c r="G833" s="4" t="inlineStr">
+        <is>
+          <t>06/05/2026</t>
+        </is>
+      </c>
+      <c r="H833" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I833" s="4" t="inlineStr">
+        <is>
+          <t>06/05/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="834" ht="8" customHeight="1"/>
+    <row r="835" ht="18" customHeight="1">
+      <c r="A835" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B835" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C835" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D835" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E835" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F835" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G835" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H835" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I835" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="836" ht="15" customHeight="1">
+      <c r="A836" s="4" t="inlineStr">
+        <is>
+          <t>202505060001/2025</t>
+        </is>
+      </c>
+      <c r="B836" s="4" t="inlineStr">
+        <is>
+          <t>2K EMPREENDIMENTOS LTDA</t>
+        </is>
+      </c>
+      <c r="C836" s="4" t="inlineStr">
+        <is>
+          <t>31.260.742/****-**</t>
+        </is>
+      </c>
+      <c r="D836" s="4" t="inlineStr">
+        <is>
+          <t>Contratação de empresa especializada na prestação de serviços em assessoria de comunicação e marketing, relações públicas, assessoria de imprensa e comunicação social junto a Secretaria de Cultura</t>
+        </is>
+      </c>
+      <c r="E836" s="4" t="inlineStr">
+        <is>
+          <t>R$ 36.000,00</t>
+        </is>
+      </c>
+      <c r="F836" s="4" t="inlineStr">
+        <is>
+          <t>06/05/2025</t>
+        </is>
+      </c>
+      <c r="G836" s="4" t="inlineStr">
+        <is>
+          <t>06/05/2026</t>
+        </is>
+      </c>
+      <c r="H836" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I836" s="4" t="inlineStr">
+        <is>
+          <t>06/05/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="837" ht="8" customHeight="1"/>
+    <row r="838" ht="18" customHeight="1">
+      <c r="A838" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B838" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C838" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D838" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E838" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F838" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G838" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H838" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I838" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="839" ht="15" customHeight="1">
+      <c r="A839" s="4" t="inlineStr">
+        <is>
+          <t>202504140001/EDUC/2025</t>
+        </is>
+      </c>
+      <c r="B839" s="4" t="inlineStr">
+        <is>
+          <t>VITORIA DISTRIBUIDORA DE LIVROS LTDA</t>
+        </is>
+      </c>
+      <c r="C839" s="4" t="inlineStr">
+        <is>
+          <t>56.159.039/****-**</t>
+        </is>
+      </c>
+      <c r="D839" s="4" t="inlineStr">
+        <is>
+          <t>Aquisição de livros didáticos destinados à Educação de Jovens e Adultos - EJA - da rede de ensino do município de Catunda-CE, com formação dos professores, gestores e técnicos.</t>
+        </is>
+      </c>
+      <c r="E839" s="4" t="inlineStr">
+        <is>
+          <t>R$ 387.890,00</t>
+        </is>
+      </c>
+      <c r="F839" s="4" t="inlineStr">
+        <is>
+          <t>15/04/2025</t>
+        </is>
+      </c>
+      <c r="G839" s="4" t="inlineStr">
+        <is>
+          <t>15/04/2026</t>
+        </is>
+      </c>
+      <c r="H839" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I839" s="4" t="inlineStr">
+        <is>
+          <t>15/04/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="840" ht="8" customHeight="1"/>
+    <row r="841" ht="18" customHeight="1">
+      <c r="A841" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B841" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C841" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D841" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E841" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F841" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G841" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H841" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I841" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="842" ht="15" customHeight="1">
+      <c r="A842" s="4" t="inlineStr">
+        <is>
+          <t>202504090001/2025</t>
+        </is>
+      </c>
+      <c r="B842" s="4" t="inlineStr">
+        <is>
+          <t>46.208.645 SABRINA FROTA CAVALCANTE PORTO</t>
+        </is>
+      </c>
+      <c r="C842" s="4" t="inlineStr">
+        <is>
+          <t>46.208.645/****-**</t>
+        </is>
+      </c>
+      <c r="D842" s="4" t="inlineStr">
+        <is>
+          <t>Contratação de Serviços de Assessoria, Consultoria, Análise de Dados e Alimentação do Sistema de Informação em Planejamento do SUS – DIGISUS Gestor, com a elaboração e acompanhamento da execução dos Instrumentos de Planejamento, conforme legislação vigente</t>
+        </is>
+      </c>
+      <c r="E842" s="4" t="inlineStr">
+        <is>
+          <t>R$ 16.800,00</t>
+        </is>
+      </c>
+      <c r="F842" s="4" t="inlineStr">
+        <is>
+          <t>09/04/2025</t>
+        </is>
+      </c>
+      <c r="G842" s="4" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
+      <c r="H842" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I842" s="4" t="inlineStr">
+        <is>
+          <t>09/04/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="843" ht="8" customHeight="1"/>
+    <row r="844" ht="18" customHeight="1">
+      <c r="A844" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B844" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C844" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D844" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E844" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F844" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G844" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H844" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I844" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="845" ht="15" customHeight="1">
+      <c r="A845" s="4" t="inlineStr">
+        <is>
+          <t>202504090001/2025</t>
+        </is>
+      </c>
+      <c r="B845" s="4" t="inlineStr">
+        <is>
+          <t>SABRINA FROTA CAVALCANTE PORTO</t>
+        </is>
+      </c>
+      <c r="C845" s="4" t="inlineStr">
+        <is>
+          <t>46.208.645/****-**</t>
+        </is>
+      </c>
+      <c r="D845" s="4" t="inlineStr">
+        <is>
+          <t>Contratação de Serviços de Assessoria, Consultoria, Análise de Dados e Alimentação do Sistema de Informação em Planejamento do SUS – DIGISUS Gestor, com a elaboração e acompanhamento da execução dos Instrumentos de Planejamento, conforme legislação vigente</t>
+        </is>
+      </c>
+      <c r="E845" s="4" t="inlineStr">
+        <is>
+          <t>R$ 16.800,00</t>
+        </is>
+      </c>
+      <c r="F845" s="4" t="inlineStr">
+        <is>
+          <t>09/04/2025</t>
+        </is>
+      </c>
+      <c r="G845" s="4" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
+      <c r="H845" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I845" s="4" t="inlineStr">
+        <is>
+          <t>09/04/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="846" ht="8" customHeight="1"/>
+    <row r="847" ht="18" customHeight="1">
+      <c r="A847" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B847" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C847" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D847" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E847" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F847" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G847" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H847" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I847" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="848" ht="15" customHeight="1">
+      <c r="A848" s="4" t="inlineStr">
+        <is>
+          <t>202504080001/2025</t>
+        </is>
+      </c>
+      <c r="B848" s="4" t="inlineStr">
+        <is>
+          <t>INSTITUTO CRIAR EIRELE</t>
+        </is>
+      </c>
+      <c r="C848" s="4" t="inlineStr">
+        <is>
+          <t>29.558.596/****-**</t>
+        </is>
+      </c>
+      <c r="D848" s="4" t="inlineStr">
+        <is>
+          <t>Contratação de empresa para prestação de serviço de assessoria pedagógica envolvendo execução de palestras, oficinas e treinamentos, acompanhamento e monitoramento de avaliações externas da Secretaria Municipal de Educação e Desporto de Catunda- CE.</t>
+        </is>
+      </c>
+      <c r="E848" s="4" t="inlineStr">
+        <is>
+          <t>R$ 57.600,00</t>
+        </is>
+      </c>
+      <c r="F848" s="4" t="inlineStr">
+        <is>
+          <t>08/04/2025</t>
+        </is>
+      </c>
+      <c r="G848" s="4" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+      <c r="H848" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I848" s="4" t="inlineStr">
+        <is>
+          <t>08/04/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="849" ht="8" customHeight="1"/>
+    <row r="850" ht="18" customHeight="1">
+      <c r="A850" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B850" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C850" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D850" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E850" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F850" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G850" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H850" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I850" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="851" ht="15" customHeight="1">
+      <c r="A851" s="4" t="inlineStr">
+        <is>
+          <t>202504080001/2025</t>
+        </is>
+      </c>
+      <c r="B851" s="4" t="inlineStr">
+        <is>
+          <t>INSTITUTO CRIAR LTDA</t>
+        </is>
+      </c>
+      <c r="C851" s="4" t="inlineStr">
+        <is>
+          <t>29.558.596/****-**</t>
+        </is>
+      </c>
+      <c r="D851" s="4" t="inlineStr">
+        <is>
+          <t>Contratação de empresa para prestação de serviço de assessoria pedagógica envolvendo execução de palestras, oficinas e treinamentos, acompanhamento e monitoramento de avaliações externas da Secretaria Municipal de Educação e Desporto de Catunda- CE.</t>
+        </is>
+      </c>
+      <c r="E851" s="4" t="inlineStr">
+        <is>
+          <t>R$ 57.600,00</t>
+        </is>
+      </c>
+      <c r="F851" s="4" t="inlineStr">
+        <is>
+          <t>08/04/2025</t>
+        </is>
+      </c>
+      <c r="G851" s="4" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+      <c r="H851" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I851" s="4" t="inlineStr">
+        <is>
+          <t>08/04/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="852" ht="8" customHeight="1"/>
+    <row r="853" ht="18" customHeight="1">
+      <c r="A853" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B853" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C853" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D853" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E853" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F853" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G853" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H853" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I853" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="854" ht="15" customHeight="1">
+      <c r="A854" s="4" t="inlineStr">
+        <is>
+          <t>202504070001/2025</t>
+        </is>
+      </c>
+      <c r="B854" s="4" t="inlineStr">
+        <is>
+          <t>MESQUITA &amp; NEGREIROS ADVOGADOS ASSOCIADOS</t>
+        </is>
+      </c>
+      <c r="C854" s="4" t="inlineStr">
+        <is>
+          <t>26.133.003/****-**</t>
+        </is>
+      </c>
+      <c r="D854" s="4" t="inlineStr">
+        <is>
+          <t>Contratação de empresa especializada na prestação de serviços técnicos profissionais em consultoria e assessoria para diretrizes de introdução, implementação e adequação à Lei Geral de Proteção de Dados Pessoais (LGPD), Lei nº 13.709/2018 junto à Secretaria de Educação e Desporto do município de Catunda-CE.</t>
+        </is>
+      </c>
+      <c r="E854" s="4" t="inlineStr">
+        <is>
+          <t>R$ 36.000,00</t>
+        </is>
+      </c>
+      <c r="F854" s="4" t="inlineStr">
+        <is>
+          <t>07/04/2025</t>
+        </is>
+      </c>
+      <c r="G854" s="4" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+      <c r="H854" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I854" s="4" t="inlineStr">
+        <is>
+          <t>07/04/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="855" ht="8" customHeight="1"/>
+    <row r="856" ht="18" customHeight="1">
+      <c r="A856" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B856" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C856" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D856" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E856" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F856" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G856" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H856" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I856" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="857" ht="15" customHeight="1">
+      <c r="A857" s="4" t="inlineStr">
+        <is>
+          <t>202504070001/2025</t>
+        </is>
+      </c>
+      <c r="B857" s="4" t="inlineStr">
+        <is>
+          <t>MESQUITA &amp; NEGREIROS ADVOGADOS ASSOCIADOS</t>
+        </is>
+      </c>
+      <c r="C857" s="4" t="inlineStr">
+        <is>
+          <t>26.133.003/****-**</t>
+        </is>
+      </c>
+      <c r="D857" s="4" t="inlineStr">
+        <is>
+          <t>Contratação de empresa especializada na prestação de serviços técnicos profissionais em consultoria e assessoria para diretrizes de introdução, implementação e adequação à Lei Geral de Proteção de Dados Pessoais (LGPD), Lei nº 13.709/2018 junto à Secretaria de Educação e Desporto do município de Catunda-CE.</t>
+        </is>
+      </c>
+      <c r="E857" s="4" t="inlineStr">
+        <is>
+          <t>R$ 36.000,00</t>
+        </is>
+      </c>
+      <c r="F857" s="4" t="inlineStr">
+        <is>
+          <t>07/04/2025</t>
+        </is>
+      </c>
+      <c r="G857" s="4" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+      <c r="H857" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I857" s="4" t="inlineStr">
+        <is>
+          <t>07/04/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="858" ht="8" customHeight="1"/>
+    <row r="859" ht="18" customHeight="1">
+      <c r="A859" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B859" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C859" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D859" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E859" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F859" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G859" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H859" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I859" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="860" ht="15" customHeight="1">
+      <c r="A860" s="4" t="inlineStr">
+        <is>
+          <t>202503280001/2025</t>
+        </is>
+      </c>
+      <c r="B860" s="4" t="inlineStr">
+        <is>
+          <t>MESQUITA &amp; NEGREIROS ADVOGADOS ASSOCIADOS</t>
+        </is>
+      </c>
+      <c r="C860" s="4" t="inlineStr">
+        <is>
+          <t>26.133.003/****-**</t>
+        </is>
+      </c>
+      <c r="D860" s="4" t="inlineStr">
+        <is>
+          <t>Contratação de empresa especializada na prestação de serviços técnicos profissionais em consultoria e assessoria para diretrizes de introdução, implementação e adequação à Lei Geral de Proteção de Dados Pessoais (LGPD), Lei nº 13.709/2018 junto à Secretaria de Saúde do município de Catunda-CE.</t>
+        </is>
+      </c>
+      <c r="E860" s="4" t="inlineStr">
+        <is>
+          <t>R$ 32.400,00</t>
+        </is>
+      </c>
+      <c r="F860" s="4" t="inlineStr">
+        <is>
+          <t>28/03/2025</t>
+        </is>
+      </c>
+      <c r="G860" s="4" t="inlineStr">
+        <is>
+          <t>28/03/2026</t>
+        </is>
+      </c>
+      <c r="H860" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I860" s="4" t="inlineStr">
+        <is>
+          <t>28/03/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="861" ht="8" customHeight="1"/>
+    <row r="862" ht="18" customHeight="1">
+      <c r="A862" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B862" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C862" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D862" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E862" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F862" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G862" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H862" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I862" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="863" ht="15" customHeight="1">
+      <c r="A863" s="4" t="inlineStr">
+        <is>
+          <t>202503280001/2025</t>
+        </is>
+      </c>
+      <c r="B863" s="4" t="inlineStr">
+        <is>
+          <t>MESQUITA &amp; NEGREIROS ADVOGADOS ASSOCIADOS</t>
+        </is>
+      </c>
+      <c r="C863" s="4" t="inlineStr">
+        <is>
+          <t>26.133.003/****-**</t>
+        </is>
+      </c>
+      <c r="D863" s="4" t="inlineStr">
+        <is>
+          <t>Contratação de empresa especializada na prestação de serviços técnicos profissionais em consultoria e assessoria para diretrizes de introdução, implementação e adequação à Lei Geral de Proteção de Dados Pessoais (LGPD), Lei nº 13.709/2018 junto à Secretaria de Saúde do município de Catunda-CE.</t>
+        </is>
+      </c>
+      <c r="E863" s="4" t="inlineStr">
+        <is>
+          <t>R$ 32.400,00</t>
+        </is>
+      </c>
+      <c r="F863" s="4" t="inlineStr">
+        <is>
+          <t>28/03/2025</t>
+        </is>
+      </c>
+      <c r="G863" s="4" t="inlineStr">
+        <is>
+          <t>28/03/2026</t>
+        </is>
+      </c>
+      <c r="H863" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I863" s="4" t="inlineStr">
+        <is>
+          <t>28/03/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="864" ht="8" customHeight="1"/>
+    <row r="865" ht="18" customHeight="1">
+      <c r="A865" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B865" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C865" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D865" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E865" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F865" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G865" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H865" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I865" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="866" ht="15" customHeight="1">
+      <c r="A866" s="4" t="inlineStr">
+        <is>
+          <t>202503270001/2025</t>
+        </is>
+      </c>
+      <c r="B866" s="4" t="inlineStr">
+        <is>
+          <t>CEMENT. CAPACITAÇÃO E MENTORIA EM SISTEMAS DE INFORMAÇÕES NA SAUDE LTDA</t>
+        </is>
+      </c>
+      <c r="C866" s="4" t="inlineStr">
+        <is>
+          <t>56.943.973/****-**</t>
+        </is>
+      </c>
+      <c r="D866" s="4" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE SERVIÇOS DE CONSULTORIA E MENTORIA NA ÁREA DE SAUDE, DESTINADOS À SECRETARIA DE SAÚDE DO MUNICÍPIO DE CATUNDA-CE.</t>
+        </is>
+      </c>
+      <c r="E866" s="4" t="inlineStr">
+        <is>
+          <t>R$ 36.000,00</t>
+        </is>
+      </c>
+      <c r="F866" s="4" t="inlineStr">
+        <is>
+          <t>27/03/2025</t>
+        </is>
+      </c>
+      <c r="G866" s="4" t="inlineStr">
+        <is>
+          <t>27/03/2026</t>
+        </is>
+      </c>
+      <c r="H866" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I866" s="4" t="inlineStr">
+        <is>
+          <t>27/03/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="867" ht="8" customHeight="1"/>
+    <row r="868" ht="18" customHeight="1">
+      <c r="A868" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B868" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C868" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D868" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E868" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F868" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G868" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H868" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I868" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="869" ht="15" customHeight="1">
+      <c r="A869" s="4" t="inlineStr">
+        <is>
+          <t>202503270001/2025</t>
+        </is>
+      </c>
+      <c r="B869" s="4" t="inlineStr">
+        <is>
+          <t>CEMENT. CAPACITAÇÃO E MENTORIA EM SISTEMAS DE INFORMAÇÕES NA SAUDE LTDA</t>
+        </is>
+      </c>
+      <c r="C869" s="4" t="inlineStr">
+        <is>
+          <t>56.943.973/****-**</t>
+        </is>
+      </c>
+      <c r="D869" s="4" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE SERVIÇOS DE CONSULTORIA E MENTORIA NA ÁREA DE SAUDE, DESTINADOS À SECRETARIA DE SAÚDE DO MUNICÍPIO DE CATUNDA-CE.</t>
+        </is>
+      </c>
+      <c r="E869" s="4" t="inlineStr">
+        <is>
+          <t>R$ 36.000,00</t>
+        </is>
+      </c>
+      <c r="F869" s="4" t="inlineStr">
+        <is>
+          <t>27/03/2025</t>
+        </is>
+      </c>
+      <c r="G869" s="4" t="inlineStr">
+        <is>
+          <t>27/03/2026</t>
+        </is>
+      </c>
+      <c r="H869" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I869" s="4" t="inlineStr">
+        <is>
+          <t>27/03/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="870" ht="8" customHeight="1"/>
+    <row r="871" ht="18" customHeight="1">
+      <c r="A871" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B871" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C871" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D871" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E871" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F871" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G871" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H871" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I871" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="872" ht="15" customHeight="1">
+      <c r="A872" s="4" t="inlineStr">
+        <is>
+          <t>202503260002/2025</t>
+        </is>
+      </c>
+      <c r="B872" s="4" t="inlineStr">
+        <is>
+          <t>MESQUITA &amp; NEGREIROS ADVOGADOS ASSOCIADOS</t>
+        </is>
+      </c>
+      <c r="C872" s="4" t="inlineStr">
+        <is>
+          <t>26.133.003/****-**</t>
+        </is>
+      </c>
+      <c r="D872" s="4" t="inlineStr">
+        <is>
+          <t>Contratação de empresa especializada na prestação de serviços técnicos profissionais em consultoria e assessoria para diretrizes de introdução, implementação e adequação à Lei Geral de Proteção de Dados Pessoais (LGPD), Lei nº 13.709/2018 junto à Secretaria de Proteção Social, Empreendedorismo e Segurança Alimentar e Nutricional do município de Catunda-CE.</t>
+        </is>
+      </c>
+      <c r="E872" s="4" t="inlineStr">
+        <is>
+          <t>R$ 36.000,00</t>
+        </is>
+      </c>
+      <c r="F872" s="4" t="inlineStr">
+        <is>
+          <t>26/03/2025</t>
+        </is>
+      </c>
+      <c r="G872" s="4" t="inlineStr">
+        <is>
+          <t>26/03/2026</t>
+        </is>
+      </c>
+      <c r="H872" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I872" s="4" t="inlineStr">
+        <is>
+          <t>26/03/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="873" ht="8" customHeight="1"/>
+    <row r="874" ht="18" customHeight="1">
+      <c r="A874" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B874" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C874" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D874" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E874" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F874" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G874" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H874" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I874" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="875" ht="15" customHeight="1">
+      <c r="A875" s="4" t="inlineStr">
+        <is>
+          <t>202503260002/2025</t>
+        </is>
+      </c>
+      <c r="B875" s="4" t="inlineStr">
+        <is>
+          <t>MESQUITA &amp; NEGREIROS ADVOGADOS ASSOCIADOS</t>
+        </is>
+      </c>
+      <c r="C875" s="4" t="inlineStr">
+        <is>
+          <t>26.133.003/****-**</t>
+        </is>
+      </c>
+      <c r="D875" s="4" t="inlineStr">
+        <is>
+          <t>Contratação de empresa especializada na prestação de serviços técnicos profissionais em consultoria e assessoria para diretrizes de introdução, implementação e adequação à Lei Geral de Proteção de Dados Pessoais (LGPD), Lei nº 13.709/2018 junto à Secretaria de Proteção Social, Empreendedorismo e Segurança Alimentar e Nutricional do município de Catunda-CE.</t>
+        </is>
+      </c>
+      <c r="E875" s="4" t="inlineStr">
+        <is>
+          <t>R$ 36.000,00</t>
+        </is>
+      </c>
+      <c r="F875" s="4" t="inlineStr">
+        <is>
+          <t>26/03/2025</t>
+        </is>
+      </c>
+      <c r="G875" s="4" t="inlineStr">
+        <is>
+          <t>26/03/2026</t>
+        </is>
+      </c>
+      <c r="H875" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I875" s="4" t="inlineStr">
+        <is>
+          <t>26/03/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="876" ht="8" customHeight="1"/>
+    <row r="877" ht="18" customHeight="1">
+      <c r="A877" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B877" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C877" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D877" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E877" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F877" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G877" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H877" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I877" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="878" ht="15" customHeight="1">
+      <c r="A878" s="4" t="inlineStr">
+        <is>
+          <t>202503260001/2025</t>
+        </is>
+      </c>
+      <c r="B878" s="4" t="inlineStr">
+        <is>
+          <t>MESQUITA &amp; NEGREIROS ADVOGADOS ASSOCIADOS</t>
+        </is>
+      </c>
+      <c r="C878" s="4" t="inlineStr">
+        <is>
+          <t>26.133.003/****-**</t>
+        </is>
+      </c>
+      <c r="D878" s="4" t="inlineStr">
+        <is>
+          <t>Contratação de empresa especializada na prestação de serviços técnicos profissionais em consultoria e assessoria para diretrizes de introdução, implementação e adequação à Lei Geral de Proteção de Dados Pessoais (LGPD), Lei nº 13.709/2018 junto à Secretaria de Planejamento, Administração e Finanças do município de Catunda-CE.</t>
+        </is>
+      </c>
+      <c r="E878" s="4" t="inlineStr">
+        <is>
+          <t>R$ 39.999,96</t>
+        </is>
+      </c>
+      <c r="F878" s="4" t="inlineStr">
+        <is>
+          <t>26/03/2025</t>
+        </is>
+      </c>
+      <c r="G878" s="4" t="inlineStr">
+        <is>
+          <t>26/03/2026</t>
+        </is>
+      </c>
+      <c r="H878" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I878" s="4" t="inlineStr">
+        <is>
+          <t>26/03/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="879" ht="8" customHeight="1"/>
+    <row r="880" ht="18" customHeight="1">
+      <c r="A880" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B880" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C880" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D880" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E880" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F880" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G880" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H880" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I880" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="881" ht="15" customHeight="1">
+      <c r="A881" s="4" t="inlineStr">
+        <is>
+          <t>202503260001/2025</t>
+        </is>
+      </c>
+      <c r="B881" s="4" t="inlineStr">
+        <is>
+          <t>MESQUITA &amp; NEGREIROS ADVOGADOS ASSOCIADOS</t>
+        </is>
+      </c>
+      <c r="C881" s="4" t="inlineStr">
+        <is>
+          <t>26.133.003/****-**</t>
+        </is>
+      </c>
+      <c r="D881" s="4" t="inlineStr">
+        <is>
+          <t>Contratação de empresa especializada na prestação de serviços técnicos profissionais em consultoria e assessoria para diretrizes de introdução, implementação e adequação à Lei Geral de Proteção de Dados Pessoais (LGPD), Lei nº 13.709/2018 junto à Secretaria de Planejamento, Administração e Finanças do município de Catunda-CE.</t>
+        </is>
+      </c>
+      <c r="E881" s="4" t="inlineStr">
+        <is>
+          <t>R$ 39.999,96</t>
+        </is>
+      </c>
+      <c r="F881" s="4" t="inlineStr">
+        <is>
+          <t>26/03/2025</t>
+        </is>
+      </c>
+      <c r="G881" s="4" t="inlineStr">
+        <is>
+          <t>26/03/2026</t>
+        </is>
+      </c>
+      <c r="H881" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I881" s="4" t="inlineStr">
+        <is>
+          <t>26/03/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="882" ht="8" customHeight="1"/>
+    <row r="883" ht="18" customHeight="1">
+      <c r="A883" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B883" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C883" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D883" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E883" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F883" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G883" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H883" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I883" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="884" ht="15" customHeight="1">
+      <c r="A884" s="4" t="inlineStr">
+        <is>
+          <t>202503140002/2025</t>
+        </is>
+      </c>
+      <c r="B884" s="4" t="inlineStr">
+        <is>
+          <t>2K EMPREENDIMENTOS LTDA</t>
+        </is>
+      </c>
+      <c r="C884" s="4" t="inlineStr">
+        <is>
+          <t>31.260.742/****-**</t>
+        </is>
+      </c>
+      <c r="D884" s="4" t="inlineStr">
+        <is>
+          <t>Contratação de serviços especializados para produção de conteúdo audiovisual, com cunho
+informativo, educacional e orientação social e serviços de transmissão de live streaming, destinados ao Gabinete do Prefeito do município de Catunda-CE.</t>
+        </is>
+      </c>
+      <c r="E884" s="4" t="inlineStr">
+        <is>
+          <t>R$ 51.200,00</t>
+        </is>
+      </c>
+      <c r="F884" s="4" t="inlineStr">
+        <is>
+          <t>14/03/2025</t>
+        </is>
+      </c>
+      <c r="G884" s="4" t="inlineStr">
+        <is>
+          <t>14/03/2026</t>
+        </is>
+      </c>
+      <c r="H884" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I884" s="4" t="inlineStr">
+        <is>
+          <t>14/03/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="885" ht="8" customHeight="1"/>
+    <row r="886" ht="18" customHeight="1">
+      <c r="A886" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B886" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C886" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D886" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E886" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F886" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G886" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H886" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I886" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="887" ht="15" customHeight="1">
+      <c r="A887" s="4" t="inlineStr">
+        <is>
+          <t>202503140002/2025</t>
+        </is>
+      </c>
+      <c r="B887" s="4" t="inlineStr">
+        <is>
+          <t>2K EMPREENDIMENTOS LTDA</t>
+        </is>
+      </c>
+      <c r="C887" s="4" t="inlineStr">
+        <is>
+          <t>31.260.742/****-**</t>
+        </is>
+      </c>
+      <c r="D887" s="4" t="inlineStr">
+        <is>
+          <t>Contratação de serviços especializados para produção de conteúdo audiovisual, com cunho
+informativo, educacional e orientação social e serviços de transmissão de live streaming, destinados ao Gabinete do Prefeito do município de Catunda-CE.</t>
+        </is>
+      </c>
+      <c r="E887" s="4" t="inlineStr">
+        <is>
+          <t>R$ 51.200,00</t>
+        </is>
+      </c>
+      <c r="F887" s="4" t="inlineStr">
+        <is>
+          <t>14/03/2025</t>
+        </is>
+      </c>
+      <c r="G887" s="4" t="inlineStr">
+        <is>
+          <t>14/03/2026</t>
+        </is>
+      </c>
+      <c r="H887" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I887" s="4" t="inlineStr">
+        <is>
+          <t>14/03/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="888" ht="8" customHeight="1"/>
+    <row r="889" ht="18" customHeight="1">
+      <c r="A889" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B889" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C889" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D889" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E889" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F889" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G889" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H889" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I889" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="890" ht="15" customHeight="1">
+      <c r="A890" s="4" t="inlineStr">
+        <is>
+          <t>202503140001/2025</t>
+        </is>
+      </c>
+      <c r="B890" s="4" t="inlineStr">
+        <is>
+          <t>ENGERCON ENGENHARIA LTDA</t>
+        </is>
+      </c>
+      <c r="C890" s="4" t="inlineStr">
+        <is>
+          <t>40.798.782/****-**</t>
+        </is>
+      </c>
+      <c r="D890" s="4" t="inlineStr">
+        <is>
+          <t>Execução dos serviços de construção de banheiros na Escola de Tempo Integral Tomé Alves Martins, na Localidade de Salitre, no município de Catunda-CE.</t>
+        </is>
+      </c>
+      <c r="E890" s="4" t="inlineStr">
+        <is>
+          <t>R$ 106.725,47</t>
+        </is>
+      </c>
+      <c r="F890" s="4" t="inlineStr">
+        <is>
+          <t>14/03/2025</t>
+        </is>
+      </c>
+      <c r="G890" s="4" t="inlineStr">
+        <is>
+          <t>13/05/2025</t>
+        </is>
+      </c>
+      <c r="H890" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I890" s="4" t="inlineStr">
+        <is>
+          <t>14/03/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="891" ht="8" customHeight="1"/>
+    <row r="892" ht="18" customHeight="1">
+      <c r="A892" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B892" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C892" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D892" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E892" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F892" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G892" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H892" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I892" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="893" ht="15" customHeight="1">
+      <c r="A893" s="4" t="inlineStr">
+        <is>
+          <t>202503140001/2025</t>
+        </is>
+      </c>
+      <c r="B893" s="4" t="inlineStr">
+        <is>
+          <t>ENGERCON ENGENHARIA LTDA</t>
+        </is>
+      </c>
+      <c r="C893" s="4" t="inlineStr">
+        <is>
+          <t>40.798.782/****-**</t>
+        </is>
+      </c>
+      <c r="D893" s="4" t="inlineStr">
+        <is>
+          <t>Execução dos serviços de construção de banheiros na Escola de Tempo Integral Tomé Alves Martins, na Localidade de Salitre, no município de Catunda-CE.</t>
+        </is>
+      </c>
+      <c r="E893" s="4" t="inlineStr">
+        <is>
+          <t>R$ 106.725,47</t>
+        </is>
+      </c>
+      <c r="F893" s="4" t="inlineStr">
+        <is>
+          <t>14/03/2025</t>
+        </is>
+      </c>
+      <c r="G893" s="4" t="inlineStr">
+        <is>
+          <t>13/05/2025</t>
+        </is>
+      </c>
+      <c r="H893" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I893" s="4" t="inlineStr">
+        <is>
+          <t>14/03/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="894" ht="8" customHeight="1"/>
+    <row r="895" ht="18" customHeight="1">
+      <c r="A895" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B895" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C895" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D895" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E895" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F895" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G895" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H895" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I895" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="896" ht="15" customHeight="1">
+      <c r="A896" s="4" t="inlineStr">
+        <is>
+          <t>202503130004/2025</t>
+        </is>
+      </c>
+      <c r="B896" s="4" t="inlineStr">
+        <is>
+          <t>ESCRITA PUBLICIDADE PROPAGANDA E ASSESSORIA PUBLICA LTDA.</t>
+        </is>
+      </c>
+      <c r="C896" s="4" t="inlineStr">
+        <is>
+          <t>11.439.609/****-**</t>
+        </is>
+      </c>
+      <c r="D896" s="4" t="inlineStr">
+        <is>
+          <t>Contratação de prestação de serviços especializados em publicidade legal através de jornais de grande circulação e diários oficiais</t>
+        </is>
+      </c>
+      <c r="E896" s="4" t="inlineStr">
+        <is>
+          <t>R$ 59.770,00</t>
+        </is>
+      </c>
+      <c r="F896" s="4" t="inlineStr">
+        <is>
+          <t>13/03/2025</t>
+        </is>
+      </c>
+      <c r="G896" s="4" t="inlineStr">
+        <is>
+          <t>13/03/2026</t>
+        </is>
+      </c>
+      <c r="H896" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I896" s="4" t="inlineStr">
+        <is>
+          <t>13/03/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="897" ht="8" customHeight="1"/>
+    <row r="898" ht="18" customHeight="1">
+      <c r="A898" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B898" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C898" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D898" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E898" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F898" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G898" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H898" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I898" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="899" ht="15" customHeight="1">
+      <c r="A899" s="4" t="inlineStr">
+        <is>
+          <t>202503130004/2025</t>
+        </is>
+      </c>
+      <c r="B899" s="4" t="inlineStr">
+        <is>
+          <t>ESCRITA PUBLICIDADE PROPAGANDA E ASSESSORIA PUBLICA LTDA.</t>
+        </is>
+      </c>
+      <c r="C899" s="4" t="inlineStr">
+        <is>
+          <t>11.439.609/****-**</t>
+        </is>
+      </c>
+      <c r="D899" s="4" t="inlineStr">
+        <is>
+          <t>Contratação de prestação de serviços especializados em publicidade legal através de jornais de grande circulação e diários oficiais</t>
+        </is>
+      </c>
+      <c r="E899" s="4" t="inlineStr">
+        <is>
+          <t>R$ 59.770,00</t>
+        </is>
+      </c>
+      <c r="F899" s="4" t="inlineStr">
+        <is>
+          <t>13/03/2025</t>
+        </is>
+      </c>
+      <c r="G899" s="4" t="inlineStr">
+        <is>
+          <t>13/03/2026</t>
+        </is>
+      </c>
+      <c r="H899" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I899" s="4" t="inlineStr">
+        <is>
+          <t>13/03/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="900" ht="8" customHeight="1"/>
+    <row r="901" ht="18" customHeight="1">
+      <c r="A901" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B901" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C901" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D901" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E901" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F901" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G901" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H901" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I901" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="902" ht="15" customHeight="1">
+      <c r="A902" s="4" t="inlineStr">
+        <is>
+          <t>202503130003/2025</t>
+        </is>
+      </c>
+      <c r="B902" s="4" t="inlineStr">
+        <is>
+          <t>TRES REIS CONSTRUCOES E SERVICOS LTDA</t>
+        </is>
+      </c>
+      <c r="C902" s="4" t="inlineStr">
+        <is>
+          <t>48.639.332/****-**</t>
+        </is>
+      </c>
+      <c r="D902" s="4" t="inlineStr">
+        <is>
+          <t>Reforma e ampliação do muro lateral do estádio municipal na sede de Catunda-CE</t>
+        </is>
+      </c>
+      <c r="E902" s="4" t="inlineStr">
+        <is>
+          <t>R$ 121.749,87</t>
+        </is>
+      </c>
+      <c r="F902" s="4" t="inlineStr">
+        <is>
+          <t>13/03/2025</t>
+        </is>
+      </c>
+      <c r="G902" s="4" t="inlineStr">
+        <is>
+          <t>12/05/2025</t>
+        </is>
+      </c>
+      <c r="H902" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I902" s="4" t="inlineStr">
+        <is>
+          <t>13/03/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="903" ht="8" customHeight="1"/>
+    <row r="904" ht="18" customHeight="1">
+      <c r="A904" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B904" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C904" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D904" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E904" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F904" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G904" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H904" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I904" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="905" ht="15" customHeight="1">
+      <c r="A905" s="4" t="inlineStr">
+        <is>
+          <t>202503130003/2025</t>
+        </is>
+      </c>
+      <c r="B905" s="4" t="inlineStr">
+        <is>
+          <t>TRES REIS CONSTRUCOES E SERVICOS LTDA</t>
+        </is>
+      </c>
+      <c r="C905" s="4" t="inlineStr">
+        <is>
+          <t>48.639.332/****-**</t>
+        </is>
+      </c>
+      <c r="D905" s="4" t="inlineStr">
+        <is>
+          <t>Reforma e ampliação do muro lateral do estádio municipal na sede de Catunda-CE</t>
+        </is>
+      </c>
+      <c r="E905" s="4" t="inlineStr">
+        <is>
+          <t>R$ 121.749,87</t>
+        </is>
+      </c>
+      <c r="F905" s="4" t="inlineStr">
+        <is>
+          <t>13/03/2025</t>
+        </is>
+      </c>
+      <c r="G905" s="4" t="inlineStr">
+        <is>
+          <t>12/05/2025</t>
+        </is>
+      </c>
+      <c r="H905" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I905" s="4" t="inlineStr">
+        <is>
+          <t>13/03/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="906" ht="8" customHeight="1"/>
+    <row r="907" ht="18" customHeight="1">
+      <c r="A907" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B907" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C907" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D907" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E907" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F907" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G907" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H907" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I907" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="908" ht="15" customHeight="1">
+      <c r="A908" s="4" t="inlineStr">
+        <is>
+          <t>202503130002/2025</t>
+        </is>
+      </c>
+      <c r="B908" s="4" t="inlineStr">
+        <is>
+          <t>2K EMPREENDIMENTOS LTDA</t>
+        </is>
+      </c>
+      <c r="C908" s="4" t="inlineStr">
+        <is>
+          <t>31.260.742/****-**</t>
+        </is>
+      </c>
+      <c r="D908" s="4" t="inlineStr">
+        <is>
+          <t>Contratação de serviços especializados para produção de conteúdo audiovisual, com cunho
+informativo, educacional e orientação social e serviços de transmissão live streaming, destinados à Secretaria de Saúde do município de Catunda-CE.</t>
+        </is>
+      </c>
+      <c r="E908" s="4" t="inlineStr">
+        <is>
+          <t>R$ 49.600,00</t>
+        </is>
+      </c>
+      <c r="F908" s="4" t="inlineStr">
+        <is>
+          <t>13/03/2025</t>
+        </is>
+      </c>
+      <c r="G908" s="4" t="inlineStr">
+        <is>
+          <t>13/03/2026</t>
+        </is>
+      </c>
+      <c r="H908" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I908" s="4" t="inlineStr">
+        <is>
+          <t>13/03/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="909" ht="8" customHeight="1"/>
+    <row r="910" ht="18" customHeight="1">
+      <c r="A910" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B910" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C910" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D910" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E910" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F910" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G910" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H910" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I910" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="911" ht="15" customHeight="1">
+      <c r="A911" s="4" t="inlineStr">
+        <is>
+          <t>202503130002/2025</t>
+        </is>
+      </c>
+      <c r="B911" s="4" t="inlineStr">
+        <is>
+          <t>2K EMPREENDIMENTOS LTDA</t>
+        </is>
+      </c>
+      <c r="C911" s="4" t="inlineStr">
+        <is>
+          <t>31.260.742/****-**</t>
+        </is>
+      </c>
+      <c r="D911" s="4" t="inlineStr">
+        <is>
+          <t>Contratação de serviços especializados para produção de conteúdo audiovisual, com cunho
+informativo, educacional e orientação social e serviços de transmissão live streaming, destinados à Secretaria de Saúde do município de Catunda-CE.</t>
+        </is>
+      </c>
+      <c r="E911" s="4" t="inlineStr">
+        <is>
+          <t>R$ 49.600,00</t>
+        </is>
+      </c>
+      <c r="F911" s="4" t="inlineStr">
+        <is>
+          <t>13/03/2025</t>
+        </is>
+      </c>
+      <c r="G911" s="4" t="inlineStr">
+        <is>
+          <t>13/03/2026</t>
+        </is>
+      </c>
+      <c r="H911" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I911" s="4" t="inlineStr">
+        <is>
+          <t>13/03/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="912" ht="8" customHeight="1"/>
+    <row r="913" ht="18" customHeight="1">
+      <c r="A913" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B913" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C913" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D913" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E913" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F913" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G913" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H913" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I913" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="914" ht="15" customHeight="1">
+      <c r="A914" s="4" t="inlineStr">
+        <is>
+          <t>202503120003/2025</t>
+        </is>
+      </c>
+      <c r="B914" s="4" t="inlineStr">
+        <is>
+          <t>2K EMPREENDIMENTOS LTDA</t>
+        </is>
+      </c>
+      <c r="C914" s="4" t="inlineStr">
+        <is>
+          <t>31.260.742/****-**</t>
+        </is>
+      </c>
+      <c r="D914" s="4" t="inlineStr">
+        <is>
+          <t>Contratação de serviços especializados para produção de conteúdo audiovisual, com cunho
+informativo, educacional e orientação social e serviços de transmissão live streaming, destinados à Secretaria de Educação e Desporto do município de Catunda-CE</t>
+        </is>
+      </c>
+      <c r="E914" s="4" t="inlineStr">
+        <is>
+          <t>R$ 47.200,00</t>
+        </is>
+      </c>
+      <c r="F914" s="4" t="inlineStr">
+        <is>
+          <t>12/03/2025</t>
+        </is>
+      </c>
+      <c r="G914" s="4" t="inlineStr">
+        <is>
+          <t>12/03/2026</t>
+        </is>
+      </c>
+      <c r="H914" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I914" s="4" t="inlineStr">
+        <is>
+          <t>12/03/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="915" ht="8" customHeight="1"/>
+    <row r="916" ht="18" customHeight="1">
+      <c r="A916" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B916" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C916" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D916" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E916" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F916" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G916" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H916" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I916" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="917" ht="15" customHeight="1">
+      <c r="A917" s="4" t="inlineStr">
+        <is>
+          <t>202503120003/2025</t>
+        </is>
+      </c>
+      <c r="B917" s="4" t="inlineStr">
+        <is>
+          <t>2K EMPREENDIMENTOS LTDA</t>
+        </is>
+      </c>
+      <c r="C917" s="4" t="inlineStr">
+        <is>
+          <t>31.260.742/****-**</t>
+        </is>
+      </c>
+      <c r="D917" s="4" t="inlineStr">
+        <is>
+          <t>Contratação de serviços especializados para produção de conteúdo audiovisual, com cunho
+informativo, educacional e orientação social e serviços de transmissão live streaming, destinados à Secretaria de Educação e Desporto do município de Catunda-CE</t>
+        </is>
+      </c>
+      <c r="E917" s="4" t="inlineStr">
+        <is>
+          <t>R$ 47.200,00</t>
+        </is>
+      </c>
+      <c r="F917" s="4" t="inlineStr">
+        <is>
+          <t>12/03/2025</t>
+        </is>
+      </c>
+      <c r="G917" s="4" t="inlineStr">
+        <is>
+          <t>12/03/2026</t>
+        </is>
+      </c>
+      <c r="H917" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I917" s="4" t="inlineStr">
+        <is>
+          <t>12/03/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="918" ht="8" customHeight="1"/>
+    <row r="919" ht="18" customHeight="1">
+      <c r="A919" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B919" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C919" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D919" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E919" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F919" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G919" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H919" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I919" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="920" ht="15" customHeight="1">
+      <c r="A920" s="4" t="inlineStr">
+        <is>
+          <t>202503120002/2025</t>
+        </is>
+      </c>
+      <c r="B920" s="4" t="inlineStr">
+        <is>
+          <t>2K EMPREENDIMENTOS LTDA</t>
+        </is>
+      </c>
+      <c r="C920" s="4" t="inlineStr">
+        <is>
+          <t>31.260.742/****-**</t>
+        </is>
+      </c>
+      <c r="D920" s="4" t="inlineStr">
+        <is>
+          <t>Contratação de serviços especializados para produção de conteúdo audiovisual, com cunho informativo, educacional e orientação social e serviços de transmissão live streaming, destinados à Secretaria de Cultura do município de Catunda-CE.</t>
+        </is>
+      </c>
+      <c r="E920" s="4" t="inlineStr">
+        <is>
+          <t>R$ 53.600,00</t>
+        </is>
+      </c>
+      <c r="F920" s="4" t="inlineStr">
+        <is>
+          <t>12/03/2025</t>
+        </is>
+      </c>
+      <c r="G920" s="4" t="inlineStr">
+        <is>
+          <t>12/03/2026</t>
+        </is>
+      </c>
+      <c r="H920" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I920" s="4" t="inlineStr">
+        <is>
+          <t>12/03/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="921" ht="8" customHeight="1"/>
+    <row r="922" ht="18" customHeight="1">
+      <c r="A922" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B922" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C922" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D922" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E922" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F922" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G922" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H922" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I922" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="923" ht="15" customHeight="1">
+      <c r="A923" s="4" t="inlineStr">
+        <is>
+          <t>202503120002/2025</t>
+        </is>
+      </c>
+      <c r="B923" s="4" t="inlineStr">
+        <is>
+          <t>2K EMPREENDIMENTOS LTDA</t>
+        </is>
+      </c>
+      <c r="C923" s="4" t="inlineStr">
+        <is>
+          <t>31.260.742/****-**</t>
+        </is>
+      </c>
+      <c r="D923" s="4" t="inlineStr">
+        <is>
+          <t>Contratação de serviços especializados para produção de conteúdo audiovisual, com cunho informativo, educacional e orientação social e serviços de transmissão live streaming, destinados à Secretaria de Cultura do município de Catunda-CE.</t>
+        </is>
+      </c>
+      <c r="E923" s="4" t="inlineStr">
+        <is>
+          <t>R$ 53.600,00</t>
+        </is>
+      </c>
+      <c r="F923" s="4" t="inlineStr">
+        <is>
+          <t>12/03/2025</t>
+        </is>
+      </c>
+      <c r="G923" s="4" t="inlineStr">
+        <is>
+          <t>12/03/2026</t>
+        </is>
+      </c>
+      <c r="H923" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I923" s="4" t="inlineStr">
+        <is>
+          <t>12/03/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="924" ht="8" customHeight="1"/>
+    <row r="925" ht="18" customHeight="1">
+      <c r="A925" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B925" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C925" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D925" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E925" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F925" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G925" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H925" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I925" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="926" ht="15" customHeight="1">
+      <c r="A926" s="4" t="inlineStr">
+        <is>
+          <t>202503120001/2025</t>
+        </is>
+      </c>
+      <c r="B926" s="4" t="inlineStr">
+        <is>
+          <t>2K EMPREENDIMENTOS LTDA</t>
+        </is>
+      </c>
+      <c r="C926" s="4" t="inlineStr">
+        <is>
+          <t>31.260.742/****-**</t>
+        </is>
+      </c>
+      <c r="D926" s="4" t="inlineStr">
+        <is>
+          <t>Contratação de serviços especializados para produção de conteúdo audiovisual, com cunho
+informativo, educacional e orientação social e serviços de transmissão live streaming, destinados à Secretaria do Trabalho, Desenvolvimento Social e Segurança Alimentar do município de Catunda-CE</t>
+        </is>
+      </c>
+      <c r="E926" s="4" t="inlineStr">
+        <is>
+          <t>R$ 53.600,00</t>
+        </is>
+      </c>
+      <c r="F926" s="4" t="inlineStr">
+        <is>
+          <t>12/03/2025</t>
+        </is>
+      </c>
+      <c r="G926" s="4" t="inlineStr">
+        <is>
+          <t>12/03/2026</t>
+        </is>
+      </c>
+      <c r="H926" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I926" s="4" t="inlineStr">
+        <is>
+          <t>12/03/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="927" ht="8" customHeight="1"/>
+    <row r="928" ht="18" customHeight="1">
+      <c r="A928" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B928" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C928" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D928" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E928" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F928" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G928" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H928" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I928" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="929" ht="15" customHeight="1">
+      <c r="A929" s="4" t="inlineStr">
+        <is>
+          <t>202503120001/2025</t>
+        </is>
+      </c>
+      <c r="B929" s="4" t="inlineStr">
+        <is>
+          <t>2K EMPREENDIMENTOS LTDA</t>
+        </is>
+      </c>
+      <c r="C929" s="4" t="inlineStr">
+        <is>
+          <t>31.260.742/****-**</t>
+        </is>
+      </c>
+      <c r="D929" s="4" t="inlineStr">
+        <is>
+          <t>Contratação de serviços especializados para produção de conteúdo audiovisual, com cunho
+informativo, educacional e orientação social e serviços de transmissão live streaming, destinados à Secretaria do Trabalho, Desenvolvimento Social e Segurança Alimentar do município de Catunda-CE</t>
+        </is>
+      </c>
+      <c r="E929" s="4" t="inlineStr">
+        <is>
+          <t>R$ 53.600,00</t>
+        </is>
+      </c>
+      <c r="F929" s="4" t="inlineStr">
+        <is>
+          <t>12/03/2025</t>
+        </is>
+      </c>
+      <c r="G929" s="4" t="inlineStr">
+        <is>
+          <t>12/03/2026</t>
+        </is>
+      </c>
+      <c r="H929" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I929" s="4" t="inlineStr">
+        <is>
+          <t>12/03/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="930" ht="8" customHeight="1"/>
+    <row r="931" ht="18" customHeight="1">
+      <c r="A931" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B931" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C931" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D931" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E931" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F931" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G931" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H931" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I931" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="932" ht="15" customHeight="1">
+      <c r="A932" s="4" t="inlineStr">
+        <is>
+          <t>202503110008/2025</t>
+        </is>
+      </c>
+      <c r="B932" s="4" t="inlineStr">
+        <is>
+          <t>MARCOS VINICIUS BARBOSA FARIAS</t>
+        </is>
+      </c>
+      <c r="C932" s="4" t="inlineStr">
+        <is>
+          <t>15.593.034/****-**</t>
+        </is>
+      </c>
+      <c r="D932" s="4" t="inlineStr">
+        <is>
+          <t>Prestação dos serviços de digitalização de documentos junto a Secretaria de Saúde da Prefeitura de Catunda/CE.</t>
+        </is>
+      </c>
+      <c r="E932" s="4" t="inlineStr">
+        <is>
+          <t>R$ 31.200,00</t>
+        </is>
+      </c>
+      <c r="F932" s="4" t="inlineStr">
+        <is>
+          <t>11/03/2025</t>
+        </is>
+      </c>
+      <c r="G932" s="4" t="inlineStr">
+        <is>
+          <t>11/03/2026</t>
+        </is>
+      </c>
+      <c r="H932" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I932" s="4" t="inlineStr">
+        <is>
+          <t>11/03/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="933" ht="8" customHeight="1"/>
+    <row r="934" ht="18" customHeight="1">
+      <c r="A934" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B934" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C934" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D934" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E934" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F934" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G934" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H934" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I934" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="935" ht="15" customHeight="1">
+      <c r="A935" s="4" t="inlineStr">
+        <is>
+          <t>202503110008/2025</t>
+        </is>
+      </c>
+      <c r="B935" s="4" t="inlineStr">
+        <is>
+          <t>MARCOS VINICIUS BARBOSA FARIAS</t>
+        </is>
+      </c>
+      <c r="C935" s="4" t="inlineStr">
+        <is>
+          <t>15.593.034/****-**</t>
+        </is>
+      </c>
+      <c r="D935" s="4" t="inlineStr">
+        <is>
+          <t>Prestação dos serviços de digitalização de documentos junto a Secretaria de Saúde da Prefeitura de Catunda/CE.</t>
+        </is>
+      </c>
+      <c r="E935" s="4" t="inlineStr">
+        <is>
+          <t>R$ 31.200,00</t>
+        </is>
+      </c>
+      <c r="F935" s="4" t="inlineStr">
+        <is>
+          <t>11/03/2025</t>
+        </is>
+      </c>
+      <c r="G935" s="4" t="inlineStr">
+        <is>
+          <t>11/03/2026</t>
+        </is>
+      </c>
+      <c r="H935" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I935" s="4" t="inlineStr">
+        <is>
+          <t>11/03/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="936" ht="8" customHeight="1"/>
+    <row r="937" ht="18" customHeight="1">
+      <c r="A937" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B937" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C937" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D937" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E937" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F937" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G937" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H937" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I937" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="938" ht="15" customHeight="1">
+      <c r="A938" s="4" t="inlineStr">
+        <is>
+          <t>202503110007/2025</t>
+        </is>
+      </c>
+      <c r="B938" s="4" t="inlineStr">
+        <is>
+          <t>MARCOS VINICIUS BARBOSA FARIAS</t>
+        </is>
+      </c>
+      <c r="C938" s="4" t="inlineStr">
+        <is>
+          <t>15.593.034/****-**</t>
+        </is>
+      </c>
+      <c r="D938" s="4" t="inlineStr">
+        <is>
+          <t>Prestação dos serviços de digitalização de documentos junto a Agricultura e Meio Ambiente da Prefeitura de Catunda/CE.</t>
+        </is>
+      </c>
+      <c r="E938" s="4" t="inlineStr">
+        <is>
+          <t>R$ 24.000,00</t>
+        </is>
+      </c>
+      <c r="F938" s="4" t="inlineStr">
+        <is>
+          <t>11/03/2025</t>
+        </is>
+      </c>
+      <c r="G938" s="4" t="inlineStr">
+        <is>
+          <t>11/03/2026</t>
+        </is>
+      </c>
+      <c r="H938" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I938" s="4" t="inlineStr">
+        <is>
+          <t>11/03/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="939" ht="8" customHeight="1"/>
+    <row r="940" ht="18" customHeight="1">
+      <c r="A940" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B940" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C940" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D940" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E940" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F940" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G940" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H940" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I940" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="941" ht="15" customHeight="1">
+      <c r="A941" s="4" t="inlineStr">
+        <is>
+          <t>202503110007/2025</t>
+        </is>
+      </c>
+      <c r="B941" s="4" t="inlineStr">
+        <is>
+          <t>MARCOS VINICIUS BARBOSA FARIAS</t>
+        </is>
+      </c>
+      <c r="C941" s="4" t="inlineStr">
+        <is>
+          <t>15.593.034/****-**</t>
+        </is>
+      </c>
+      <c r="D941" s="4" t="inlineStr">
+        <is>
+          <t>Prestação dos serviços de digitalização de documentos junto a Agricultura e Meio Ambiente da Prefeitura de Catunda/CE.</t>
+        </is>
+      </c>
+      <c r="E941" s="4" t="inlineStr">
+        <is>
+          <t>R$ 24.000,00</t>
+        </is>
+      </c>
+      <c r="F941" s="4" t="inlineStr">
+        <is>
+          <t>11/03/2025</t>
+        </is>
+      </c>
+      <c r="G941" s="4" t="inlineStr">
+        <is>
+          <t>11/03/2026</t>
+        </is>
+      </c>
+      <c r="H941" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I941" s="4" t="inlineStr">
+        <is>
+          <t>11/03/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="942" ht="8" customHeight="1"/>
+    <row r="943" ht="18" customHeight="1">
+      <c r="A943" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B943" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C943" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D943" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E943" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F943" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G943" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H943" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I943" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="944" ht="15" customHeight="1">
+      <c r="A944" s="4" t="inlineStr">
+        <is>
+          <t>202503110006/2025</t>
+        </is>
+      </c>
+      <c r="B944" s="4" t="inlineStr">
+        <is>
+          <t>MARCOS VINICIUS BARBOSA FARIAS</t>
+        </is>
+      </c>
+      <c r="C944" s="4" t="inlineStr">
+        <is>
+          <t>15.593.034/****-**</t>
+        </is>
+      </c>
+      <c r="D944" s="4" t="inlineStr">
+        <is>
+          <t>Prestação dos serviços de digitalização de documentos junto a Secretaria de Cultura da Prefeitura de Catunda/CE.</t>
+        </is>
+      </c>
+      <c r="E944" s="4" t="inlineStr">
+        <is>
+          <t>R$ 24.000,00</t>
+        </is>
+      </c>
+      <c r="F944" s="4" t="inlineStr">
+        <is>
+          <t>11/03/2025</t>
+        </is>
+      </c>
+      <c r="G944" s="4" t="inlineStr">
+        <is>
+          <t>11/03/2026</t>
+        </is>
+      </c>
+      <c r="H944" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I944" s="4" t="inlineStr">
+        <is>
+          <t>11/03/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="945" ht="8" customHeight="1"/>
+    <row r="946" ht="18" customHeight="1">
+      <c r="A946" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B946" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C946" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D946" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E946" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F946" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G946" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H946" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I946" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="947" ht="15" customHeight="1">
+      <c r="A947" s="4" t="inlineStr">
+        <is>
+          <t>202503110006/2025</t>
+        </is>
+      </c>
+      <c r="B947" s="4" t="inlineStr">
+        <is>
+          <t>MARCOS VINICIUS BARBOSA FARIAS</t>
+        </is>
+      </c>
+      <c r="C947" s="4" t="inlineStr">
+        <is>
+          <t>15.593.034/****-**</t>
+        </is>
+      </c>
+      <c r="D947" s="4" t="inlineStr">
+        <is>
+          <t>Prestação dos serviços de digitalização de documentos junto a Secretaria de Cultura da Prefeitura de Catunda/CE.</t>
+        </is>
+      </c>
+      <c r="E947" s="4" t="inlineStr">
+        <is>
+          <t>R$ 24.000,00</t>
+        </is>
+      </c>
+      <c r="F947" s="4" t="inlineStr">
+        <is>
+          <t>11/03/2025</t>
+        </is>
+      </c>
+      <c r="G947" s="4" t="inlineStr">
+        <is>
+          <t>11/03/2026</t>
+        </is>
+      </c>
+      <c r="H947" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I947" s="4" t="inlineStr">
+        <is>
+          <t>11/03/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="948" ht="8" customHeight="1"/>
+    <row r="949" ht="18" customHeight="1">
+      <c r="A949" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B949" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C949" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D949" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E949" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F949" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G949" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H949" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I949" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="950" ht="15" customHeight="1">
+      <c r="A950" s="4" t="inlineStr">
+        <is>
+          <t>202503110005/2025</t>
+        </is>
+      </c>
+      <c r="B950" s="4" t="inlineStr">
+        <is>
+          <t>MARCOS VINICIUS BARBOSA FARIAS</t>
+        </is>
+      </c>
+      <c r="C950" s="4" t="inlineStr">
+        <is>
+          <t>15.593.034/****-**</t>
+        </is>
+      </c>
+      <c r="D950" s="4" t="inlineStr">
+        <is>
+          <t>Prestação dos serviços de digitalização de documentos junto a Secretaria de Planejamento, Administração e Finanças da Prefeitura de Catunda/CE.</t>
+        </is>
+      </c>
+      <c r="E950" s="4" t="inlineStr">
+        <is>
+          <t>R$ 34.800,00</t>
+        </is>
+      </c>
+      <c r="F950" s="4" t="inlineStr">
+        <is>
+          <t>11/03/2025</t>
+        </is>
+      </c>
+      <c r="G950" s="4" t="inlineStr">
+        <is>
+          <t>11/03/2026</t>
+        </is>
+      </c>
+      <c r="H950" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I950" s="4" t="inlineStr">
+        <is>
+          <t>11/03/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="951" ht="8" customHeight="1"/>
+    <row r="952" ht="18" customHeight="1">
+      <c r="A952" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B952" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C952" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D952" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E952" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F952" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G952" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H952" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I952" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="953" ht="15" customHeight="1">
+      <c r="A953" s="4" t="inlineStr">
+        <is>
+          <t>202503110005/2025</t>
+        </is>
+      </c>
+      <c r="B953" s="4" t="inlineStr">
+        <is>
+          <t>MARCOS VINICIUS BARBOSA FARIAS</t>
+        </is>
+      </c>
+      <c r="C953" s="4" t="inlineStr">
+        <is>
+          <t>15.593.034/****-**</t>
+        </is>
+      </c>
+      <c r="D953" s="4" t="inlineStr">
+        <is>
+          <t>Prestação dos serviços de digitalização de documentos junto a Secretaria de Planejamento, Administração e Finanças da Prefeitura de Catunda/CE.</t>
+        </is>
+      </c>
+      <c r="E953" s="4" t="inlineStr">
+        <is>
+          <t>R$ 34.800,00</t>
+        </is>
+      </c>
+      <c r="F953" s="4" t="inlineStr">
+        <is>
+          <t>11/03/2025</t>
+        </is>
+      </c>
+      <c r="G953" s="4" t="inlineStr">
+        <is>
+          <t>11/03/2026</t>
+        </is>
+      </c>
+      <c r="H953" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I953" s="4" t="inlineStr">
+        <is>
+          <t>11/03/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="954" ht="8" customHeight="1"/>
+    <row r="955" ht="18" customHeight="1">
+      <c r="A955" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B955" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C955" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D955" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E955" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F955" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G955" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H955" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I955" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="956" ht="15" customHeight="1">
+      <c r="A956" s="4" t="inlineStr">
+        <is>
+          <t>202503110004/2025</t>
+        </is>
+      </c>
+      <c r="B956" s="4" t="inlineStr">
+        <is>
+          <t>MARCOS VINICIUS BARBOSA FARIAS</t>
+        </is>
+      </c>
+      <c r="C956" s="4" t="inlineStr">
+        <is>
+          <t>15.593.034/****-**</t>
+        </is>
+      </c>
+      <c r="D956" s="4" t="inlineStr">
+        <is>
+          <t>Prestação dos serviços de digitalização de documentos junto a Secretaria de Obras e Serviços Públicos da Prefeitura de Catunda/CE.</t>
+        </is>
+      </c>
+      <c r="E956" s="4" t="inlineStr">
+        <is>
+          <t>R$ 24.000,00</t>
+        </is>
+      </c>
+      <c r="F956" s="4" t="inlineStr">
+        <is>
+          <t>11/03/2025</t>
+        </is>
+      </c>
+      <c r="G956" s="4" t="inlineStr">
+        <is>
+          <t>11/03/2026</t>
+        </is>
+      </c>
+      <c r="H956" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I956" s="4" t="inlineStr">
+        <is>
+          <t>11/03/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="957" ht="8" customHeight="1"/>
+    <row r="958" ht="18" customHeight="1">
+      <c r="A958" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B958" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C958" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D958" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E958" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F958" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G958" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H958" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I958" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="959" ht="15" customHeight="1">
+      <c r="A959" s="4" t="inlineStr">
+        <is>
+          <t>202503110004/2025</t>
+        </is>
+      </c>
+      <c r="B959" s="4" t="inlineStr">
+        <is>
+          <t>MARCOS VINICIUS BARBOSA FARIAS</t>
+        </is>
+      </c>
+      <c r="C959" s="4" t="inlineStr">
+        <is>
+          <t>15.593.034/****-**</t>
+        </is>
+      </c>
+      <c r="D959" s="4" t="inlineStr">
+        <is>
+          <t>Prestação dos serviços de digitalização de documentos junto a Secretaria de Obras e Serviços Públicos da Prefeitura de Catunda/CE.</t>
+        </is>
+      </c>
+      <c r="E959" s="4" t="inlineStr">
+        <is>
+          <t>R$ 24.000,00</t>
+        </is>
+      </c>
+      <c r="F959" s="4" t="inlineStr">
+        <is>
+          <t>11/03/2025</t>
+        </is>
+      </c>
+      <c r="G959" s="4" t="inlineStr">
+        <is>
+          <t>11/03/2026</t>
+        </is>
+      </c>
+      <c r="H959" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I959" s="4" t="inlineStr">
+        <is>
+          <t>11/03/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="960" ht="8" customHeight="1"/>
+    <row r="961" ht="18" customHeight="1">
+      <c r="A961" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B961" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C961" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D961" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E961" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F961" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G961" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H961" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I961" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="962" ht="15" customHeight="1">
+      <c r="A962" s="4" t="inlineStr">
+        <is>
+          <t>202503110003/2025</t>
+        </is>
+      </c>
+      <c r="B962" s="4" t="inlineStr">
+        <is>
+          <t>MARCOS VINICIUS BARBOSA FARIAS</t>
+        </is>
+      </c>
+      <c r="C962" s="4" t="inlineStr">
+        <is>
+          <t>15.593.034/****-**</t>
+        </is>
+      </c>
+      <c r="D962" s="4" t="inlineStr">
+        <is>
+          <t>Prestação dos serviços de digitalização de documentos junto a Secretaria de Educação e Desporto da Prefeitura de Catunda/CE.</t>
+        </is>
+      </c>
+      <c r="E962" s="4" t="inlineStr">
+        <is>
+          <t>R$ 31.200,00</t>
+        </is>
+      </c>
+      <c r="F962" s="4" t="inlineStr">
+        <is>
+          <t>11/03/2025</t>
+        </is>
+      </c>
+      <c r="G962" s="4" t="inlineStr">
+        <is>
+          <t>11/03/2026</t>
+        </is>
+      </c>
+      <c r="H962" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I962" s="4" t="inlineStr">
+        <is>
+          <t>11/03/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="963" ht="8" customHeight="1"/>
+    <row r="964" ht="18" customHeight="1">
+      <c r="A964" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B964" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C964" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D964" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E964" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F964" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G964" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H964" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I964" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="965" ht="15" customHeight="1">
+      <c r="A965" s="4" t="inlineStr">
+        <is>
+          <t>202503110003/2025</t>
+        </is>
+      </c>
+      <c r="B965" s="4" t="inlineStr">
+        <is>
+          <t>MARCOS VINICIUS BARBOSA FARIAS</t>
+        </is>
+      </c>
+      <c r="C965" s="4" t="inlineStr">
+        <is>
+          <t>15.593.034/****-**</t>
+        </is>
+      </c>
+      <c r="D965" s="4" t="inlineStr">
+        <is>
+          <t>Prestação dos serviços de digitalização de documentos junto a Secretaria de Educação e Desporto da Prefeitura de Catunda/CE.</t>
+        </is>
+      </c>
+      <c r="E965" s="4" t="inlineStr">
+        <is>
+          <t>R$ 31.200,00</t>
+        </is>
+      </c>
+      <c r="F965" s="4" t="inlineStr">
+        <is>
+          <t>11/03/2025</t>
+        </is>
+      </c>
+      <c r="G965" s="4" t="inlineStr">
+        <is>
+          <t>11/03/2026</t>
+        </is>
+      </c>
+      <c r="H965" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I965" s="4" t="inlineStr">
+        <is>
+          <t>11/03/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="966" ht="8" customHeight="1"/>
+    <row r="967" ht="18" customHeight="1">
+      <c r="A967" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B967" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C967" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D967" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E967" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F967" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G967" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H967" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I967" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="968" ht="15" customHeight="1">
+      <c r="A968" s="4" t="inlineStr">
+        <is>
+          <t>202503110002/2025</t>
+        </is>
+      </c>
+      <c r="B968" s="4" t="inlineStr">
+        <is>
+          <t>MARCOS VINICIUS BARBOSA FARIAS</t>
+        </is>
+      </c>
+      <c r="C968" s="4" t="inlineStr">
+        <is>
+          <t>15.593.034/****-**</t>
+        </is>
+      </c>
+      <c r="D968" s="4" t="inlineStr">
+        <is>
+          <t>Prestação dos serviços de digitalização de documentos junto a Secretaria do Trabalho, Desenvolvimento Social e Segurança Alimentar da Prefeitura de Catunda/CE.</t>
+        </is>
+      </c>
+      <c r="E968" s="4" t="inlineStr">
+        <is>
+          <t>R$ 27.600,00</t>
+        </is>
+      </c>
+      <c r="F968" s="4" t="inlineStr">
+        <is>
+          <t>11/03/2025</t>
+        </is>
+      </c>
+      <c r="G968" s="4" t="inlineStr">
+        <is>
+          <t>11/03/2026</t>
+        </is>
+      </c>
+      <c r="H968" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I968" s="4" t="inlineStr">
+        <is>
+          <t>11/03/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="969" ht="8" customHeight="1"/>
+    <row r="970" ht="18" customHeight="1">
+      <c r="A970" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B970" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C970" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D970" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E970" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F970" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G970" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H970" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I970" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="971" ht="15" customHeight="1">
+      <c r="A971" s="4" t="inlineStr">
+        <is>
+          <t>202503110002/2025</t>
+        </is>
+      </c>
+      <c r="B971" s="4" t="inlineStr">
+        <is>
+          <t>MARCOS VINICIUS BARBOSA FARIAS</t>
+        </is>
+      </c>
+      <c r="C971" s="4" t="inlineStr">
+        <is>
+          <t>15.593.034/****-**</t>
+        </is>
+      </c>
+      <c r="D971" s="4" t="inlineStr">
+        <is>
+          <t>Prestação dos serviços de digitalização de documentos junto a Secretaria do Trabalho, Desenvolvimento Social e Segurança Alimentar da Prefeitura de Catunda/CE.</t>
+        </is>
+      </c>
+      <c r="E971" s="4" t="inlineStr">
+        <is>
+          <t>R$ 27.600,00</t>
+        </is>
+      </c>
+      <c r="F971" s="4" t="inlineStr">
+        <is>
+          <t>11/03/2025</t>
+        </is>
+      </c>
+      <c r="G971" s="4" t="inlineStr">
+        <is>
+          <t>11/03/2026</t>
+        </is>
+      </c>
+      <c r="H971" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I971" s="4" t="inlineStr">
+        <is>
+          <t>11/03/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="972" ht="8" customHeight="1"/>
+    <row r="973" ht="18" customHeight="1">
+      <c r="A973" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B973" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C973" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D973" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E973" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F973" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G973" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H973" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I973" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="974" ht="15" customHeight="1">
+      <c r="A974" s="4" t="inlineStr">
+        <is>
+          <t>202502190001/2025</t>
+        </is>
+      </c>
+      <c r="B974" s="4" t="inlineStr">
+        <is>
+          <t>SENSE SERVICE</t>
+        </is>
+      </c>
+      <c r="C974" s="4" t="inlineStr">
+        <is>
+          <t>49.725.723/****-**</t>
+        </is>
+      </c>
+      <c r="D974" s="4" t="inlineStr">
+        <is>
+          <t>Contratação de empresa para consultoria, orientações, implantação de rotinas e logísticas, acompanhamento e gerenciamento, visando incremento de arrecadação tributária municipal, junto ao Departamento de Tributos do Município de Catunda – CE</t>
+        </is>
+      </c>
+      <c r="E974" s="4" t="inlineStr">
+        <is>
+          <t>R$ 61.080,00</t>
+        </is>
+      </c>
+      <c r="F974" s="4" t="inlineStr">
+        <is>
+          <t>19/02/2025</t>
+        </is>
+      </c>
+      <c r="G974" s="4" t="inlineStr">
+        <is>
+          <t>19/02/2026</t>
+        </is>
+      </c>
+      <c r="H974" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I974" s="4" t="inlineStr">
+        <is>
+          <t>19/02/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="975" ht="8" customHeight="1"/>
+    <row r="976" ht="18" customHeight="1">
+      <c r="A976" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B976" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C976" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D976" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E976" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F976" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G976" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H976" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I976" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="977" ht="15" customHeight="1">
+      <c r="A977" s="4" t="inlineStr">
+        <is>
+          <t>202502190001/2025</t>
+        </is>
+      </c>
+      <c r="B977" s="4" t="inlineStr">
+        <is>
+          <t>B&amp;B SERVIÇOS LTDA</t>
+        </is>
+      </c>
+      <c r="C977" s="4" t="inlineStr">
+        <is>
+          <t>49.725.723/****-**</t>
+        </is>
+      </c>
+      <c r="D977" s="4" t="inlineStr">
+        <is>
+          <t>Contratação de empresa para consultoria, orientações, implantação de rotinas e logísticas, acompanhamento e gerenciamento, visando incremento de arrecadação tributária municipal, junto ao Departamento de Tributos do Município de Catunda – CE</t>
+        </is>
+      </c>
+      <c r="E977" s="4" t="inlineStr">
+        <is>
+          <t>R$ 61.080,00</t>
+        </is>
+      </c>
+      <c r="F977" s="4" t="inlineStr">
+        <is>
+          <t>19/02/2025</t>
+        </is>
+      </c>
+      <c r="G977" s="4" t="inlineStr">
+        <is>
+          <t>19/02/2026</t>
+        </is>
+      </c>
+      <c r="H977" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I977" s="4" t="inlineStr">
+        <is>
+          <t>19/02/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="978" ht="8" customHeight="1"/>
+    <row r="979" ht="18" customHeight="1">
+      <c r="A979" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B979" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C979" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D979" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E979" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F979" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G979" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H979" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I979" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="980" ht="15" customHeight="1">
+      <c r="A980" s="4" t="inlineStr">
+        <is>
+          <t>202502180001/2025</t>
+        </is>
+      </c>
+      <c r="B980" s="4" t="inlineStr">
+        <is>
+          <t>F. LENNON DE OLIVEIRA LOPES</t>
+        </is>
+      </c>
+      <c r="C980" s="4" t="inlineStr">
+        <is>
+          <t>26.833.873/****-**</t>
+        </is>
+      </c>
+      <c r="D980" s="4" t="inlineStr">
+        <is>
+          <t>Contratação da prestação de serviços de assessoria e consultoria técnica administrativa junto às Unidades Executoras (UEX) do município de Catunda-CE</t>
+        </is>
+      </c>
+      <c r="E980" s="4" t="inlineStr">
+        <is>
+          <t>R$ 61.200,00</t>
+        </is>
+      </c>
+      <c r="F980" s="4" t="inlineStr">
+        <is>
+          <t>18/02/2025</t>
+        </is>
+      </c>
+      <c r="G980" s="4" t="inlineStr">
+        <is>
+          <t>18/02/2026</t>
+        </is>
+      </c>
+      <c r="H980" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I980" s="4" t="inlineStr">
+        <is>
+          <t>18/02/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="981" ht="8" customHeight="1"/>
+    <row r="982" ht="18" customHeight="1">
+      <c r="A982" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B982" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C982" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D982" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E982" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F982" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G982" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H982" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I982" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="983" ht="15" customHeight="1">
+      <c r="A983" s="4" t="inlineStr">
+        <is>
+          <t>202502180001/2025</t>
+        </is>
+      </c>
+      <c r="B983" s="4" t="inlineStr">
+        <is>
+          <t>F. LENNON DE OLIVEIRA LOPES - ME</t>
+        </is>
+      </c>
+      <c r="C983" s="4" t="inlineStr">
+        <is>
+          <t>26.833.873/****-**</t>
+        </is>
+      </c>
+      <c r="D983" s="4" t="inlineStr">
+        <is>
+          <t>Contratação da prestação de serviços de assessoria e consultoria técnica administrativa junto às Unidades Executoras (UEX) do município de Catunda-CE</t>
+        </is>
+      </c>
+      <c r="E983" s="4" t="inlineStr">
+        <is>
+          <t>R$ 61.200,00</t>
+        </is>
+      </c>
+      <c r="F983" s="4" t="inlineStr">
+        <is>
+          <t>18/02/2025</t>
+        </is>
+      </c>
+      <c r="G983" s="4" t="inlineStr">
+        <is>
+          <t>18/02/2026</t>
+        </is>
+      </c>
+      <c r="H983" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I983" s="4" t="inlineStr">
+        <is>
+          <t>18/02/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="984" ht="8" customHeight="1"/>
+    <row r="985" ht="18" customHeight="1">
+      <c r="A985" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B985" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C985" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D985" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E985" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F985" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G985" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H985" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I985" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="986" ht="15" customHeight="1">
+      <c r="A986" s="4" t="inlineStr">
+        <is>
+          <t>202502110001/2025</t>
+        </is>
+      </c>
+      <c r="B986" s="4" t="inlineStr">
+        <is>
+          <t>SENSE SERVICE</t>
+        </is>
+      </c>
+      <c r="C986" s="4" t="inlineStr">
+        <is>
+          <t>49.725.723/****-**</t>
+        </is>
+      </c>
+      <c r="D986" s="4" t="inlineStr">
+        <is>
+          <t>Contratação de empresa especializada para acompanhamento, consultoria, gerenciamento, regulamentação, atualização, envio de informações, levantamentos, enviados através dos portais oficiais, visando sanar pendências junto aos repasses de ITR (imposto territorial rural), junto à Secretaria de Agricultura e Meio Ambiente do município de Catunda-CE</t>
+        </is>
+      </c>
+      <c r="E986" s="4" t="inlineStr">
+        <is>
+          <t>R$ 60.000,00</t>
+        </is>
+      </c>
+      <c r="F986" s="4" t="inlineStr">
+        <is>
+          <t>11/02/2025</t>
+        </is>
+      </c>
+      <c r="G986" s="4" t="inlineStr">
+        <is>
+          <t>11/02/2026</t>
+        </is>
+      </c>
+      <c r="H986" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I986" s="4" t="inlineStr">
+        <is>
+          <t>11/02/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="987" ht="8" customHeight="1"/>
+    <row r="988" ht="18" customHeight="1">
+      <c r="A988" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B988" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C988" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D988" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E988" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F988" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G988" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H988" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I988" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="989" ht="15" customHeight="1">
+      <c r="A989" s="4" t="inlineStr">
+        <is>
+          <t>202502110001/2025</t>
+        </is>
+      </c>
+      <c r="B989" s="4" t="inlineStr">
+        <is>
+          <t>B&amp;B SERVIÇOS LTDA</t>
+        </is>
+      </c>
+      <c r="C989" s="4" t="inlineStr">
+        <is>
+          <t>49.725.723/****-**</t>
+        </is>
+      </c>
+      <c r="D989" s="4" t="inlineStr">
+        <is>
+          <t>Contratação de empresa especializada para acompanhamento, consultoria, gerenciamento, regulamentação, atualização, envio de informações, levantamentos, enviados através dos portais oficiais, visando sanar pendências junto aos repasses de ITR (imposto territorial rural), junto à Secretaria de Agricultura e Meio Ambiente do município de Catunda-CE</t>
+        </is>
+      </c>
+      <c r="E989" s="4" t="inlineStr">
+        <is>
+          <t>R$ 60.000,00</t>
+        </is>
+      </c>
+      <c r="F989" s="4" t="inlineStr">
+        <is>
+          <t>11/02/2025</t>
+        </is>
+      </c>
+      <c r="G989" s="4" t="inlineStr">
+        <is>
+          <t>11/02/2026</t>
+        </is>
+      </c>
+      <c r="H989" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I989" s="4" t="inlineStr">
+        <is>
+          <t>11/02/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="990" ht="8" customHeight="1"/>
+    <row r="991" ht="18" customHeight="1">
+      <c r="A991" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B991" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C991" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D991" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E991" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F991" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G991" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H991" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I991" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="992" ht="15" customHeight="1">
+      <c r="A992" s="4" t="inlineStr">
+        <is>
+          <t>202502100001/2025</t>
+        </is>
+      </c>
+      <c r="B992" s="4" t="inlineStr">
+        <is>
+          <t>F P CONSTRUCOES E SERVICOS LTDA</t>
+        </is>
+      </c>
+      <c r="C992" s="4" t="inlineStr">
+        <is>
+          <t>43.803.324/****-**</t>
+        </is>
+      </c>
+      <c r="D992" s="4" t="inlineStr">
+        <is>
+          <t>Construção de Unidade Básica de Saúde Tipo I, no município de Catunda-CE</t>
+        </is>
+      </c>
+      <c r="E992" s="4" t="inlineStr">
+        <is>
+          <t>R$ 1.699.998,45</t>
+        </is>
+      </c>
+      <c r="F992" s="4" t="inlineStr">
+        <is>
+          <t>10/02/2025</t>
+        </is>
+      </c>
+      <c r="G992" s="4" t="inlineStr">
+        <is>
+          <t>08/10/2025</t>
+        </is>
+      </c>
+      <c r="H992" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I992" s="4" t="inlineStr">
+        <is>
+          <t>04/09/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="993" ht="8" customHeight="1"/>
+    <row r="994" ht="18" customHeight="1">
+      <c r="A994" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B994" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C994" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D994" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E994" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F994" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G994" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H994" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I994" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="995" ht="15" customHeight="1">
+      <c r="A995" s="4" t="inlineStr">
+        <is>
+          <t>202502100001/2025</t>
+        </is>
+      </c>
+      <c r="B995" s="4" t="inlineStr">
+        <is>
+          <t>F P CONSTRUCOES E SERVICOS LTDA</t>
+        </is>
+      </c>
+      <c r="C995" s="4" t="inlineStr">
+        <is>
+          <t>43.803.324/****-**</t>
+        </is>
+      </c>
+      <c r="D995" s="4" t="inlineStr">
+        <is>
+          <t>Construção de Unidade Básica de Saúde Tipo I, no município de Catunda-CE</t>
+        </is>
+      </c>
+      <c r="E995" s="4" t="inlineStr">
+        <is>
+          <t>R$ 1.699.998,45</t>
+        </is>
+      </c>
+      <c r="F995" s="4" t="inlineStr">
+        <is>
+          <t>10/02/2025</t>
+        </is>
+      </c>
+      <c r="G995" s="4" t="inlineStr">
+        <is>
+          <t>08/10/2025</t>
+        </is>
+      </c>
+      <c r="H995" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I995" s="4" t="inlineStr">
+        <is>
+          <t>10/02/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="996" ht="8" customHeight="1"/>
+    <row r="997" ht="18" customHeight="1">
+      <c r="A997" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B997" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C997" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D997" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E997" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F997" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G997" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H997" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I997" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="998" ht="15" customHeight="1">
+      <c r="A998" s="4" t="inlineStr">
+        <is>
           <t>202501210001/2025</t>
         </is>
       </c>
-      <c r="B644" s="4" t="inlineStr">
+      <c r="B998" s="4" t="inlineStr">
         <is>
           <t>D3 SERVIÇOS E CONSTRUÇÕES LTDA</t>
         </is>
       </c>
-      <c r="C644" s="4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D644" s="4" t="inlineStr">
+      <c r="C998" s="4" t="inlineStr">
+        <is>
+          <t>21.403.984/****-**</t>
+        </is>
+      </c>
+      <c r="D998" s="4" t="inlineStr">
         <is>
           <t>CONSTRUÇÃO DE UM BUEIRO NA ESTRADA VICINAL DE 
 ACESSO A LOCALIDADE DE ENTRE MONTES NO 
 MUNICÍPIO DE CATUNDA - CE</t>
         </is>
       </c>
-      <c r="E644" s="4" t="inlineStr">
+      <c r="E998" s="4" t="inlineStr">
         <is>
           <t>R$ 38.177,76</t>
         </is>
       </c>
-      <c r="F644" s="4" t="inlineStr">
+      <c r="F998" s="4" t="inlineStr">
         <is>
           <t>21/01/2025</t>
         </is>
       </c>
-      <c r="G644" s="4" t="inlineStr">
+      <c r="G998" s="4" t="inlineStr">
         <is>
           <t>20/02/2025</t>
         </is>
       </c>
-      <c r="H644" s="4" t="inlineStr">
+      <c r="H998" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
-      <c r="I644" s="4" t="inlineStr">
+      <c r="I998" s="4" t="inlineStr">
         <is>
           <t>21/01/2025</t>
         </is>
       </c>
     </row>
-    <row r="645" ht="8" customHeight="1"/>
-[...48 lines deleted...]
-      <c r="A647" s="4" t="inlineStr">
+    <row r="999" ht="8" customHeight="1"/>
+    <row r="1000" ht="18" customHeight="1">
+      <c r="A1000" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1000" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1000" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1000" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1000" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1000" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1000" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1000" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1000" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1001" ht="15" customHeight="1">
+      <c r="A1001" s="4" t="inlineStr">
         <is>
           <t>202501210001/2025</t>
         </is>
       </c>
-      <c r="B647" s="4" t="inlineStr">
+      <c r="B1001" s="4" t="inlineStr">
         <is>
           <t>D3 SERVIÇOS E CONSTRUÇÕES LTDA</t>
         </is>
       </c>
-      <c r="C647" s="4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D647" s="4" t="inlineStr">
+      <c r="C1001" s="4" t="inlineStr">
+        <is>
+          <t>21.403.984/****-**</t>
+        </is>
+      </c>
+      <c r="D1001" s="4" t="inlineStr">
         <is>
           <t>CONSTRUÇÃO DE UM BUEIRO NA ESTRADA VICINAL DE 
 ACESSO A LOCALIDADE DE ENTRE MONTES NO 
 MUNICÍPIO DE CATUNDA - CE</t>
         </is>
       </c>
-      <c r="E647" s="4" t="inlineStr">
+      <c r="E1001" s="4" t="inlineStr">
         <is>
           <t>R$ 38.177,76</t>
         </is>
       </c>
-      <c r="F647" s="4" t="inlineStr">
+      <c r="F1001" s="4" t="inlineStr">
         <is>
           <t>21/01/2025</t>
         </is>
       </c>
-      <c r="G647" s="4" t="inlineStr">
+      <c r="G1001" s="4" t="inlineStr">
         <is>
           <t>20/02/2025</t>
         </is>
       </c>
-      <c r="H647" s="4" t="inlineStr">
+      <c r="H1001" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
-      <c r="I647" s="4" t="inlineStr">
+      <c r="I1001" s="4" t="inlineStr">
         <is>
           <t>21/01/2025</t>
-        </is>
-[...11208 lines deleted...]
-          <t>01/07/2024</t>
         </is>
       </c>
     </row>
     <row r="1002" ht="8" customHeight="1"/>
     <row r="1003" ht="18" customHeight="1">
       <c r="A1003" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B1003" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C1003" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D1003" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -32174,91 +31301,91 @@
       </c>
       <c r="F1003" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G1003" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H1003" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I1003" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="1004" ht="15" customHeight="1">
       <c r="A1004" s="4" t="inlineStr">
         <is>
-          <t>202407010004/2024</t>
+          <t>202501200001/2025</t>
         </is>
       </c>
       <c r="B1004" s="4" t="inlineStr">
         <is>
-          <t>PLUS SERVICOS ADMINISTRATIVOS EIRELI</t>
+          <t>VICO IASI VIANA NASCIMENTO TRUCKCAR</t>
         </is>
       </c>
       <c r="C1004" s="4" t="inlineStr">
         <is>
-          <t>18786076****-50</t>
+          <t>48.895.470/****-**</t>
         </is>
       </c>
       <c r="D1004" s="4" t="inlineStr">
         <is>
-          <t>Contratação de serviços técnicos profissionais de assessoria e consultoria para orientação nas contratações de bens e serviços junto à Secretaria de Obras e Serviços Públicos de Catunda-CE</t>
+          <t>Execução de serviços de construção de terminal rodoviário na sede do município de Catunda - CE</t>
         </is>
       </c>
       <c r="E1004" s="4" t="inlineStr">
         <is>
-          <t>R$ 39.000,00</t>
+          <t>R$ 1.282.457,46</t>
         </is>
       </c>
       <c r="F1004" s="4" t="inlineStr">
         <is>
-          <t>01/07/2024</t>
+          <t>20/01/2025</t>
         </is>
       </c>
       <c r="G1004" s="4" t="inlineStr">
         <is>
-          <t>01/07/2025</t>
+          <t>17/09/2025</t>
         </is>
       </c>
       <c r="H1004" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
       <c r="I1004" s="4" t="inlineStr">
         <is>
-          <t>01/07/2024</t>
+          <t>20/01/2025</t>
         </is>
       </c>
     </row>
     <row r="1005" ht="8" customHeight="1"/>
     <row r="1006" ht="18" customHeight="1">
       <c r="A1006" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B1006" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C1006" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D1006" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -32269,91 +31396,91 @@
       </c>
       <c r="F1006" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G1006" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H1006" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I1006" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="1007" ht="15" customHeight="1">
       <c r="A1007" s="4" t="inlineStr">
         <is>
-          <t>202407010003/2024</t>
+          <t>202501150013/2025</t>
         </is>
       </c>
       <c r="B1007" s="4" t="inlineStr">
         <is>
-          <t>PLUS SERVICOS ADMINISTRATIVOS EIRELI</t>
+          <t>F C O Assessoria LTDA</t>
         </is>
       </c>
       <c r="C1007" s="4" t="inlineStr">
         <is>
-          <t>18786076****-50</t>
+          <t>56.148.222/****-**</t>
         </is>
       </c>
       <c r="D1007" s="4" t="inlineStr">
         <is>
-          <t>Contratação de serviços técnicos profissionais de assessoria e consultoria para orientação nas contratações de bens e serviços junto à Secretaria do Trabalho, Desenvolvimento Social e Segurança Alimentar de Catunda-CE</t>
+          <t>Contratação de serviços de assessoramento técnico na área da governança pública e planejamento do fluxo administrativo junto à Secretaria de Cultura de Catunda-CE</t>
         </is>
       </c>
       <c r="E1007" s="4" t="inlineStr">
         <is>
-          <t>R$ 39.000,00</t>
+          <t>R$ 48.000,00</t>
         </is>
       </c>
       <c r="F1007" s="4" t="inlineStr">
         <is>
-          <t>01/07/2024</t>
+          <t>15/01/2025</t>
         </is>
       </c>
       <c r="G1007" s="4" t="inlineStr">
         <is>
-          <t>01/07/2025</t>
+          <t>05/01/2027</t>
         </is>
       </c>
       <c r="H1007" s="4" t="inlineStr">
         <is>
-          <t>Encerrado</t>
+          <t>Vigente</t>
         </is>
       </c>
       <c r="I1007" s="4" t="inlineStr">
         <is>
-          <t>01/07/2024</t>
+          <t>15/01/2025</t>
         </is>
       </c>
     </row>
     <row r="1008" ht="8" customHeight="1"/>
     <row r="1009" ht="18" customHeight="1">
       <c r="A1009" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B1009" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C1009" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D1009" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -32364,91 +31491,91 @@
       </c>
       <c r="F1009" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G1009" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H1009" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I1009" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="1010" ht="15" customHeight="1">
       <c r="A1010" s="4" t="inlineStr">
         <is>
-          <t>202407010003/2024</t>
+          <t>202501150013/2025</t>
         </is>
       </c>
       <c r="B1010" s="4" t="inlineStr">
         <is>
-          <t>PLUS SERVICOS ADMINISTRATIVOS EIRELI</t>
+          <t>F C O Assessoria LTDA</t>
         </is>
       </c>
       <c r="C1010" s="4" t="inlineStr">
         <is>
-          <t>18786076****-50</t>
+          <t>56.148.222/****-**</t>
         </is>
       </c>
       <c r="D1010" s="4" t="inlineStr">
         <is>
-          <t>Contratação de serviços técnicos profissionais de assessoria e consultoria para orientação nas contratações de bens e serviços junto à Secretaria do Trabalho, Desenvolvimento Social e Segurança Alimentar de Catunda-CE</t>
+          <t>Contratação de serviços de assessoramento técnico na área da governança pública e planejamento do fluxo administrativo junto à Secretaria de Cultura de Catunda-CE</t>
         </is>
       </c>
       <c r="E1010" s="4" t="inlineStr">
         <is>
-          <t>R$ 39.000,00</t>
+          <t>R$ 48.000,00</t>
         </is>
       </c>
       <c r="F1010" s="4" t="inlineStr">
         <is>
-          <t>01/07/2024</t>
+          <t>15/01/2025</t>
         </is>
       </c>
       <c r="G1010" s="4" t="inlineStr">
         <is>
-          <t>01/07/2025</t>
+          <t>05/01/2027</t>
         </is>
       </c>
       <c r="H1010" s="4" t="inlineStr">
         <is>
-          <t>Encerrado</t>
+          <t>Vigente</t>
         </is>
       </c>
       <c r="I1010" s="4" t="inlineStr">
         <is>
-          <t>01/07/2024</t>
+          <t>02/10/2025</t>
         </is>
       </c>
     </row>
     <row r="1011" ht="8" customHeight="1"/>
     <row r="1012" ht="18" customHeight="1">
       <c r="A1012" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B1012" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C1012" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D1012" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -32459,91 +31586,91 @@
       </c>
       <c r="F1012" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G1012" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H1012" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I1012" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="1013" ht="15" customHeight="1">
       <c r="A1013" s="4" t="inlineStr">
         <is>
-          <t>202407010002/2024</t>
+          <t>202501150012/2025</t>
         </is>
       </c>
       <c r="B1013" s="4" t="inlineStr">
         <is>
-          <t>PLUS SERVICOS ADMINISTRATIVOS EIRELI</t>
+          <t>F C O Assessoria LTDA</t>
         </is>
       </c>
       <c r="C1013" s="4" t="inlineStr">
         <is>
-          <t>18786076****-50</t>
+          <t>56.148.222/****-**</t>
         </is>
       </c>
       <c r="D1013" s="4" t="inlineStr">
         <is>
-          <t>Contratação de serviços técnicos profissionais de assessoria e consultoria para orientação nas contratações de bens e serviços junto à Secretaria de Planejamento, Administração e Finanças de Catunda-CE</t>
+          <t>Contratação de serviços de assessoramento técnico na área da governança pública e planejamento do fluxo administrativo junto à Secretaria de Agricultura e Meio Ambiente de Catunda-CE</t>
         </is>
       </c>
       <c r="E1013" s="4" t="inlineStr">
         <is>
-          <t>R$ 42.000,00</t>
+          <t>R$ 48.000,00</t>
         </is>
       </c>
       <c r="F1013" s="4" t="inlineStr">
         <is>
-          <t>01/07/2024</t>
+          <t>15/01/2025</t>
         </is>
       </c>
       <c r="G1013" s="4" t="inlineStr">
         <is>
-          <t>01/07/2025</t>
+          <t>05/01/2027</t>
         </is>
       </c>
       <c r="H1013" s="4" t="inlineStr">
         <is>
-          <t>Encerrado</t>
+          <t>Vigente</t>
         </is>
       </c>
       <c r="I1013" s="4" t="inlineStr">
         <is>
-          <t>01/07/2024</t>
+          <t>15/01/2025</t>
         </is>
       </c>
     </row>
     <row r="1014" ht="8" customHeight="1"/>
     <row r="1015" ht="18" customHeight="1">
       <c r="A1015" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B1015" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C1015" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D1015" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -32554,91 +31681,91 @@
       </c>
       <c r="F1015" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G1015" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H1015" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I1015" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="1016" ht="15" customHeight="1">
       <c r="A1016" s="4" t="inlineStr">
         <is>
-          <t>202407010002/2024</t>
+          <t>202501150012/2025</t>
         </is>
       </c>
       <c r="B1016" s="4" t="inlineStr">
         <is>
-          <t>PLUS SERVICOS ADMINISTRATIVOS EIRELI</t>
+          <t>F C O Assessoria LTDA</t>
         </is>
       </c>
       <c r="C1016" s="4" t="inlineStr">
         <is>
-          <t>18786076****-50</t>
+          <t>56.148.222/****-**</t>
         </is>
       </c>
       <c r="D1016" s="4" t="inlineStr">
         <is>
-          <t>Contratação de serviços técnicos profissionais de assessoria e consultoria para orientação nas contratações de bens e serviços junto à Secretaria de Planejamento, Administração e Finanças de Catunda-CE</t>
+          <t>Contratação de serviços de assessoramento técnico na área da governança pública e planejamento do fluxo administrativo junto à Secretaria de Agricultura e Meio Ambiente de Catunda-CE</t>
         </is>
       </c>
       <c r="E1016" s="4" t="inlineStr">
         <is>
-          <t>R$ 42.000,00</t>
+          <t>R$ 48.000,00</t>
         </is>
       </c>
       <c r="F1016" s="4" t="inlineStr">
         <is>
-          <t>01/07/2024</t>
+          <t>15/01/2025</t>
         </is>
       </c>
       <c r="G1016" s="4" t="inlineStr">
         <is>
-          <t>01/07/2025</t>
+          <t>05/01/2027</t>
         </is>
       </c>
       <c r="H1016" s="4" t="inlineStr">
         <is>
-          <t>Encerrado</t>
+          <t>Vigente</t>
         </is>
       </c>
       <c r="I1016" s="4" t="inlineStr">
         <is>
-          <t>01/07/2024</t>
+          <t>02/10/2025</t>
         </is>
       </c>
     </row>
     <row r="1017" ht="8" customHeight="1"/>
     <row r="1018" ht="18" customHeight="1">
       <c r="A1018" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B1018" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C1018" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D1018" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -32649,91 +31776,91 @@
       </c>
       <c r="F1018" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G1018" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H1018" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I1018" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="1019" ht="15" customHeight="1">
       <c r="A1019" s="4" t="inlineStr">
         <is>
-          <t>202407010001/2024</t>
+          <t>202501150011/2025</t>
         </is>
       </c>
       <c r="B1019" s="4" t="inlineStr">
         <is>
-          <t>PLUS SERVICOS ADMINISTRATIVOS EIRELI</t>
+          <t>F C O Assessoria LTDA</t>
         </is>
       </c>
       <c r="C1019" s="4" t="inlineStr">
         <is>
-          <t>18786076****-50</t>
+          <t>56.148.222/****-**</t>
         </is>
       </c>
       <c r="D1019" s="4" t="inlineStr">
         <is>
-          <t>Contratação de serviços técnicos profissionais de assessoria e consultoria para orientação nas contratações de bens e serviços junto à Secretaria de Educação e Desporto de Catunda-CE</t>
+          <t>Contratação de serviços de assessoramento técnico na área da governança pública e planejamento do fluxo administrativo junto à Secretaria de Obras e Serviços Públicos de Catunda-CE</t>
         </is>
       </c>
       <c r="E1019" s="4" t="inlineStr">
         <is>
-          <t>R$ 42.000,00</t>
+          <t>R$ 48.000,00</t>
         </is>
       </c>
       <c r="F1019" s="4" t="inlineStr">
         <is>
-          <t>01/07/2024</t>
+          <t>15/01/2025</t>
         </is>
       </c>
       <c r="G1019" s="4" t="inlineStr">
         <is>
-          <t>01/07/2025</t>
+          <t>05/01/2027</t>
         </is>
       </c>
       <c r="H1019" s="4" t="inlineStr">
         <is>
-          <t>Encerrado</t>
+          <t>Vigente</t>
         </is>
       </c>
       <c r="I1019" s="4" t="inlineStr">
         <is>
-          <t>01/07/2024</t>
+          <t>02/10/2025</t>
         </is>
       </c>
     </row>
     <row r="1020" ht="8" customHeight="1"/>
     <row r="1021" ht="18" customHeight="1">
       <c r="A1021" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B1021" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C1021" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D1021" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -32744,91 +31871,91 @@
       </c>
       <c r="F1021" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G1021" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H1021" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I1021" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="1022" ht="15" customHeight="1">
       <c r="A1022" s="4" t="inlineStr">
         <is>
-          <t>202407010001/2024</t>
+          <t>202501150011/2025</t>
         </is>
       </c>
       <c r="B1022" s="4" t="inlineStr">
         <is>
-          <t>PLUS SERVICOS ADMINISTRATIVOS EIRELI</t>
+          <t>F C O Assessoria LTDA</t>
         </is>
       </c>
       <c r="C1022" s="4" t="inlineStr">
         <is>
-          <t>18786076****-50</t>
+          <t>56.148.222/****-**</t>
         </is>
       </c>
       <c r="D1022" s="4" t="inlineStr">
         <is>
-          <t>Contratação de serviços técnicos profissionais de assessoria e consultoria para orientação nas contratações de bens e serviços junto à Secretaria de Educação e Desporto de Catunda-CE</t>
+          <t>Contratação de serviços de assessoramento técnico na área da governança pública e planejamento do fluxo administrativo junto à Secretaria de Obras e Serviços Públicos de Catunda-CE</t>
         </is>
       </c>
       <c r="E1022" s="4" t="inlineStr">
         <is>
-          <t>R$ 42.000,00</t>
+          <t>R$ 48.000,00</t>
         </is>
       </c>
       <c r="F1022" s="4" t="inlineStr">
         <is>
-          <t>01/07/2024</t>
+          <t>15/01/2025</t>
         </is>
       </c>
       <c r="G1022" s="4" t="inlineStr">
         <is>
-          <t>01/07/2025</t>
+          <t>05/01/2027</t>
         </is>
       </c>
       <c r="H1022" s="4" t="inlineStr">
         <is>
-          <t>Encerrado</t>
+          <t>Vigente</t>
         </is>
       </c>
       <c r="I1022" s="4" t="inlineStr">
         <is>
-          <t>01/07/2024</t>
+          <t>15/01/2025</t>
         </is>
       </c>
     </row>
     <row r="1023" ht="8" customHeight="1"/>
     <row r="1024" ht="18" customHeight="1">
       <c r="A1024" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B1024" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C1024" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D1024" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -32839,91 +31966,91 @@
       </c>
       <c r="F1024" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G1024" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H1024" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I1024" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="1025" ht="15" customHeight="1">
       <c r="A1025" s="4" t="inlineStr">
         <is>
-          <t>202406250004/2024</t>
+          <t>202501150010/2025</t>
         </is>
       </c>
       <c r="B1025" s="4" t="inlineStr">
         <is>
-          <t>SELECT COM E SERV LTDA</t>
+          <t>F C O Assessoria LTDA</t>
         </is>
       </c>
       <c r="C1025" s="4" t="inlineStr">
         <is>
-          <t>40919130****-47</t>
+          <t>56.148.222/****-**</t>
         </is>
       </c>
       <c r="D1025" s="4" t="inlineStr">
         <is>
-          <t>Aquisição de peças de 1ª uso, originais ou paralelas, com maior desconto percentual sobre a tabela oficial de referência, respectiva a cada tipo específico, destinadas a manutenção dos transportes para atender as diversas Secretarias do município de Catunda/CE.</t>
+          <t>Contratação de serviços de assessoramento técnico na área da governança pública e planejamento do fluxo administrativo junto à Secretaria do Trabalho, Desenvolvimento Social e Segurança Alimentar de Catunda-CE</t>
         </is>
       </c>
       <c r="E1025" s="4" t="inlineStr">
         <is>
-          <t>R$ 15.120,00</t>
+          <t>R$ 48.000,00</t>
         </is>
       </c>
       <c r="F1025" s="4" t="inlineStr">
         <is>
-          <t>25/06/2024</t>
+          <t>15/01/2025</t>
         </is>
       </c>
       <c r="G1025" s="4" t="inlineStr">
         <is>
-          <t>25/06/2025</t>
+          <t>05/01/2027</t>
         </is>
       </c>
       <c r="H1025" s="4" t="inlineStr">
         <is>
-          <t>Encerrado</t>
+          <t>Vigente</t>
         </is>
       </c>
       <c r="I1025" s="4" t="inlineStr">
         <is>
-          <t>25/06/2024</t>
+          <t>15/01/2025</t>
         </is>
       </c>
     </row>
     <row r="1026" ht="8" customHeight="1"/>
     <row r="1027" ht="18" customHeight="1">
       <c r="A1027" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B1027" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C1027" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D1027" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -32934,91 +32061,91 @@
       </c>
       <c r="F1027" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G1027" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H1027" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I1027" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="1028" ht="15" customHeight="1">
       <c r="A1028" s="4" t="inlineStr">
         <is>
-          <t>202406250004/2024</t>
+          <t>202501150010/2025</t>
         </is>
       </c>
       <c r="B1028" s="4" t="inlineStr">
         <is>
-          <t>SELECT COM E SERV LTDA</t>
+          <t>F C O Assessoria LTDA</t>
         </is>
       </c>
       <c r="C1028" s="4" t="inlineStr">
         <is>
-          <t>40919130****-47</t>
+          <t>56.148.222/****-**</t>
         </is>
       </c>
       <c r="D1028" s="4" t="inlineStr">
         <is>
-          <t>Aquisição de peças de 1ª uso, originais ou paralelas, com maior desconto percentual sobre a tabela oficial de referência, respectiva a cada tipo específico, destinadas a manutenção dos transportes para atender as diversas Secretarias do município de Catunda/CE.</t>
+          <t>Contratação de serviços de assessoramento técnico na área da governança pública e planejamento do fluxo administrativo junto à Secretaria do Trabalho, Desenvolvimento Social e Segurança Alimentar de Catunda-CE</t>
         </is>
       </c>
       <c r="E1028" s="4" t="inlineStr">
         <is>
-          <t>R$ 15.120,00</t>
+          <t>R$ 48.000,00</t>
         </is>
       </c>
       <c r="F1028" s="4" t="inlineStr">
         <is>
-          <t>25/06/2024</t>
+          <t>15/01/2025</t>
         </is>
       </c>
       <c r="G1028" s="4" t="inlineStr">
         <is>
-          <t>25/06/2025</t>
+          <t>05/01/2027</t>
         </is>
       </c>
       <c r="H1028" s="4" t="inlineStr">
         <is>
-          <t>Encerrado</t>
+          <t>Vigente</t>
         </is>
       </c>
       <c r="I1028" s="4" t="inlineStr">
         <is>
-          <t>25/06/2024</t>
+          <t>02/10/2025</t>
         </is>
       </c>
     </row>
     <row r="1029" ht="8" customHeight="1"/>
     <row r="1030" ht="18" customHeight="1">
       <c r="A1030" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B1030" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C1030" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D1030" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -33029,91 +32156,91 @@
       </c>
       <c r="F1030" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G1030" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H1030" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I1030" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="1031" ht="15" customHeight="1">
       <c r="A1031" s="4" t="inlineStr">
         <is>
-          <t>202406250003/2024</t>
+          <t>202501150009/2025</t>
         </is>
       </c>
       <c r="B1031" s="4" t="inlineStr">
         <is>
-          <t>SELECT COM E SERV LTDA</t>
+          <t>F C O Assessoria LTDA</t>
         </is>
       </c>
       <c r="C1031" s="4" t="inlineStr">
         <is>
-          <t>40919130****-47</t>
+          <t>56.148.222/****-**</t>
         </is>
       </c>
       <c r="D1031" s="4" t="inlineStr">
         <is>
-          <t>Aquisição de peças de 1ª uso, originais ou paralelas, com maior desconto percentual sobre a tabela oficial de referência, respectiva a cada tipo específico, destinadas a manutenção dos transportes para atender as diversas Secretarias do município de Catunda/CE.</t>
+          <t>Contratação de serviços de assessoramento técnico na área da governança pública e planejamento do fluxo administrativo junto à Secretaria de Educação e Desporto de Catunda-CE</t>
         </is>
       </c>
       <c r="E1031" s="4" t="inlineStr">
         <is>
-          <t>R$ 141.120,00</t>
+          <t>R$ 48.000,00</t>
         </is>
       </c>
       <c r="F1031" s="4" t="inlineStr">
         <is>
-          <t>25/06/2024</t>
+          <t>15/01/2025</t>
         </is>
       </c>
       <c r="G1031" s="4" t="inlineStr">
         <is>
-          <t>25/06/2025</t>
+          <t>05/01/2027</t>
         </is>
       </c>
       <c r="H1031" s="4" t="inlineStr">
         <is>
-          <t>Encerrado</t>
+          <t>Vigente</t>
         </is>
       </c>
       <c r="I1031" s="4" t="inlineStr">
         <is>
-          <t>25/06/2024</t>
+          <t>15/01/2025</t>
         </is>
       </c>
     </row>
     <row r="1032" ht="8" customHeight="1"/>
     <row r="1033" ht="18" customHeight="1">
       <c r="A1033" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B1033" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C1033" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D1033" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -33124,91 +32251,91 @@
       </c>
       <c r="F1033" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G1033" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H1033" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I1033" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="1034" ht="15" customHeight="1">
       <c r="A1034" s="4" t="inlineStr">
         <is>
-          <t>202406250003/2024</t>
+          <t>202501150009/2025</t>
         </is>
       </c>
       <c r="B1034" s="4" t="inlineStr">
         <is>
-          <t>SELECT COM E SERV LTDA</t>
+          <t>F C O Assessoria LTDA</t>
         </is>
       </c>
       <c r="C1034" s="4" t="inlineStr">
         <is>
-          <t>40919130****-47</t>
+          <t>56.148.222/****-**</t>
         </is>
       </c>
       <c r="D1034" s="4" t="inlineStr">
         <is>
-          <t>Aquisição de peças de 1ª uso, originais ou paralelas, com maior desconto percentual sobre a tabela oficial de referência, respectiva a cada tipo específico, destinadas a manutenção dos transportes para atender as diversas Secretarias do município de Catunda/CE.</t>
+          <t>Contratação de serviços de assessoramento técnico na área da governança pública e planejamento do fluxo administrativo junto à Secretaria de Educação e Desporto de Catunda-CE</t>
         </is>
       </c>
       <c r="E1034" s="4" t="inlineStr">
         <is>
-          <t>R$ 141.120,00</t>
+          <t>R$ 48.000,00</t>
         </is>
       </c>
       <c r="F1034" s="4" t="inlineStr">
         <is>
-          <t>25/06/2024</t>
+          <t>15/01/2025</t>
         </is>
       </c>
       <c r="G1034" s="4" t="inlineStr">
         <is>
-          <t>25/06/2025</t>
+          <t>05/01/2027</t>
         </is>
       </c>
       <c r="H1034" s="4" t="inlineStr">
         <is>
-          <t>Encerrado</t>
+          <t>Vigente</t>
         </is>
       </c>
       <c r="I1034" s="4" t="inlineStr">
         <is>
-          <t>25/06/2024</t>
+          <t>02/10/2025</t>
         </is>
       </c>
     </row>
     <row r="1035" ht="8" customHeight="1"/>
     <row r="1036" ht="18" customHeight="1">
       <c r="A1036" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B1036" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C1036" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D1036" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -33219,91 +32346,91 @@
       </c>
       <c r="F1036" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G1036" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H1036" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I1036" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="1037" ht="15" customHeight="1">
       <c r="A1037" s="4" t="inlineStr">
         <is>
-          <t>202406250002/2024</t>
+          <t>202501150008/2025</t>
         </is>
       </c>
       <c r="B1037" s="4" t="inlineStr">
         <is>
-          <t>SELECT COM E SERV LTDA</t>
+          <t>F C O Assessoria LTDA</t>
         </is>
       </c>
       <c r="C1037" s="4" t="inlineStr">
         <is>
-          <t>40919130****-47</t>
+          <t>56.148.222/****-**</t>
         </is>
       </c>
       <c r="D1037" s="4" t="inlineStr">
         <is>
-          <t>Aquisição de peças de 1ª uso, originais ou paralelas, com maior desconto percentual sobre a tabela oficial de referência, respectiva a cada tipo específico, destinadas a manutenção dos transportes para atender as diversas Secretarias do município de Catunda/CE.</t>
+          <t>Contratação de serviços de assessoramento técnico na área da governança pública e planejamento do fluxo administrativo junto à Secretaria de Saúde de Catunda-CE</t>
         </is>
       </c>
       <c r="E1037" s="4" t="inlineStr">
         <is>
-          <t>R$ 196.140,00</t>
+          <t>R$ 48.000,00</t>
         </is>
       </c>
       <c r="F1037" s="4" t="inlineStr">
         <is>
-          <t>25/06/2024</t>
+          <t>15/01/2025</t>
         </is>
       </c>
       <c r="G1037" s="4" t="inlineStr">
         <is>
-          <t>25/06/2025</t>
+          <t>05/01/2027</t>
         </is>
       </c>
       <c r="H1037" s="4" t="inlineStr">
         <is>
-          <t>Encerrado</t>
+          <t>Vigente</t>
         </is>
       </c>
       <c r="I1037" s="4" t="inlineStr">
         <is>
-          <t>25/06/2024</t>
+          <t>02/10/2025</t>
         </is>
       </c>
     </row>
     <row r="1038" ht="8" customHeight="1"/>
     <row r="1039" ht="18" customHeight="1">
       <c r="A1039" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B1039" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C1039" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D1039" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -33314,91 +32441,91 @@
       </c>
       <c r="F1039" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G1039" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H1039" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I1039" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="1040" ht="15" customHeight="1">
       <c r="A1040" s="4" t="inlineStr">
         <is>
-          <t>202406250002/2024</t>
+          <t>202501150008/2025</t>
         </is>
       </c>
       <c r="B1040" s="4" t="inlineStr">
         <is>
-          <t>SELECT COM E SERV LTDA</t>
+          <t>F C O Assessoria LTDA</t>
         </is>
       </c>
       <c r="C1040" s="4" t="inlineStr">
         <is>
-          <t>40919130****-47</t>
+          <t>56.148.222/****-**</t>
         </is>
       </c>
       <c r="D1040" s="4" t="inlineStr">
         <is>
-          <t>Aquisição de peças de 1ª uso, originais ou paralelas, com maior desconto percentual sobre a tabela oficial de referência, respectiva a cada tipo específico, destinadas a manutenção dos transportes para atender as diversas Secretarias do município de Catunda/CE.</t>
+          <t>Contratação de serviços de assessoramento técnico na área da governança pública e planejamento do fluxo administrativo junto à Secretaria de Saúde de Catunda-CE</t>
         </is>
       </c>
       <c r="E1040" s="4" t="inlineStr">
         <is>
-          <t>R$ 196.140,00</t>
+          <t>R$ 48.000,00</t>
         </is>
       </c>
       <c r="F1040" s="4" t="inlineStr">
         <is>
-          <t>25/06/2024</t>
+          <t>15/01/2025</t>
         </is>
       </c>
       <c r="G1040" s="4" t="inlineStr">
         <is>
-          <t>25/06/2025</t>
+          <t>05/01/2027</t>
         </is>
       </c>
       <c r="H1040" s="4" t="inlineStr">
         <is>
-          <t>Encerrado</t>
+          <t>Vigente</t>
         </is>
       </c>
       <c r="I1040" s="4" t="inlineStr">
         <is>
-          <t>25/06/2024</t>
+          <t>15/01/2025</t>
         </is>
       </c>
     </row>
     <row r="1041" ht="8" customHeight="1"/>
     <row r="1042" ht="18" customHeight="1">
       <c r="A1042" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B1042" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C1042" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D1042" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -33409,91 +32536,91 @@
       </c>
       <c r="F1042" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G1042" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H1042" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I1042" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="1043" ht="15" customHeight="1">
       <c r="A1043" s="4" t="inlineStr">
         <is>
-          <t>202406250001/2024</t>
+          <t>202501150007/2025</t>
         </is>
       </c>
       <c r="B1043" s="4" t="inlineStr">
         <is>
-          <t>SELECT COM E SERV LTDA</t>
+          <t>F C O Assessoria LTDA</t>
         </is>
       </c>
       <c r="C1043" s="4" t="inlineStr">
         <is>
-          <t>40919130****-47</t>
+          <t>56.148.222/****-**</t>
         </is>
       </c>
       <c r="D1043" s="4" t="inlineStr">
         <is>
-          <t>Aquisição de peças de 1ª uso, originais ou paralelas, com maior desconto percentual sobre a tabela oficial de referência, respectiva a cada tipo específico, destinadas a manutenção dos transportes para atender as diversas Secretarias do município de Catunda/CE.</t>
+          <t>Contratação de serviços de assessoramento técnico na área da governança pública e planejamento do fluxo administrativo junto à Secretaria de Planejamento, Administração e Finanças de Catunda-CE</t>
         </is>
       </c>
       <c r="E1043" s="4" t="inlineStr">
         <is>
-          <t>R$ 344.520,00</t>
+          <t>R$ 48.000,00</t>
         </is>
       </c>
       <c r="F1043" s="4" t="inlineStr">
         <is>
-          <t>25/06/2024</t>
+          <t>15/01/2025</t>
         </is>
       </c>
       <c r="G1043" s="4" t="inlineStr">
         <is>
-          <t>25/06/2025</t>
+          <t>05/01/2027</t>
         </is>
       </c>
       <c r="H1043" s="4" t="inlineStr">
         <is>
-          <t>Encerrado</t>
+          <t>Vigente</t>
         </is>
       </c>
       <c r="I1043" s="4" t="inlineStr">
         <is>
-          <t>25/06/2024</t>
+          <t>02/10/2025</t>
         </is>
       </c>
     </row>
     <row r="1044" ht="8" customHeight="1"/>
     <row r="1045" ht="18" customHeight="1">
       <c r="A1045" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B1045" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C1045" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D1045" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -33504,91 +32631,91 @@
       </c>
       <c r="F1045" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G1045" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H1045" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I1045" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="1046" ht="15" customHeight="1">
       <c r="A1046" s="4" t="inlineStr">
         <is>
-          <t>202406250001/2024</t>
+          <t>202501150007/2025</t>
         </is>
       </c>
       <c r="B1046" s="4" t="inlineStr">
         <is>
-          <t>SELECT COM E SERV LTDA</t>
+          <t>F C O Assessoria LTDA</t>
         </is>
       </c>
       <c r="C1046" s="4" t="inlineStr">
         <is>
-          <t>40919130****-47</t>
+          <t>56.148.222/****-**</t>
         </is>
       </c>
       <c r="D1046" s="4" t="inlineStr">
         <is>
-          <t>Aquisição de peças de 1ª uso, originais ou paralelas, com maior desconto percentual sobre a tabela oficial de referência, respectiva a cada tipo específico, destinadas a manutenção dos transportes para atender as diversas Secretarias do município de Catunda/CE.</t>
+          <t>Contratação de serviços de assessoramento técnico na área da governança pública e planejamento do fluxo administrativo junto à Secretaria de Planejamento, Administração e Finanças de Catunda-CE</t>
         </is>
       </c>
       <c r="E1046" s="4" t="inlineStr">
         <is>
-          <t>R$ 344.520,00</t>
+          <t>R$ 48.000,00</t>
         </is>
       </c>
       <c r="F1046" s="4" t="inlineStr">
         <is>
-          <t>25/06/2024</t>
+          <t>15/01/2025</t>
         </is>
       </c>
       <c r="G1046" s="4" t="inlineStr">
         <is>
-          <t>25/06/2025</t>
+          <t>05/01/2027</t>
         </is>
       </c>
       <c r="H1046" s="4" t="inlineStr">
         <is>
-          <t>Encerrado</t>
+          <t>Vigente</t>
         </is>
       </c>
       <c r="I1046" s="4" t="inlineStr">
         <is>
-          <t>25/06/2024</t>
+          <t>15/01/2025</t>
         </is>
       </c>
     </row>
     <row r="1047" ht="8" customHeight="1"/>
     <row r="1048" ht="18" customHeight="1">
       <c r="A1048" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B1048" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C1048" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D1048" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -33599,92 +32726,91 @@
       </c>
       <c r="F1048" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G1048" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H1048" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I1048" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="1049" ht="15" customHeight="1">
       <c r="A1049" s="4" t="inlineStr">
         <is>
-          <t>202406170001/2024</t>
+          <t>202501150006/2025</t>
         </is>
       </c>
       <c r="B1049" s="4" t="inlineStr">
         <is>
-          <t>R E SOUSA CONSTRUCOES E SERVICOS LTDA</t>
+          <t>F C O Assessoria LTDA</t>
         </is>
       </c>
       <c r="C1049" s="4" t="inlineStr">
         <is>
-          <t>40560312****-74</t>
+          <t>56.148.222/****-**</t>
         </is>
       </c>
       <c r="D1049" s="4" t="inlineStr">
         <is>
-          <t>Execução dos serviços de pavimentação asfáltica com CBUQ em vias do Bairro Passagem,
-na sede do município de Catunda/CE</t>
+          <t>Contratação de serviços mensais de assessoria administrativa no desenvolvimento de ações de orientação técnica para o acompanhamento e fiscalização de contratos junto à Secretaria de Cultura de Catunda-CE.</t>
         </is>
       </c>
       <c r="E1049" s="4" t="inlineStr">
         <is>
-          <t>R$ 825.575,65</t>
+          <t>R$ 54.000,00</t>
         </is>
       </c>
       <c r="F1049" s="4" t="inlineStr">
         <is>
-          <t>17/06/2024</t>
+          <t>15/01/2025</t>
         </is>
       </c>
       <c r="G1049" s="4" t="inlineStr">
         <is>
-          <t>14/11/2024</t>
+          <t>05/01/2027</t>
         </is>
       </c>
       <c r="H1049" s="4" t="inlineStr">
         <is>
-          <t>Encerrado</t>
+          <t>Vigente</t>
         </is>
       </c>
       <c r="I1049" s="4" t="inlineStr">
         <is>
-          <t>17/06/2024</t>
+          <t>15/01/2025</t>
         </is>
       </c>
     </row>
     <row r="1050" ht="8" customHeight="1"/>
     <row r="1051" ht="18" customHeight="1">
       <c r="A1051" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B1051" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C1051" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D1051" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -33695,92 +32821,91 @@
       </c>
       <c r="F1051" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G1051" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H1051" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I1051" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="1052" ht="15" customHeight="1">
       <c r="A1052" s="4" t="inlineStr">
         <is>
-          <t>202406170001/2024</t>
+          <t>202501150006/2025</t>
         </is>
       </c>
       <c r="B1052" s="4" t="inlineStr">
         <is>
-          <t>R E SOUSA CONSTRUCOES E SERVICOS LTDA</t>
+          <t>F C O Assessoria LTDA</t>
         </is>
       </c>
       <c r="C1052" s="4" t="inlineStr">
         <is>
-          <t>40560312****-74</t>
+          <t>56.148.222/****-**</t>
         </is>
       </c>
       <c r="D1052" s="4" t="inlineStr">
         <is>
-          <t>Execução dos serviços de pavimentação asfáltica com CBUQ em vias do Bairro Passagem,
-na sede do município de Catunda/CE</t>
+          <t>Contratação de serviços mensais de assessoria administrativa no desenvolvimento de ações de orientação técnica para o acompanhamento e fiscalização de contratos junto à Secretaria de Cultura de Catunda-CE.</t>
         </is>
       </c>
       <c r="E1052" s="4" t="inlineStr">
         <is>
-          <t>R$ 825.575,65</t>
+          <t>R$ 54.000,00</t>
         </is>
       </c>
       <c r="F1052" s="4" t="inlineStr">
         <is>
-          <t>17/06/2024</t>
+          <t>15/01/2025</t>
         </is>
       </c>
       <c r="G1052" s="4" t="inlineStr">
         <is>
-          <t>14/11/2024</t>
+          <t>05/01/2027</t>
         </is>
       </c>
       <c r="H1052" s="4" t="inlineStr">
         <is>
-          <t>Encerrado</t>
+          <t>Vigente</t>
         </is>
       </c>
       <c r="I1052" s="4" t="inlineStr">
         <is>
-          <t>17/06/2024</t>
+          <t>02/10/2025</t>
         </is>
       </c>
     </row>
     <row r="1053" ht="8" customHeight="1"/>
     <row r="1054" ht="18" customHeight="1">
       <c r="A1054" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B1054" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C1054" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D1054" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -33791,91 +32916,91 @@
       </c>
       <c r="F1054" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G1054" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H1054" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I1054" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="1055" ht="15" customHeight="1">
       <c r="A1055" s="4" t="inlineStr">
         <is>
-          <t>202406040001/2024</t>
+          <t>202501150005/2025</t>
         </is>
       </c>
       <c r="B1055" s="4" t="inlineStr">
         <is>
-          <t>R E SOUSA CONSTRUCOES E SERVICOS LTDA</t>
+          <t>F C O Assessoria LTDA</t>
         </is>
       </c>
       <c r="C1055" s="4" t="inlineStr">
         <is>
-          <t>40560312****-74</t>
+          <t>56.148.222/****-**</t>
         </is>
       </c>
       <c r="D1055" s="4" t="inlineStr">
         <is>
-          <t>Execução dos serviços de manutenção e recuperação de pavimentação asfáltica com CBUQ, sinalização viária vertical e horizontal em diversas Ruas na sede do município de Catunda-CE.</t>
+          <t>Contratação de serviços mensais de assessoria administrativa no desenvolvimento de ações de orientação técnica para o acompanhamento e fiscalização de contratos junto à Secretaria de Agricultura e Meio Ambiente de Catunda-CE.</t>
         </is>
       </c>
       <c r="E1055" s="4" t="inlineStr">
         <is>
-          <t>R$ 830.000,00</t>
+          <t>R$ 54.000,00</t>
         </is>
       </c>
       <c r="F1055" s="4" t="inlineStr">
         <is>
-          <t>04/06/2024</t>
+          <t>15/01/2025</t>
         </is>
       </c>
       <c r="G1055" s="4" t="inlineStr">
         <is>
-          <t>01/11/2024</t>
+          <t>05/01/2027</t>
         </is>
       </c>
       <c r="H1055" s="4" t="inlineStr">
         <is>
-          <t>Encerrado</t>
+          <t>Vigente</t>
         </is>
       </c>
       <c r="I1055" s="4" t="inlineStr">
         <is>
-          <t>04/06/2024</t>
+          <t>15/01/2025</t>
         </is>
       </c>
     </row>
     <row r="1056" ht="8" customHeight="1"/>
     <row r="1057" ht="18" customHeight="1">
       <c r="A1057" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B1057" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C1057" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D1057" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -33886,91 +33011,91 @@
       </c>
       <c r="F1057" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G1057" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H1057" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I1057" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="1058" ht="15" customHeight="1">
       <c r="A1058" s="4" t="inlineStr">
         <is>
-          <t>202406040001/2024</t>
+          <t>202501150005/2025</t>
         </is>
       </c>
       <c r="B1058" s="4" t="inlineStr">
         <is>
-          <t>R E SOUSA CONSTRUCOES E SERVICOS LTDA</t>
+          <t>F C O Assessoria LTDA</t>
         </is>
       </c>
       <c r="C1058" s="4" t="inlineStr">
         <is>
-          <t>40560312****-74</t>
+          <t>56.148.222/****-**</t>
         </is>
       </c>
       <c r="D1058" s="4" t="inlineStr">
         <is>
-          <t>Execução dos serviços de manutenção e recuperação de pavimentação asfáltica com CBUQ, sinalização viária vertical e horizontal em diversas Ruas na sede do município de Catunda-CE.</t>
+          <t>Contratação de serviços mensais de assessoria administrativa no desenvolvimento de ações de orientação técnica para o acompanhamento e fiscalização de contratos junto à Secretaria de Agricultura e Meio Ambiente de Catunda-CE.</t>
         </is>
       </c>
       <c r="E1058" s="4" t="inlineStr">
         <is>
-          <t>R$ 830.000,00</t>
+          <t>R$ 54.000,00</t>
         </is>
       </c>
       <c r="F1058" s="4" t="inlineStr">
         <is>
-          <t>04/06/2024</t>
+          <t>15/01/2025</t>
         </is>
       </c>
       <c r="G1058" s="4" t="inlineStr">
         <is>
-          <t>01/11/2024</t>
+          <t>05/01/2027</t>
         </is>
       </c>
       <c r="H1058" s="4" t="inlineStr">
         <is>
-          <t>Encerrado</t>
+          <t>Vigente</t>
         </is>
       </c>
       <c r="I1058" s="4" t="inlineStr">
         <is>
-          <t>04/06/2024</t>
+          <t>02/10/2025</t>
         </is>
       </c>
     </row>
     <row r="1059" ht="8" customHeight="1"/>
     <row r="1060" ht="18" customHeight="1">
       <c r="A1060" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B1060" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C1060" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D1060" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -33981,91 +33106,91 @@
       </c>
       <c r="F1060" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G1060" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H1060" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I1060" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="1061" ht="15" customHeight="1">
       <c r="A1061" s="4" t="inlineStr">
         <is>
-          <t>202405210001/2024</t>
+          <t>202501150004/2025</t>
         </is>
       </c>
       <c r="B1061" s="4" t="inlineStr">
         <is>
-          <t>MARCIANO PRADO CAVALCANTE</t>
+          <t>F C O Assessoria LTDA</t>
         </is>
       </c>
       <c r="C1061" s="4" t="inlineStr">
         <is>
-          <t>30922742****-35</t>
+          <t>56.148.222/****-**</t>
         </is>
       </c>
       <c r="D1061" s="4" t="inlineStr">
         <is>
-          <t>Confecção de próteses dentárias para atender a demanda da Secretaria de Saúde do município de Catunda-CE</t>
+          <t>Contratação de serviços mensais de assessoria administrativa no desenvolvimento de ações de orientação técnica para o acompanhamento e fiscalização de contratos junto à Secretaria de Obras e Serviços Públicos de Catunda-CE</t>
         </is>
       </c>
       <c r="E1061" s="4" t="inlineStr">
         <is>
-          <t>R$ 86.400,00</t>
+          <t>R$ 54.000,00</t>
         </is>
       </c>
       <c r="F1061" s="4" t="inlineStr">
         <is>
-          <t>21/05/2024</t>
+          <t>15/01/2025</t>
         </is>
       </c>
       <c r="G1061" s="4" t="inlineStr">
         <is>
-          <t>21/05/2025</t>
+          <t>05/01/2027</t>
         </is>
       </c>
       <c r="H1061" s="4" t="inlineStr">
         <is>
-          <t>Encerrado</t>
+          <t>Vigente</t>
         </is>
       </c>
       <c r="I1061" s="4" t="inlineStr">
         <is>
-          <t>21/05/2024</t>
+          <t>02/10/2025</t>
         </is>
       </c>
     </row>
     <row r="1062" ht="8" customHeight="1"/>
     <row r="1063" ht="18" customHeight="1">
       <c r="A1063" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B1063" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C1063" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D1063" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -34076,92 +33201,10470 @@
       </c>
       <c r="F1063" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G1063" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H1063" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I1063" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="1064" ht="15" customHeight="1">
       <c r="A1064" s="4" t="inlineStr">
         <is>
+          <t>202501150004/2025</t>
+        </is>
+      </c>
+      <c r="B1064" s="4" t="inlineStr">
+        <is>
+          <t>F C O Assessoria LTDA</t>
+        </is>
+      </c>
+      <c r="C1064" s="4" t="inlineStr">
+        <is>
+          <t>56.148.222/****-**</t>
+        </is>
+      </c>
+      <c r="D1064" s="4" t="inlineStr">
+        <is>
+          <t>Contratação de serviços mensais de assessoria administrativa no desenvolvimento de ações de orientação técnica para o acompanhamento e fiscalização de contratos junto à Secretaria de Obras e Serviços Públicos de Catunda-CE</t>
+        </is>
+      </c>
+      <c r="E1064" s="4" t="inlineStr">
+        <is>
+          <t>R$ 54.000,00</t>
+        </is>
+      </c>
+      <c r="F1064" s="4" t="inlineStr">
+        <is>
+          <t>15/01/2025</t>
+        </is>
+      </c>
+      <c r="G1064" s="4" t="inlineStr">
+        <is>
+          <t>05/01/2027</t>
+        </is>
+      </c>
+      <c r="H1064" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I1064" s="4" t="inlineStr">
+        <is>
+          <t>15/01/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1065" ht="8" customHeight="1"/>
+    <row r="1066" ht="18" customHeight="1">
+      <c r="A1066" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1066" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1066" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1066" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1066" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1066" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1066" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1066" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1066" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1067" ht="15" customHeight="1">
+      <c r="A1067" s="4" t="inlineStr">
+        <is>
+          <t>202501150003/2025</t>
+        </is>
+      </c>
+      <c r="B1067" s="4" t="inlineStr">
+        <is>
+          <t>F C O Assessoria LTDA</t>
+        </is>
+      </c>
+      <c r="C1067" s="4" t="inlineStr">
+        <is>
+          <t>56.148.222/****-**</t>
+        </is>
+      </c>
+      <c r="D1067" s="4" t="inlineStr">
+        <is>
+          <t>Contratação de serviços mensais de assessoria administrativa no desenvolvimento de ações de orientação técnica para o acompanhamento e fiscalização de contratos junto à Secretaria do Trabalho, Desenvolvimento Social e Segurança Alimentar de Catunda-CE</t>
+        </is>
+      </c>
+      <c r="E1067" s="4" t="inlineStr">
+        <is>
+          <t>R$ 54.000,00</t>
+        </is>
+      </c>
+      <c r="F1067" s="4" t="inlineStr">
+        <is>
+          <t>15/01/2025</t>
+        </is>
+      </c>
+      <c r="G1067" s="4" t="inlineStr">
+        <is>
+          <t>05/01/2027</t>
+        </is>
+      </c>
+      <c r="H1067" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I1067" s="4" t="inlineStr">
+        <is>
+          <t>15/01/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1068" ht="8" customHeight="1"/>
+    <row r="1069" ht="18" customHeight="1">
+      <c r="A1069" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1069" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1069" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1069" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1069" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1069" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1069" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1069" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1069" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1070" ht="15" customHeight="1">
+      <c r="A1070" s="4" t="inlineStr">
+        <is>
+          <t>202501150003/2025</t>
+        </is>
+      </c>
+      <c r="B1070" s="4" t="inlineStr">
+        <is>
+          <t>F C O Assessoria LTDA</t>
+        </is>
+      </c>
+      <c r="C1070" s="4" t="inlineStr">
+        <is>
+          <t>56.148.222/****-**</t>
+        </is>
+      </c>
+      <c r="D1070" s="4" t="inlineStr">
+        <is>
+          <t>Contratação de serviços mensais de assessoria administrativa no desenvolvimento de ações de orientação técnica para o acompanhamento e fiscalização de contratos junto à Secretaria do Trabalho, Desenvolvimento Social e Segurança Alimentar de Catunda-CE</t>
+        </is>
+      </c>
+      <c r="E1070" s="4" t="inlineStr">
+        <is>
+          <t>R$ 54.000,00</t>
+        </is>
+      </c>
+      <c r="F1070" s="4" t="inlineStr">
+        <is>
+          <t>15/01/2025</t>
+        </is>
+      </c>
+      <c r="G1070" s="4" t="inlineStr">
+        <is>
+          <t>05/01/2027</t>
+        </is>
+      </c>
+      <c r="H1070" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I1070" s="4" t="inlineStr">
+        <is>
+          <t>02/10/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1071" ht="8" customHeight="1"/>
+    <row r="1072" ht="18" customHeight="1">
+      <c r="A1072" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1072" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1072" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1072" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1072" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1072" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1072" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1072" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1072" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1073" ht="15" customHeight="1">
+      <c r="A1073" s="4" t="inlineStr">
+        <is>
+          <t>202501150002/2025</t>
+        </is>
+      </c>
+      <c r="B1073" s="4" t="inlineStr">
+        <is>
+          <t>F C O Assessoria LTDA</t>
+        </is>
+      </c>
+      <c r="C1073" s="4" t="inlineStr">
+        <is>
+          <t>56.148.222/****-**</t>
+        </is>
+      </c>
+      <c r="D1073" s="4" t="inlineStr">
+        <is>
+          <t>Contratação de serviços mensais de assessoria administrativa no desenvolvimento de ações de orientação técnica para o acompanhamento e fiscalização de contratos junto à Secretaria de Saúde de Catunda-CE</t>
+        </is>
+      </c>
+      <c r="E1073" s="4" t="inlineStr">
+        <is>
+          <t>R$ 54.000,00</t>
+        </is>
+      </c>
+      <c r="F1073" s="4" t="inlineStr">
+        <is>
+          <t>15/01/2025</t>
+        </is>
+      </c>
+      <c r="G1073" s="4" t="inlineStr">
+        <is>
+          <t>05/01/2027</t>
+        </is>
+      </c>
+      <c r="H1073" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I1073" s="4" t="inlineStr">
+        <is>
+          <t>02/10/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1074" ht="8" customHeight="1"/>
+    <row r="1075" ht="18" customHeight="1">
+      <c r="A1075" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1075" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1075" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1075" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1075" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1075" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1075" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1075" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1075" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1076" ht="15" customHeight="1">
+      <c r="A1076" s="4" t="inlineStr">
+        <is>
+          <t>202501150002/2025</t>
+        </is>
+      </c>
+      <c r="B1076" s="4" t="inlineStr">
+        <is>
+          <t>F C O Assessoria LTDA</t>
+        </is>
+      </c>
+      <c r="C1076" s="4" t="inlineStr">
+        <is>
+          <t>56.148.222/****-**</t>
+        </is>
+      </c>
+      <c r="D1076" s="4" t="inlineStr">
+        <is>
+          <t>Contratação de serviços mensais de assessoria administrativa no desenvolvimento de ações de orientação técnica para o acompanhamento e fiscalização de contratos junto à Secretaria de Saúde de Catunda-CE</t>
+        </is>
+      </c>
+      <c r="E1076" s="4" t="inlineStr">
+        <is>
+          <t>R$ 54.000,00</t>
+        </is>
+      </c>
+      <c r="F1076" s="4" t="inlineStr">
+        <is>
+          <t>15/01/2025</t>
+        </is>
+      </c>
+      <c r="G1076" s="4" t="inlineStr">
+        <is>
+          <t>05/01/2027</t>
+        </is>
+      </c>
+      <c r="H1076" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I1076" s="4" t="inlineStr">
+        <is>
+          <t>15/01/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1077" ht="8" customHeight="1"/>
+    <row r="1078" ht="18" customHeight="1">
+      <c r="A1078" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1078" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1078" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1078" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1078" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1078" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1078" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1078" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1078" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1079" ht="15" customHeight="1">
+      <c r="A1079" s="4" t="inlineStr">
+        <is>
+          <t>202501150001/2025</t>
+        </is>
+      </c>
+      <c r="B1079" s="4" t="inlineStr">
+        <is>
+          <t>F C O Assessoria LTDA</t>
+        </is>
+      </c>
+      <c r="C1079" s="4" t="inlineStr">
+        <is>
+          <t>56.148.222/****-**</t>
+        </is>
+      </c>
+      <c r="D1079" s="4" t="inlineStr">
+        <is>
+          <t>Contratação de serviços mensais de assessoria administrativa no desenvolvimento de ações de orientação técnica para o acompanhamento e fiscalização de contratos junto à Secretaria de Educação e Desporto de Catunda-CE</t>
+        </is>
+      </c>
+      <c r="E1079" s="4" t="inlineStr">
+        <is>
+          <t>R$ 54.000,00</t>
+        </is>
+      </c>
+      <c r="F1079" s="4" t="inlineStr">
+        <is>
+          <t>15/01/2025</t>
+        </is>
+      </c>
+      <c r="G1079" s="4" t="inlineStr">
+        <is>
+          <t>05/01/2027</t>
+        </is>
+      </c>
+      <c r="H1079" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I1079" s="4" t="inlineStr">
+        <is>
+          <t>02/10/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1080" ht="8" customHeight="1"/>
+    <row r="1081" ht="18" customHeight="1">
+      <c r="A1081" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1081" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1081" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1081" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1081" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1081" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1081" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1081" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1081" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1082" ht="15" customHeight="1">
+      <c r="A1082" s="4" t="inlineStr">
+        <is>
+          <t>202501150001/2025</t>
+        </is>
+      </c>
+      <c r="B1082" s="4" t="inlineStr">
+        <is>
+          <t>F C O Assessoria LTDA</t>
+        </is>
+      </c>
+      <c r="C1082" s="4" t="inlineStr">
+        <is>
+          <t>56.148.222/****-**</t>
+        </is>
+      </c>
+      <c r="D1082" s="4" t="inlineStr">
+        <is>
+          <t>Contratação de serviços mensais de assessoria administrativa no desenvolvimento de ações de orientação técnica para o acompanhamento e fiscalização de contratos junto à Secretaria de Educação e Desporto de Catunda-CE</t>
+        </is>
+      </c>
+      <c r="E1082" s="4" t="inlineStr">
+        <is>
+          <t>R$ 54.000,00</t>
+        </is>
+      </c>
+      <c r="F1082" s="4" t="inlineStr">
+        <is>
+          <t>15/01/2025</t>
+        </is>
+      </c>
+      <c r="G1082" s="4" t="inlineStr">
+        <is>
+          <t>05/01/2027</t>
+        </is>
+      </c>
+      <c r="H1082" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I1082" s="4" t="inlineStr">
+        <is>
+          <t>15/01/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1083" ht="8" customHeight="1"/>
+    <row r="1084" ht="18" customHeight="1">
+      <c r="A1084" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1084" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1084" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1084" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1084" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1084" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1084" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1084" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1084" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1085" ht="15" customHeight="1">
+      <c r="A1085" s="4" t="inlineStr">
+        <is>
+          <t>202501140001/2025</t>
+        </is>
+      </c>
+      <c r="B1085" s="4" t="inlineStr">
+        <is>
+          <t>F C O Assessoria LTDA</t>
+        </is>
+      </c>
+      <c r="C1085" s="4" t="inlineStr">
+        <is>
+          <t>56.148.222/****-**</t>
+        </is>
+      </c>
+      <c r="D1085" s="4" t="inlineStr">
+        <is>
+          <t>Contratação de serviços mensais de assessoria administrativa no desenvolvimento de ações de orientação técnica para o acompanhamento e fiscalização de contratos junto à Secretaria de Planejamento, Administração e Finanças de Catunda-CE</t>
+        </is>
+      </c>
+      <c r="E1085" s="4" t="inlineStr">
+        <is>
+          <t>R$ 54.000,00</t>
+        </is>
+      </c>
+      <c r="F1085" s="4" t="inlineStr">
+        <is>
+          <t>14/01/2025</t>
+        </is>
+      </c>
+      <c r="G1085" s="4" t="inlineStr">
+        <is>
+          <t>04/01/2027</t>
+        </is>
+      </c>
+      <c r="H1085" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I1085" s="4" t="inlineStr">
+        <is>
+          <t>02/10/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1086" ht="8" customHeight="1"/>
+    <row r="1087" ht="18" customHeight="1">
+      <c r="A1087" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1087" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1087" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1087" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1087" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1087" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1087" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1087" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1087" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1088" ht="15" customHeight="1">
+      <c r="A1088" s="4" t="inlineStr">
+        <is>
+          <t>202501140001/2025</t>
+        </is>
+      </c>
+      <c r="B1088" s="4" t="inlineStr">
+        <is>
+          <t>F C O Assessoria LTDA</t>
+        </is>
+      </c>
+      <c r="C1088" s="4" t="inlineStr">
+        <is>
+          <t>56.148.222/****-**</t>
+        </is>
+      </c>
+      <c r="D1088" s="4" t="inlineStr">
+        <is>
+          <t>Contratação de serviços mensais de assessoria administrativa no desenvolvimento de ações de orientação técnica para o acompanhamento e fiscalização de contratos junto à Secretaria de Planejamento, Administração e Finanças de Catunda-CE</t>
+        </is>
+      </c>
+      <c r="E1088" s="4" t="inlineStr">
+        <is>
+          <t>R$ 54.000,00</t>
+        </is>
+      </c>
+      <c r="F1088" s="4" t="inlineStr">
+        <is>
+          <t>14/01/2025</t>
+        </is>
+      </c>
+      <c r="G1088" s="4" t="inlineStr">
+        <is>
+          <t>04/01/2027</t>
+        </is>
+      </c>
+      <c r="H1088" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I1088" s="4" t="inlineStr">
+        <is>
+          <t>14/01/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1089" ht="8" customHeight="1"/>
+    <row r="1090" ht="18" customHeight="1">
+      <c r="A1090" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1090" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1090" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1090" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1090" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1090" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1090" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1090" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1090" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1091" ht="15" customHeight="1">
+      <c r="A1091" s="4" t="inlineStr">
+        <is>
+          <t>202501030001/OBRAS/2025</t>
+        </is>
+      </c>
+      <c r="B1091" s="4" t="inlineStr">
+        <is>
+          <t>LF SERVICOS URBANOS LTDA</t>
+        </is>
+      </c>
+      <c r="C1091" s="4" t="inlineStr">
+        <is>
+          <t>45.687.486/****-**</t>
+        </is>
+      </c>
+      <c r="D1091" s="4" t="inlineStr">
+        <is>
+          <t>Contratação de empresa especializada para a prestação de serviços de locação de equipamentos destinados ao apoio operacional nas atividades de logística urbana.</t>
+        </is>
+      </c>
+      <c r="E1091" s="4" t="inlineStr">
+        <is>
+          <t>R$ 378.000,00</t>
+        </is>
+      </c>
+      <c r="F1091" s="4" t="inlineStr">
+        <is>
+          <t>03/01/2025</t>
+        </is>
+      </c>
+      <c r="G1091" s="4" t="inlineStr">
+        <is>
+          <t>03/01/2026</t>
+        </is>
+      </c>
+      <c r="H1091" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1091" s="4" t="inlineStr">
+        <is>
+          <t>03/01/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1092" ht="8" customHeight="1"/>
+    <row r="1093" ht="18" customHeight="1">
+      <c r="A1093" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1093" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1093" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1093" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1093" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1093" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1093" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1093" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1093" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1094" ht="15" customHeight="1">
+      <c r="A1094" s="4" t="inlineStr">
+        <is>
+          <t>019/2024/PE/SRP.PNAF/2025</t>
+        </is>
+      </c>
+      <c r="B1094" s="4" t="inlineStr">
+        <is>
+          <t>JOAO HELIO MARTINS DE ANDRADE LTDA</t>
+        </is>
+      </c>
+      <c r="C1094" s="4" t="inlineStr">
+        <is>
+          <t>57.316.819/****-**</t>
+        </is>
+      </c>
+      <c r="D1094" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE GÊNEROS ALIMENTÍCIOS DESTINADOS À MERENDA ESCOLAR DO MUNICÍPIO DE CATUNDA/CE</t>
+        </is>
+      </c>
+      <c r="E1094" s="4" t="inlineStr">
+        <is>
+          <t>R$ 442.047,60</t>
+        </is>
+      </c>
+      <c r="F1094" s="4" t="inlineStr">
+        <is>
+          <t>16/04/2025</t>
+        </is>
+      </c>
+      <c r="G1094" s="4" t="inlineStr">
+        <is>
+          <t>16/04/2026</t>
+        </is>
+      </c>
+      <c r="H1094" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1094" s="4" t="inlineStr">
+        <is>
+          <t>16/04/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1095" ht="8" customHeight="1"/>
+    <row r="1096" ht="18" customHeight="1">
+      <c r="A1096" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1096" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1096" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1096" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1096" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1096" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1096" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1096" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1096" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1097" ht="15" customHeight="1">
+      <c r="A1097" s="4" t="inlineStr">
+        <is>
+          <t>019/2024/PE/SRP.PNAEP/2025</t>
+        </is>
+      </c>
+      <c r="B1097" s="4" t="inlineStr">
+        <is>
+          <t>JOAO HELIO MARTINS DE ANDRADE LTDA</t>
+        </is>
+      </c>
+      <c r="C1097" s="4" t="inlineStr">
+        <is>
+          <t>57.316.819/****-**</t>
+        </is>
+      </c>
+      <c r="D1097" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE GÊNEROS ALIMENTÍCIOS DESTINADOS À MERENDA ESCOLAR DO MUNICÍPIO DE CATUNDA/CE</t>
+        </is>
+      </c>
+      <c r="E1097" s="4" t="inlineStr">
+        <is>
+          <t>R$ 85.921,60</t>
+        </is>
+      </c>
+      <c r="F1097" s="4" t="inlineStr">
+        <is>
+          <t>16/04/2025</t>
+        </is>
+      </c>
+      <c r="G1097" s="4" t="inlineStr">
+        <is>
+          <t>16/04/2026</t>
+        </is>
+      </c>
+      <c r="H1097" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1097" s="4" t="inlineStr">
+        <is>
+          <t>16/04/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1098" ht="8" customHeight="1"/>
+    <row r="1099" ht="18" customHeight="1">
+      <c r="A1099" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1099" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1099" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1099" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1099" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1099" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1099" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1099" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1099" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1100" ht="15" customHeight="1">
+      <c r="A1100" s="4" t="inlineStr">
+        <is>
+          <t>019/2024/PE/SRP.PNAEJA/2025</t>
+        </is>
+      </c>
+      <c r="B1100" s="4" t="inlineStr">
+        <is>
+          <t>JOAO HELIO MARTINS DE ANDRADE LTDA</t>
+        </is>
+      </c>
+      <c r="C1100" s="4" t="inlineStr">
+        <is>
+          <t>57.316.819/****-**</t>
+        </is>
+      </c>
+      <c r="D1100" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÕES DE GÊNEROS ALIMENTÍCIOS DESTINADOS À MERENDA ESCOLAR DO MUNICÍPIO DE CATUNDA/CE</t>
+        </is>
+      </c>
+      <c r="E1100" s="4" t="inlineStr">
+        <is>
+          <t>R$ 83.879,70</t>
+        </is>
+      </c>
+      <c r="F1100" s="4" t="inlineStr">
+        <is>
+          <t>16/04/2025</t>
+        </is>
+      </c>
+      <c r="G1100" s="4" t="inlineStr">
+        <is>
+          <t>16/04/2026</t>
+        </is>
+      </c>
+      <c r="H1100" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1100" s="4" t="inlineStr">
+        <is>
+          <t>16/04/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1101" ht="8" customHeight="1"/>
+    <row r="1102" ht="18" customHeight="1">
+      <c r="A1102" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1102" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1102" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1102" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1102" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1102" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1102" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1102" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1102" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1103" ht="15" customHeight="1">
+      <c r="A1103" s="4" t="inlineStr">
+        <is>
+          <t>019/2024/PE/SRP.PNAEC/2025</t>
+        </is>
+      </c>
+      <c r="B1103" s="4" t="inlineStr">
+        <is>
+          <t>JOAO HELIO MARTINS DE ANDRADE LTDA</t>
+        </is>
+      </c>
+      <c r="C1103" s="4" t="inlineStr">
+        <is>
+          <t>57.316.819/****-**</t>
+        </is>
+      </c>
+      <c r="D1103" s="4" t="inlineStr">
+        <is>
+          <t>Registro de Preços para futuras e eventuais aquisições de gêneros alimentícios destinados à merenda escolar do município de Catunda/CE.</t>
+        </is>
+      </c>
+      <c r="E1103" s="4" t="inlineStr">
+        <is>
+          <t>R$ 49.276,90</t>
+        </is>
+      </c>
+      <c r="F1103" s="4" t="inlineStr">
+        <is>
+          <t>16/04/2025</t>
+        </is>
+      </c>
+      <c r="G1103" s="4" t="inlineStr">
+        <is>
+          <t>16/04/2026</t>
+        </is>
+      </c>
+      <c r="H1103" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1103" s="4" t="inlineStr">
+        <is>
+          <t>16/04/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1104" ht="8" customHeight="1"/>
+    <row r="1105" ht="18" customHeight="1">
+      <c r="A1105" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1105" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1105" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1105" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1105" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1105" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1105" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1105" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1105" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1106" ht="15" customHeight="1">
+      <c r="A1106" s="4" t="inlineStr">
+        <is>
+          <t>019/2024/PE/SRP.PNAAEE/2025</t>
+        </is>
+      </c>
+      <c r="B1106" s="4" t="inlineStr">
+        <is>
+          <t>JOAO HELIO MARTINS DE ANDRADE LTDA</t>
+        </is>
+      </c>
+      <c r="C1106" s="4" t="inlineStr">
+        <is>
+          <t>57.316.819/****-**</t>
+        </is>
+      </c>
+      <c r="D1106" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÕES DE GÊNEROS ALIMENTÍCIOS DESTINADOS À MERENDA ESCOLAR DO MUNICÍPIO DE CATUNDA/CE</t>
+        </is>
+      </c>
+      <c r="E1106" s="4" t="inlineStr">
+        <is>
+          <t>R$ 27.885,20</t>
+        </is>
+      </c>
+      <c r="F1106" s="4" t="inlineStr">
+        <is>
+          <t>16/04/2025</t>
+        </is>
+      </c>
+      <c r="G1106" s="4" t="inlineStr">
+        <is>
+          <t>16/04/2026</t>
+        </is>
+      </c>
+      <c r="H1106" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1106" s="4" t="inlineStr">
+        <is>
+          <t>16/04/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1107" ht="8" customHeight="1"/>
+    <row r="1108" ht="18" customHeight="1">
+      <c r="A1108" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1108" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1108" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1108" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1108" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1108" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1108" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1108" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1108" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1109" ht="15" customHeight="1">
+      <c r="A1109" s="4" t="inlineStr">
+        <is>
+          <t>005.2025.PE.SRP.ADM/2025</t>
+        </is>
+      </c>
+      <c r="B1109" s="4" t="inlineStr">
+        <is>
+          <t>CONCEITO MULTISERVICE LTDA</t>
+        </is>
+      </c>
+      <c r="C1109" s="4" t="inlineStr">
+        <is>
+          <t>16.442.794/****-**</t>
+        </is>
+      </c>
+      <c r="D1109" s="4" t="inlineStr">
+        <is>
+          <t>Aquisição de Gêneros Alimentícios destinados as diversas Secretarias do município de Catunda-CE.</t>
+        </is>
+      </c>
+      <c r="E1109" s="4" t="inlineStr">
+        <is>
+          <t>R$ 5.909,59</t>
+        </is>
+      </c>
+      <c r="F1109" s="4" t="inlineStr">
+        <is>
+          <t>12/03/2025</t>
+        </is>
+      </c>
+      <c r="G1109" s="4" t="inlineStr">
+        <is>
+          <t>12/03/2026</t>
+        </is>
+      </c>
+      <c r="H1109" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1109" s="4" t="inlineStr">
+        <is>
+          <t>12/03/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1110" ht="8" customHeight="1"/>
+    <row r="1111" ht="18" customHeight="1">
+      <c r="A1111" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1111" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1111" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1111" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1111" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1111" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1111" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1111" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1111" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1112" ht="15" customHeight="1">
+      <c r="A1112" s="4" t="inlineStr">
+        <is>
+          <t>003/2025/PE/SRP.12/2025</t>
+        </is>
+      </c>
+      <c r="B1112" s="4" t="inlineStr">
+        <is>
+          <t>NNOVA EMPREENDIMENTOS LTDA</t>
+        </is>
+      </c>
+      <c r="C1112" s="4" t="inlineStr">
+        <is>
+          <t>26.615.647/****-**</t>
+        </is>
+      </c>
+      <c r="D1112" s="4" t="inlineStr">
+        <is>
+          <t>Aquisição de material de expediente para diversas Secretarias da Prefeitura Municipal de Catunda-CE.</t>
+        </is>
+      </c>
+      <c r="E1112" s="4" t="inlineStr">
+        <is>
+          <t>R$ 12.639,70</t>
+        </is>
+      </c>
+      <c r="F1112" s="4" t="inlineStr">
+        <is>
+          <t>18/02/2025</t>
+        </is>
+      </c>
+      <c r="G1112" s="4" t="inlineStr">
+        <is>
+          <t>18/02/2026</t>
+        </is>
+      </c>
+      <c r="H1112" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1112" s="4" t="inlineStr">
+        <is>
+          <t>18/02/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1113" ht="8" customHeight="1"/>
+    <row r="1114" ht="18" customHeight="1">
+      <c r="A1114" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1114" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1114" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1114" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1114" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1114" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1114" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1114" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1114" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1115" ht="15" customHeight="1">
+      <c r="A1115" s="4" t="inlineStr">
+        <is>
+          <t>003/2025/PE/SRP.11/2025</t>
+        </is>
+      </c>
+      <c r="B1115" s="4" t="inlineStr">
+        <is>
+          <t>NNOVA EMPREENDIMENTOS LTDA</t>
+        </is>
+      </c>
+      <c r="C1115" s="4" t="inlineStr">
+        <is>
+          <t>26.615.647/****-**</t>
+        </is>
+      </c>
+      <c r="D1115" s="4" t="inlineStr">
+        <is>
+          <t>Aquisição de material de expediente para diversas Secretarias da Prefeitura Municipal de Catunda-CE.</t>
+        </is>
+      </c>
+      <c r="E1115" s="4" t="inlineStr">
+        <is>
+          <t>R$ 12.816,59</t>
+        </is>
+      </c>
+      <c r="F1115" s="4" t="inlineStr">
+        <is>
+          <t>18/02/2025</t>
+        </is>
+      </c>
+      <c r="G1115" s="4" t="inlineStr">
+        <is>
+          <t>18/02/2026</t>
+        </is>
+      </c>
+      <c r="H1115" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1115" s="4" t="inlineStr">
+        <is>
+          <t>18/02/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1116" ht="8" customHeight="1"/>
+    <row r="1117" ht="18" customHeight="1">
+      <c r="A1117" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1117" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1117" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1117" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1117" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1117" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1117" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1117" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1117" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1118" ht="15" customHeight="1">
+      <c r="A1118" s="4" t="inlineStr">
+        <is>
+          <t>003/2025/PE/SRP.10/2025</t>
+        </is>
+      </c>
+      <c r="B1118" s="4" t="inlineStr">
+        <is>
+          <t>NNOVA EMPREENDIMENTOS LTDA</t>
+        </is>
+      </c>
+      <c r="C1118" s="4" t="inlineStr">
+        <is>
+          <t>26.615.647/****-**</t>
+        </is>
+      </c>
+      <c r="D1118" s="4" t="inlineStr">
+        <is>
+          <t>Aquisição de material de expediente para diversas Secretarias da Prefeitura Municipal de Catunda-CE.</t>
+        </is>
+      </c>
+      <c r="E1118" s="4" t="inlineStr">
+        <is>
+          <t>R$ 32.229,43</t>
+        </is>
+      </c>
+      <c r="F1118" s="4" t="inlineStr">
+        <is>
+          <t>18/02/2025</t>
+        </is>
+      </c>
+      <c r="G1118" s="4" t="inlineStr">
+        <is>
+          <t>18/02/2026</t>
+        </is>
+      </c>
+      <c r="H1118" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1118" s="4" t="inlineStr">
+        <is>
+          <t>18/02/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1119" ht="8" customHeight="1"/>
+    <row r="1120" ht="18" customHeight="1">
+      <c r="A1120" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1120" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1120" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1120" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1120" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1120" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1120" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1120" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1120" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1121" ht="15" customHeight="1">
+      <c r="A1121" s="4" t="inlineStr">
+        <is>
+          <t>003/2025/PE/SRP.09/2025</t>
+        </is>
+      </c>
+      <c r="B1121" s="4" t="inlineStr">
+        <is>
+          <t>NNOVA EMPREENDIMENTOS LTDA</t>
+        </is>
+      </c>
+      <c r="C1121" s="4" t="inlineStr">
+        <is>
+          <t>26.615.647/****-**</t>
+        </is>
+      </c>
+      <c r="D1121" s="4" t="inlineStr">
+        <is>
+          <t>Aquisição de material de expediente para diversas Secretarias da Prefeitura Municipal de Catunda-CE.</t>
+        </is>
+      </c>
+      <c r="E1121" s="4" t="inlineStr">
+        <is>
+          <t>R$ 13.123,82</t>
+        </is>
+      </c>
+      <c r="F1121" s="4" t="inlineStr">
+        <is>
+          <t>18/02/2025</t>
+        </is>
+      </c>
+      <c r="G1121" s="4" t="inlineStr">
+        <is>
+          <t>18/02/2026</t>
+        </is>
+      </c>
+      <c r="H1121" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1121" s="4" t="inlineStr">
+        <is>
+          <t>18/02/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1122" ht="8" customHeight="1"/>
+    <row r="1123" ht="18" customHeight="1">
+      <c r="A1123" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1123" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1123" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1123" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1123" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1123" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1123" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1123" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1123" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1124" ht="15" customHeight="1">
+      <c r="A1124" s="4" t="inlineStr">
+        <is>
+          <t>003/2025/PE/SRP.06/2025</t>
+        </is>
+      </c>
+      <c r="B1124" s="4" t="inlineStr">
+        <is>
+          <t>NNOVA EMPREENDIMENTOS LTDA</t>
+        </is>
+      </c>
+      <c r="C1124" s="4" t="inlineStr">
+        <is>
+          <t>26.615.647/****-**</t>
+        </is>
+      </c>
+      <c r="D1124" s="4" t="inlineStr">
+        <is>
+          <t>Aquisição de material de expediente para diversas Secretarias da Prefeitura Municipal de Catunda-CE.</t>
+        </is>
+      </c>
+      <c r="E1124" s="4" t="inlineStr">
+        <is>
+          <t>R$ 34.149,33</t>
+        </is>
+      </c>
+      <c r="F1124" s="4" t="inlineStr">
+        <is>
+          <t>18/02/2025</t>
+        </is>
+      </c>
+      <c r="G1124" s="4" t="inlineStr">
+        <is>
+          <t>18/02/2026</t>
+        </is>
+      </c>
+      <c r="H1124" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1124" s="4" t="inlineStr">
+        <is>
+          <t>18/02/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1125" ht="8" customHeight="1"/>
+    <row r="1126" ht="18" customHeight="1">
+      <c r="A1126" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1126" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1126" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1126" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1126" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1126" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1126" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1126" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1126" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1127" ht="15" customHeight="1">
+      <c r="A1127" s="4" t="inlineStr">
+        <is>
+          <t>003/2025/PE/SRP.05/2025</t>
+        </is>
+      </c>
+      <c r="B1127" s="4" t="inlineStr">
+        <is>
+          <t>NNOVA EMPREENDIMENTOS LTDA</t>
+        </is>
+      </c>
+      <c r="C1127" s="4" t="inlineStr">
+        <is>
+          <t>26.615.647/****-**</t>
+        </is>
+      </c>
+      <c r="D1127" s="4" t="inlineStr">
+        <is>
+          <t>Aquisição de material de expediente para diversas Secretarias da Prefeitura Municipal de Catunda-CE.</t>
+        </is>
+      </c>
+      <c r="E1127" s="4" t="inlineStr">
+        <is>
+          <t>R$ 129.346,47</t>
+        </is>
+      </c>
+      <c r="F1127" s="4" t="inlineStr">
+        <is>
+          <t>18/02/2025</t>
+        </is>
+      </c>
+      <c r="G1127" s="4" t="inlineStr">
+        <is>
+          <t>18/02/2026</t>
+        </is>
+      </c>
+      <c r="H1127" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1127" s="4" t="inlineStr">
+        <is>
+          <t>18/02/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1128" ht="8" customHeight="1"/>
+    <row r="1129" ht="18" customHeight="1">
+      <c r="A1129" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1129" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1129" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1129" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1129" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1129" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1129" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1129" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1129" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1130" ht="15" customHeight="1">
+      <c r="A1130" s="4" t="inlineStr">
+        <is>
+          <t>003/2025/PE/SRP.04/2025</t>
+        </is>
+      </c>
+      <c r="B1130" s="4" t="inlineStr">
+        <is>
+          <t>NNOVA EMPREENDIMENTOS LTDA</t>
+        </is>
+      </c>
+      <c r="C1130" s="4" t="inlineStr">
+        <is>
+          <t>26.615.647/****-**</t>
+        </is>
+      </c>
+      <c r="D1130" s="4" t="inlineStr">
+        <is>
+          <t>Aquisição de material de expediente para diversas Secretarias da Prefeitura Municipal de Catunda-CE.</t>
+        </is>
+      </c>
+      <c r="E1130" s="4" t="inlineStr">
+        <is>
+          <t>R$ 96.530,48</t>
+        </is>
+      </c>
+      <c r="F1130" s="4" t="inlineStr">
+        <is>
+          <t>18/02/2025</t>
+        </is>
+      </c>
+      <c r="G1130" s="4" t="inlineStr">
+        <is>
+          <t>18/02/2026</t>
+        </is>
+      </c>
+      <c r="H1130" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1130" s="4" t="inlineStr">
+        <is>
+          <t>18/02/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1131" ht="8" customHeight="1"/>
+    <row r="1132" ht="18" customHeight="1">
+      <c r="A1132" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1132" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1132" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1132" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1132" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1132" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1132" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1132" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1132" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1133" ht="15" customHeight="1">
+      <c r="A1133" s="4" t="inlineStr">
+        <is>
+          <t>003/2025/PE/SRP.03/2025</t>
+        </is>
+      </c>
+      <c r="B1133" s="4" t="inlineStr">
+        <is>
+          <t>NNOVA EMPREENDIMENTOS LTDA</t>
+        </is>
+      </c>
+      <c r="C1133" s="4" t="inlineStr">
+        <is>
+          <t>26.615.647/****-**</t>
+        </is>
+      </c>
+      <c r="D1133" s="4" t="inlineStr">
+        <is>
+          <t>Aquisição de material de expediente para diversas Secretarias da Prefeitura Municipal de Catunda-CE.</t>
+        </is>
+      </c>
+      <c r="E1133" s="4" t="inlineStr">
+        <is>
+          <t>R$ 65.734,98</t>
+        </is>
+      </c>
+      <c r="F1133" s="4" t="inlineStr">
+        <is>
+          <t>18/02/2025</t>
+        </is>
+      </c>
+      <c r="G1133" s="4" t="inlineStr">
+        <is>
+          <t>18/02/2026</t>
+        </is>
+      </c>
+      <c r="H1133" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1133" s="4" t="inlineStr">
+        <is>
+          <t>18/02/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1134" ht="8" customHeight="1"/>
+    <row r="1135" ht="18" customHeight="1">
+      <c r="A1135" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1135" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1135" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1135" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1135" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1135" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1135" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1135" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1135" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1136" ht="15" customHeight="1">
+      <c r="A1136" s="4" t="inlineStr">
+        <is>
+          <t>003/2025/PE/SRP.02/2025</t>
+        </is>
+      </c>
+      <c r="B1136" s="4" t="inlineStr">
+        <is>
+          <t>NNOVA EMPREENDIMENTOS LTDA</t>
+        </is>
+      </c>
+      <c r="C1136" s="4" t="inlineStr">
+        <is>
+          <t>26.615.647/****-**</t>
+        </is>
+      </c>
+      <c r="D1136" s="4" t="inlineStr">
+        <is>
+          <t>Aquisição de material de expediente para diversas Secretarias da Prefeitura Municipal de Catunda-CE.</t>
+        </is>
+      </c>
+      <c r="E1136" s="4" t="inlineStr">
+        <is>
+          <t>R$ 129.075,35</t>
+        </is>
+      </c>
+      <c r="F1136" s="4" t="inlineStr">
+        <is>
+          <t>18/02/2025</t>
+        </is>
+      </c>
+      <c r="G1136" s="4" t="inlineStr">
+        <is>
+          <t>18/02/2026</t>
+        </is>
+      </c>
+      <c r="H1136" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1136" s="4" t="inlineStr">
+        <is>
+          <t>18/02/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1137" ht="8" customHeight="1"/>
+    <row r="1138" ht="18" customHeight="1">
+      <c r="A1138" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1138" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1138" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1138" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1138" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1138" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1138" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1138" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1138" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1139" ht="15" customHeight="1">
+      <c r="A1139" s="4" t="inlineStr">
+        <is>
+          <t>003/2025/PE/SRP.01/2025</t>
+        </is>
+      </c>
+      <c r="B1139" s="4" t="inlineStr">
+        <is>
+          <t>NNOVA EMPREENDIMENTOS LTDA</t>
+        </is>
+      </c>
+      <c r="C1139" s="4" t="inlineStr">
+        <is>
+          <t>26.615.647/****-**</t>
+        </is>
+      </c>
+      <c r="D1139" s="4" t="inlineStr">
+        <is>
+          <t>Aquisição de material de expediente para diversas Secretarias da Prefeitura Municipal de Catunda-CE.</t>
+        </is>
+      </c>
+      <c r="E1139" s="4" t="inlineStr">
+        <is>
+          <t>R$ 79.966,43</t>
+        </is>
+      </c>
+      <c r="F1139" s="4" t="inlineStr">
+        <is>
+          <t>18/02/2025</t>
+        </is>
+      </c>
+      <c r="G1139" s="4" t="inlineStr">
+        <is>
+          <t>18/02/2026</t>
+        </is>
+      </c>
+      <c r="H1139" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1139" s="4" t="inlineStr">
+        <is>
+          <t>18/02/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1140" ht="8" customHeight="1"/>
+    <row r="1141" ht="18" customHeight="1">
+      <c r="A1141" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1141" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1141" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1141" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1141" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1141" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1141" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1141" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1141" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1142" ht="15" customHeight="1">
+      <c r="A1142" s="4" t="inlineStr">
+        <is>
+          <t>002.2025.PE.SRP.Infraestrutura/2025</t>
+        </is>
+      </c>
+      <c r="B1142" s="4" t="inlineStr">
+        <is>
+          <t>GCH REIS - ME</t>
+        </is>
+      </c>
+      <c r="C1142" s="4" t="inlineStr">
+        <is>
+          <t>28.520.441/****-**</t>
+        </is>
+      </c>
+      <c r="D1142" s="4" t="inlineStr">
+        <is>
+          <t>Aquisição de material de limpeza, copa e cozinha para diversas Secretarias da Prefeitura Municipal de Catunda-CE.</t>
+        </is>
+      </c>
+      <c r="E1142" s="4" t="inlineStr">
+        <is>
+          <t>R$ 5.032,01</t>
+        </is>
+      </c>
+      <c r="F1142" s="4" t="inlineStr">
+        <is>
+          <t>03/03/2025</t>
+        </is>
+      </c>
+      <c r="G1142" s="4" t="inlineStr">
+        <is>
+          <t>03/03/2026</t>
+        </is>
+      </c>
+      <c r="H1142" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1142" s="4" t="inlineStr">
+        <is>
+          <t>03/03/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1143" ht="8" customHeight="1"/>
+    <row r="1144" ht="18" customHeight="1">
+      <c r="A1144" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1144" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1144" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1144" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1144" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1144" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1144" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1144" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1144" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1145" ht="15" customHeight="1">
+      <c r="A1145" s="4" t="inlineStr">
+        <is>
+          <t>002.2025.PE.SRP.Hospital/2025</t>
+        </is>
+      </c>
+      <c r="B1145" s="4" t="inlineStr">
+        <is>
+          <t>GCH REIS - ME</t>
+        </is>
+      </c>
+      <c r="C1145" s="4" t="inlineStr">
+        <is>
+          <t>28.520.441/****-**</t>
+        </is>
+      </c>
+      <c r="D1145" s="4" t="inlineStr">
+        <is>
+          <t>Aquisição de material de limpeza, copa e cozinha para diversas Secretarias da Prefeitura Municipal de Catunda-CE.</t>
+        </is>
+      </c>
+      <c r="E1145" s="4" t="inlineStr">
+        <is>
+          <t>R$ 45.640,88</t>
+        </is>
+      </c>
+      <c r="F1145" s="4" t="inlineStr">
+        <is>
+          <t>03/03/2025</t>
+        </is>
+      </c>
+      <c r="G1145" s="4" t="inlineStr">
+        <is>
+          <t>03/03/2026</t>
+        </is>
+      </c>
+      <c r="H1145" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1145" s="4" t="inlineStr">
+        <is>
+          <t>03/03/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1146" ht="8" customHeight="1"/>
+    <row r="1147" ht="18" customHeight="1">
+      <c r="A1147" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1147" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1147" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1147" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1147" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1147" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1147" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1147" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1147" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1148" ht="15" customHeight="1">
+      <c r="A1148" s="4" t="inlineStr">
+        <is>
+          <t>002.2025.PE.SRP.Gabinete/2025</t>
+        </is>
+      </c>
+      <c r="B1148" s="4" t="inlineStr">
+        <is>
+          <t>GCH REIS - ME</t>
+        </is>
+      </c>
+      <c r="C1148" s="4" t="inlineStr">
+        <is>
+          <t>28.520.441/****-**</t>
+        </is>
+      </c>
+      <c r="D1148" s="4" t="inlineStr">
+        <is>
+          <t>Aquisição de material de limpeza, copa e cozinha para diversas Secretarias da Prefeitura Municipal de Catunda-CE.</t>
+        </is>
+      </c>
+      <c r="E1148" s="4" t="inlineStr">
+        <is>
+          <t>R$ 2.114,07</t>
+        </is>
+      </c>
+      <c r="F1148" s="4" t="inlineStr">
+        <is>
+          <t>03/03/2025</t>
+        </is>
+      </c>
+      <c r="G1148" s="4" t="inlineStr">
+        <is>
+          <t>03/03/2026</t>
+        </is>
+      </c>
+      <c r="H1148" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1148" s="4" t="inlineStr">
+        <is>
+          <t>03/03/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1149" ht="8" customHeight="1"/>
+    <row r="1150" ht="18" customHeight="1">
+      <c r="A1150" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1150" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1150" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1150" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1150" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1150" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1150" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1150" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1150" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1151" ht="15" customHeight="1">
+      <c r="A1151" s="4" t="inlineStr">
+        <is>
+          <t>002.2025.PE.SRP.FUNDEB/2025</t>
+        </is>
+      </c>
+      <c r="B1151" s="4" t="inlineStr">
+        <is>
+          <t>GCH REIS - ME</t>
+        </is>
+      </c>
+      <c r="C1151" s="4" t="inlineStr">
+        <is>
+          <t>28.520.441/****-**</t>
+        </is>
+      </c>
+      <c r="D1151" s="4" t="inlineStr">
+        <is>
+          <t>Aquisição de material de limpeza, copa e cozinha para diversas Secretarias da Prefeitura Municipal de Catunda-CE.</t>
+        </is>
+      </c>
+      <c r="E1151" s="4" t="inlineStr">
+        <is>
+          <t>R$ 142.769,52</t>
+        </is>
+      </c>
+      <c r="F1151" s="4" t="inlineStr">
+        <is>
+          <t>03/03/2025</t>
+        </is>
+      </c>
+      <c r="G1151" s="4" t="inlineStr">
+        <is>
+          <t>03/03/2026</t>
+        </is>
+      </c>
+      <c r="H1151" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1151" s="4" t="inlineStr">
+        <is>
+          <t>03/03/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1152" ht="8" customHeight="1"/>
+    <row r="1153" ht="18" customHeight="1">
+      <c r="A1153" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1153" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1153" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1153" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1153" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1153" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1153" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1153" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1153" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1154" ht="15" customHeight="1">
+      <c r="A1154" s="4" t="inlineStr">
+        <is>
+          <t>002.2025.PE.SRP.FMS/2025</t>
+        </is>
+      </c>
+      <c r="B1154" s="4" t="inlineStr">
+        <is>
+          <t>GCH REIS - ME</t>
+        </is>
+      </c>
+      <c r="C1154" s="4" t="inlineStr">
+        <is>
+          <t>28.520.441/****-**</t>
+        </is>
+      </c>
+      <c r="D1154" s="4" t="inlineStr">
+        <is>
+          <t>Aquisição de material de limpeza, copa e cozinha para diversas Secretarias da Prefeitura Municipal de Catunda-CE.</t>
+        </is>
+      </c>
+      <c r="E1154" s="4" t="inlineStr">
+        <is>
+          <t>R$ 14.293,23</t>
+        </is>
+      </c>
+      <c r="F1154" s="4" t="inlineStr">
+        <is>
+          <t>03/03/2025</t>
+        </is>
+      </c>
+      <c r="G1154" s="4" t="inlineStr">
+        <is>
+          <t>03/03/2026</t>
+        </is>
+      </c>
+      <c r="H1154" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1154" s="4" t="inlineStr">
+        <is>
+          <t>03/03/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1155" ht="8" customHeight="1"/>
+    <row r="1156" ht="18" customHeight="1">
+      <c r="A1156" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1156" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1156" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1156" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1156" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1156" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1156" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1156" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1156" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1157" ht="15" customHeight="1">
+      <c r="A1157" s="4" t="inlineStr">
+        <is>
+          <t>002.2025.PE.SRP.FME/2025</t>
+        </is>
+      </c>
+      <c r="B1157" s="4" t="inlineStr">
+        <is>
+          <t>GCH REIS - ME</t>
+        </is>
+      </c>
+      <c r="C1157" s="4" t="inlineStr">
+        <is>
+          <t>28.520.441/****-**</t>
+        </is>
+      </c>
+      <c r="D1157" s="4" t="inlineStr">
+        <is>
+          <t>Aquisição de material de limpeza, copa e cozinha para diversas Secretarias da Prefeitura Municipal de Catunda-CE.</t>
+        </is>
+      </c>
+      <c r="E1157" s="4" t="inlineStr">
+        <is>
+          <t>R$ 12.318,86</t>
+        </is>
+      </c>
+      <c r="F1157" s="4" t="inlineStr">
+        <is>
+          <t>03/03/2025</t>
+        </is>
+      </c>
+      <c r="G1157" s="4" t="inlineStr">
+        <is>
+          <t>03/03/2026</t>
+        </is>
+      </c>
+      <c r="H1157" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1157" s="4" t="inlineStr">
+        <is>
+          <t>03/03/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1158" ht="8" customHeight="1"/>
+    <row r="1159" ht="18" customHeight="1">
+      <c r="A1159" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1159" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1159" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1159" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1159" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1159" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1159" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1159" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1159" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1160" ht="15" customHeight="1">
+      <c r="A1160" s="4" t="inlineStr">
+        <is>
+          <t>002.2025.PE.SRP.Cultura/2025</t>
+        </is>
+      </c>
+      <c r="B1160" s="4" t="inlineStr">
+        <is>
+          <t>GCH REIS - ME</t>
+        </is>
+      </c>
+      <c r="C1160" s="4" t="inlineStr">
+        <is>
+          <t>28.520.441/****-**</t>
+        </is>
+      </c>
+      <c r="D1160" s="4" t="inlineStr">
+        <is>
+          <t>Aquisição de material de limpeza, copa e cozinha para diversas Secretarias da Prefeitura Municipal de Catunda-CE.</t>
+        </is>
+      </c>
+      <c r="E1160" s="4" t="inlineStr">
+        <is>
+          <t>R$ 4.727,05</t>
+        </is>
+      </c>
+      <c r="F1160" s="4" t="inlineStr">
+        <is>
+          <t>03/03/2025</t>
+        </is>
+      </c>
+      <c r="G1160" s="4" t="inlineStr">
+        <is>
+          <t>03/03/2026</t>
+        </is>
+      </c>
+      <c r="H1160" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1160" s="4" t="inlineStr">
+        <is>
+          <t>03/03/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1161" ht="8" customHeight="1"/>
+    <row r="1162" ht="18" customHeight="1">
+      <c r="A1162" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1162" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1162" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1162" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1162" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1162" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1162" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1162" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1162" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1163" ht="15" customHeight="1">
+      <c r="A1163" s="4" t="inlineStr">
+        <is>
+          <t>002.2025.PE.SRP.Agricultura/2025</t>
+        </is>
+      </c>
+      <c r="B1163" s="4" t="inlineStr">
+        <is>
+          <t>GCH REIS - ME</t>
+        </is>
+      </c>
+      <c r="C1163" s="4" t="inlineStr">
+        <is>
+          <t>28.520.441/****-**</t>
+        </is>
+      </c>
+      <c r="D1163" s="4" t="inlineStr">
+        <is>
+          <t>Aquisição de material de limpeza, copa e cozinha para diversas Secretarias da Prefeitura Municipal de Catunda-CE.</t>
+        </is>
+      </c>
+      <c r="E1163" s="4" t="inlineStr">
+        <is>
+          <t>R$ 4.588,74</t>
+        </is>
+      </c>
+      <c r="F1163" s="4" t="inlineStr">
+        <is>
+          <t>03/03/2025</t>
+        </is>
+      </c>
+      <c r="G1163" s="4" t="inlineStr">
+        <is>
+          <t>03/03/2026</t>
+        </is>
+      </c>
+      <c r="H1163" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1163" s="4" t="inlineStr">
+        <is>
+          <t>03/03/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1164" ht="8" customHeight="1"/>
+    <row r="1165" ht="18" customHeight="1">
+      <c r="A1165" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1165" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1165" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1165" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1165" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1165" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1165" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1165" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1165" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1166" ht="15" customHeight="1">
+      <c r="A1166" s="4" t="inlineStr">
+        <is>
+          <t>002.2025.PE.SRP.Administração/2025</t>
+        </is>
+      </c>
+      <c r="B1166" s="4" t="inlineStr">
+        <is>
+          <t>GCH REIS - ME</t>
+        </is>
+      </c>
+      <c r="C1166" s="4" t="inlineStr">
+        <is>
+          <t>28.520.441/****-**</t>
+        </is>
+      </c>
+      <c r="D1166" s="4" t="inlineStr">
+        <is>
+          <t>Aquisição de material de limpeza, copa e cozinha para diversas Secretarias da Prefeitura Municipal de Catunda-CE.</t>
+        </is>
+      </c>
+      <c r="E1166" s="4" t="inlineStr">
+        <is>
+          <t>R$ 3.723,73</t>
+        </is>
+      </c>
+      <c r="F1166" s="4" t="inlineStr">
+        <is>
+          <t>03/03/2025</t>
+        </is>
+      </c>
+      <c r="G1166" s="4" t="inlineStr">
+        <is>
+          <t>03/03/2026</t>
+        </is>
+      </c>
+      <c r="H1166" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1166" s="4" t="inlineStr">
+        <is>
+          <t>03/03/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1167" ht="8" customHeight="1"/>
+    <row r="1168" ht="18" customHeight="1">
+      <c r="A1168" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1168" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1168" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1168" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1168" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1168" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1168" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1168" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1168" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1169" ht="15" customHeight="1">
+      <c r="A1169" s="4" t="inlineStr">
+        <is>
+          <t>002.2025.PE.SRP.ABS/2025</t>
+        </is>
+      </c>
+      <c r="B1169" s="4" t="inlineStr">
+        <is>
+          <t>GCH REIS - ME</t>
+        </is>
+      </c>
+      <c r="C1169" s="4" t="inlineStr">
+        <is>
+          <t>28.520.441/****-**</t>
+        </is>
+      </c>
+      <c r="D1169" s="4" t="inlineStr">
+        <is>
+          <t>Aquisição de material de limpeza, copa e cozinha para diversas Secretarias da Prefeitura Municipal de Catunda-CE.</t>
+        </is>
+      </c>
+      <c r="E1169" s="4" t="inlineStr">
+        <is>
+          <t>R$ 58.286,85</t>
+        </is>
+      </c>
+      <c r="F1169" s="4" t="inlineStr">
+        <is>
+          <t>03/03/2025</t>
+        </is>
+      </c>
+      <c r="G1169" s="4" t="inlineStr">
+        <is>
+          <t>03/03/2026</t>
+        </is>
+      </c>
+      <c r="H1169" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1169" s="4" t="inlineStr">
+        <is>
+          <t>03/03/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1170" ht="8" customHeight="1"/>
+    <row r="1171" ht="18" customHeight="1">
+      <c r="A1171" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1171" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1171" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1171" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1171" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1171" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1171" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1171" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1171" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1172" ht="15" customHeight="1">
+      <c r="A1172" s="4" t="inlineStr">
+        <is>
+          <t>202412160001/2024</t>
+        </is>
+      </c>
+      <c r="B1172" s="4" t="inlineStr">
+        <is>
+          <t>W2E TECNOLOGIA DA INFORMACAO LTDA</t>
+        </is>
+      </c>
+      <c r="C1172" s="4" t="inlineStr">
+        <is>
+          <t>22.314.360/****-**</t>
+        </is>
+      </c>
+      <c r="D1172" s="4" t="inlineStr">
+        <is>
+          <t>Contratação de solução de e-mails para até 20 (vinte) caixas de e-mail institucionais, padronizadas com domínio próprio (@catunda.ce.gov.br), incluindo ferramentas integradas de produtividade e colaboração, como editor de texto, planilhas, apresentações, armazenamento em nuvem, videoconferências, calendário compartilhado e demais recursos de gestão colaborativa</t>
+        </is>
+      </c>
+      <c r="E1172" s="4" t="inlineStr">
+        <is>
+          <t>R$ 23.340,00</t>
+        </is>
+      </c>
+      <c r="F1172" s="4" t="inlineStr">
+        <is>
+          <t>16/12/2024</t>
+        </is>
+      </c>
+      <c r="G1172" s="4" t="inlineStr">
+        <is>
+          <t>16/12/2025</t>
+        </is>
+      </c>
+      <c r="H1172" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1172" s="4" t="inlineStr">
+        <is>
+          <t>16/12/2024</t>
+        </is>
+      </c>
+    </row>
+    <row r="1173" ht="8" customHeight="1"/>
+    <row r="1174" ht="18" customHeight="1">
+      <c r="A1174" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1174" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1174" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1174" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1174" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1174" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1174" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1174" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1174" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1175" ht="15" customHeight="1">
+      <c r="A1175" s="4" t="inlineStr">
+        <is>
+          <t>202412160001/2024</t>
+        </is>
+      </c>
+      <c r="B1175" s="4" t="inlineStr">
+        <is>
+          <t>W2E TECNOLOGIA DA INFORMACAO LTDA</t>
+        </is>
+      </c>
+      <c r="C1175" s="4" t="inlineStr">
+        <is>
+          <t>22.314.360/****-**</t>
+        </is>
+      </c>
+      <c r="D1175" s="4" t="inlineStr">
+        <is>
+          <t>Contratação de solução de e-mails para até 20 (vinte) caixas de e-mail institucionais, padronizadas com domínio próprio (@catunda.ce.gov.br), incluindo ferramentas integradas de produtividade e colaboração, como editor de texto, planilhas, apresentações, armazenamento em nuvem, videoconferências, calendário compartilhado e demais recursos de gestão colaborativa</t>
+        </is>
+      </c>
+      <c r="E1175" s="4" t="inlineStr">
+        <is>
+          <t>R$ 23.340,00</t>
+        </is>
+      </c>
+      <c r="F1175" s="4" t="inlineStr">
+        <is>
+          <t>16/12/2024</t>
+        </is>
+      </c>
+      <c r="G1175" s="4" t="inlineStr">
+        <is>
+          <t>16/12/2025</t>
+        </is>
+      </c>
+      <c r="H1175" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1175" s="4" t="inlineStr">
+        <is>
+          <t>16/12/2024</t>
+        </is>
+      </c>
+    </row>
+    <row r="1176" ht="8" customHeight="1"/>
+    <row r="1177" ht="18" customHeight="1">
+      <c r="A1177" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1177" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1177" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1177" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1177" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1177" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1177" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1177" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1177" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1178" ht="15" customHeight="1">
+      <c r="A1178" s="4" t="inlineStr">
+        <is>
+          <t>202412050001/2024</t>
+        </is>
+      </c>
+      <c r="B1178" s="4" t="inlineStr">
+        <is>
+          <t>CONSTRUVASP CONSTRUÇÕES &amp; SERVICOS LTDA</t>
+        </is>
+      </c>
+      <c r="C1178" s="4" t="inlineStr">
+        <is>
+          <t>50.484.244/****-**</t>
+        </is>
+      </c>
+      <c r="D1178" s="4" t="inlineStr">
+        <is>
+          <t>Construção de vestiários para modernização do ginásio poliesportivo na sede do município de Catunda-CE, conforme CV 945345/2023 / PT 1088612-99</t>
+        </is>
+      </c>
+      <c r="E1178" s="4" t="inlineStr">
+        <is>
+          <t>R$ 210.741,50</t>
+        </is>
+      </c>
+      <c r="F1178" s="4" t="inlineStr">
+        <is>
+          <t>05/12/2024</t>
+        </is>
+      </c>
+      <c r="G1178" s="4" t="inlineStr">
+        <is>
+          <t>03/02/2025</t>
+        </is>
+      </c>
+      <c r="H1178" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1178" s="4" t="inlineStr">
+        <is>
+          <t>05/12/2024</t>
+        </is>
+      </c>
+    </row>
+    <row r="1179" ht="8" customHeight="1"/>
+    <row r="1180" ht="18" customHeight="1">
+      <c r="A1180" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1180" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1180" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1180" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1180" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1180" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1180" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1180" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1180" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1181" ht="15" customHeight="1">
+      <c r="A1181" s="4" t="inlineStr">
+        <is>
+          <t>202411210003/2024</t>
+        </is>
+      </c>
+      <c r="B1181" s="4" t="inlineStr">
+        <is>
+          <t>MANOEL PERCOSSI ROMAO FILHO</t>
+        </is>
+      </c>
+      <c r="C1181" s="4" t="inlineStr">
+        <is>
+          <t>13.324.940/****-**</t>
+        </is>
+      </c>
+      <c r="D1181" s="4" t="inlineStr">
+        <is>
+          <t>Prestação dos serviços especializados em assessoria e consultoria na área de controle interno, junto à Secretaria de Agricultura e Meio Ambiente do município de Catunda</t>
+        </is>
+      </c>
+      <c r="E1181" s="4" t="inlineStr">
+        <is>
+          <t>R$ 27.000,00</t>
+        </is>
+      </c>
+      <c r="F1181" s="4" t="inlineStr">
+        <is>
+          <t>21/11/2024</t>
+        </is>
+      </c>
+      <c r="G1181" s="4" t="inlineStr">
+        <is>
+          <t>21/11/2025</t>
+        </is>
+      </c>
+      <c r="H1181" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1181" s="4" t="inlineStr">
+        <is>
+          <t>21/11/2024</t>
+        </is>
+      </c>
+    </row>
+    <row r="1182" ht="8" customHeight="1"/>
+    <row r="1183" ht="18" customHeight="1">
+      <c r="A1183" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1183" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1183" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1183" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1183" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1183" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1183" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1183" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1183" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1184" ht="15" customHeight="1">
+      <c r="A1184" s="4" t="inlineStr">
+        <is>
+          <t>202411210003/2024</t>
+        </is>
+      </c>
+      <c r="B1184" s="4" t="inlineStr">
+        <is>
+          <t>MANOEL PERCOSSI ROMAO FILHO - ME</t>
+        </is>
+      </c>
+      <c r="C1184" s="4" t="inlineStr">
+        <is>
+          <t>13.324.940/****-**</t>
+        </is>
+      </c>
+      <c r="D1184" s="4" t="inlineStr">
+        <is>
+          <t>Prestação dos serviços especializados em assessoria e consultoria na área de controle interno, junto à Secretaria de Agricultura e Meio Ambiente do município de Catunda</t>
+        </is>
+      </c>
+      <c r="E1184" s="4" t="inlineStr">
+        <is>
+          <t>R$ 27.000,00</t>
+        </is>
+      </c>
+      <c r="F1184" s="4" t="inlineStr">
+        <is>
+          <t>21/11/2024</t>
+        </is>
+      </c>
+      <c r="G1184" s="4" t="inlineStr">
+        <is>
+          <t>21/11/2025</t>
+        </is>
+      </c>
+      <c r="H1184" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1184" s="4" t="inlineStr">
+        <is>
+          <t>21/11/2024</t>
+        </is>
+      </c>
+    </row>
+    <row r="1185" ht="8" customHeight="1"/>
+    <row r="1186" ht="18" customHeight="1">
+      <c r="A1186" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1186" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1186" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1186" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1186" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1186" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1186" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1186" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1186" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1187" ht="15" customHeight="1">
+      <c r="A1187" s="4" t="inlineStr">
+        <is>
+          <t>202411210002/2024</t>
+        </is>
+      </c>
+      <c r="B1187" s="4" t="inlineStr">
+        <is>
+          <t>MANOEL PERCOSSI ROMAO FILHO</t>
+        </is>
+      </c>
+      <c r="C1187" s="4" t="inlineStr">
+        <is>
+          <t>13.324.940/****-**</t>
+        </is>
+      </c>
+      <c r="D1187" s="4" t="inlineStr">
+        <is>
+          <t>Prestação dos serviços especializados em assessoria e consultoria na área de controle interno, junto à Secretaria de Cultura do município de Catunda</t>
+        </is>
+      </c>
+      <c r="E1187" s="4" t="inlineStr">
+        <is>
+          <t>R$ 24.000,00</t>
+        </is>
+      </c>
+      <c r="F1187" s="4" t="inlineStr">
+        <is>
+          <t>21/11/2024</t>
+        </is>
+      </c>
+      <c r="G1187" s="4" t="inlineStr">
+        <is>
+          <t>21/11/2025</t>
+        </is>
+      </c>
+      <c r="H1187" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1187" s="4" t="inlineStr">
+        <is>
+          <t>21/11/2024</t>
+        </is>
+      </c>
+    </row>
+    <row r="1188" ht="8" customHeight="1"/>
+    <row r="1189" ht="18" customHeight="1">
+      <c r="A1189" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1189" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1189" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1189" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1189" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1189" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1189" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1189" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1189" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1190" ht="15" customHeight="1">
+      <c r="A1190" s="4" t="inlineStr">
+        <is>
+          <t>202411210002/2024</t>
+        </is>
+      </c>
+      <c r="B1190" s="4" t="inlineStr">
+        <is>
+          <t>MANOEL PERCOSSI ROMAO FILHO - ME</t>
+        </is>
+      </c>
+      <c r="C1190" s="4" t="inlineStr">
+        <is>
+          <t>13.324.940/****-**</t>
+        </is>
+      </c>
+      <c r="D1190" s="4" t="inlineStr">
+        <is>
+          <t>Prestação dos serviços especializados em assessoria e consultoria na área de controle interno, junto à Secretaria de Cultura do município de Catunda</t>
+        </is>
+      </c>
+      <c r="E1190" s="4" t="inlineStr">
+        <is>
+          <t>R$ 24.000,00</t>
+        </is>
+      </c>
+      <c r="F1190" s="4" t="inlineStr">
+        <is>
+          <t>21/11/2024</t>
+        </is>
+      </c>
+      <c r="G1190" s="4" t="inlineStr">
+        <is>
+          <t>21/11/2025</t>
+        </is>
+      </c>
+      <c r="H1190" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1190" s="4" t="inlineStr">
+        <is>
+          <t>21/11/2024</t>
+        </is>
+      </c>
+    </row>
+    <row r="1191" ht="8" customHeight="1"/>
+    <row r="1192" ht="18" customHeight="1">
+      <c r="A1192" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1192" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1192" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1192" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1192" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1192" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1192" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1192" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1192" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1193" ht="15" customHeight="1">
+      <c r="A1193" s="4" t="inlineStr">
+        <is>
+          <t>202411210001/2024</t>
+        </is>
+      </c>
+      <c r="B1193" s="4" t="inlineStr">
+        <is>
+          <t>MANOEL PERCOSSI ROMAO FILHO - ME</t>
+        </is>
+      </c>
+      <c r="C1193" s="4" t="inlineStr">
+        <is>
+          <t>13.324.940/****-**</t>
+        </is>
+      </c>
+      <c r="D1193" s="4" t="inlineStr">
+        <is>
+          <t>Prestação dos serviços especializados em assessoria e consultoria na área de controle interno, junto à Secretaria de Obras e Serviços Públicos do município de Catunda</t>
+        </is>
+      </c>
+      <c r="E1193" s="4" t="inlineStr">
+        <is>
+          <t>R$ 27.000,00</t>
+        </is>
+      </c>
+      <c r="F1193" s="4" t="inlineStr">
+        <is>
+          <t>21/11/2024</t>
+        </is>
+      </c>
+      <c r="G1193" s="4" t="inlineStr">
+        <is>
+          <t>21/11/2025</t>
+        </is>
+      </c>
+      <c r="H1193" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1193" s="4" t="inlineStr">
+        <is>
+          <t>21/11/2024</t>
+        </is>
+      </c>
+    </row>
+    <row r="1194" ht="8" customHeight="1"/>
+    <row r="1195" ht="18" customHeight="1">
+      <c r="A1195" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1195" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1195" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1195" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1195" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1195" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1195" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1195" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1195" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1196" ht="15" customHeight="1">
+      <c r="A1196" s="4" t="inlineStr">
+        <is>
+          <t>202411210001/2024</t>
+        </is>
+      </c>
+      <c r="B1196" s="4" t="inlineStr">
+        <is>
+          <t>MANOEL PERCOSSI ROMAO FILHO</t>
+        </is>
+      </c>
+      <c r="C1196" s="4" t="inlineStr">
+        <is>
+          <t>13.324.940/****-**</t>
+        </is>
+      </c>
+      <c r="D1196" s="4" t="inlineStr">
+        <is>
+          <t>Prestação dos serviços especializados em assessoria e consultoria na área de controle interno, junto à Secretaria de Obras e Serviços Públicos do município de Catunda</t>
+        </is>
+      </c>
+      <c r="E1196" s="4" t="inlineStr">
+        <is>
+          <t>R$ 27.000,00</t>
+        </is>
+      </c>
+      <c r="F1196" s="4" t="inlineStr">
+        <is>
+          <t>21/11/2024</t>
+        </is>
+      </c>
+      <c r="G1196" s="4" t="inlineStr">
+        <is>
+          <t>21/11/2025</t>
+        </is>
+      </c>
+      <c r="H1196" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1196" s="4" t="inlineStr">
+        <is>
+          <t>21/11/2024</t>
+        </is>
+      </c>
+    </row>
+    <row r="1197" ht="8" customHeight="1"/>
+    <row r="1198" ht="18" customHeight="1">
+      <c r="A1198" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1198" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1198" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1198" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1198" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1198" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1198" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1198" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1198" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1199" ht="15" customHeight="1">
+      <c r="A1199" s="4" t="inlineStr">
+        <is>
+          <t>202411190004/2024</t>
+        </is>
+      </c>
+      <c r="B1199" s="4" t="inlineStr">
+        <is>
+          <t>MANOEL PERCOSSI ROMAO FILHO</t>
+        </is>
+      </c>
+      <c r="C1199" s="4" t="inlineStr">
+        <is>
+          <t>13.324.940/****-**</t>
+        </is>
+      </c>
+      <c r="D1199" s="4" t="inlineStr">
+        <is>
+          <t>Prestação dos serviços especializados em assessoria e consultoria na área de controle interno, junto à Secretaria do Trabalho, Desenvolvimento Social e Segurança Alimentar do município de Catunda.</t>
+        </is>
+      </c>
+      <c r="E1199" s="4" t="inlineStr">
+        <is>
+          <t>R$ 30.000,00</t>
+        </is>
+      </c>
+      <c r="F1199" s="4" t="inlineStr">
+        <is>
+          <t>19/11/2024</t>
+        </is>
+      </c>
+      <c r="G1199" s="4" t="inlineStr">
+        <is>
+          <t>19/11/2025</t>
+        </is>
+      </c>
+      <c r="H1199" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1199" s="4" t="inlineStr">
+        <is>
+          <t>19/11/2024</t>
+        </is>
+      </c>
+    </row>
+    <row r="1200" ht="8" customHeight="1"/>
+    <row r="1201" ht="18" customHeight="1">
+      <c r="A1201" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1201" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1201" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1201" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1201" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1201" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1201" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1201" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1201" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1202" ht="15" customHeight="1">
+      <c r="A1202" s="4" t="inlineStr">
+        <is>
+          <t>202411190004/2024</t>
+        </is>
+      </c>
+      <c r="B1202" s="4" t="inlineStr">
+        <is>
+          <t>MANOEL PERCOSSI ROMAO FILHO - ME</t>
+        </is>
+      </c>
+      <c r="C1202" s="4" t="inlineStr">
+        <is>
+          <t>13.324.940/****-**</t>
+        </is>
+      </c>
+      <c r="D1202" s="4" t="inlineStr">
+        <is>
+          <t>Prestação dos serviços especializados em assessoria e consultoria na área de controle interno, junto à Secretaria do Trabalho, Desenvolvimento Social e Segurança Alimentar do município de Catunda.</t>
+        </is>
+      </c>
+      <c r="E1202" s="4" t="inlineStr">
+        <is>
+          <t>R$ 30.000,00</t>
+        </is>
+      </c>
+      <c r="F1202" s="4" t="inlineStr">
+        <is>
+          <t>19/11/2024</t>
+        </is>
+      </c>
+      <c r="G1202" s="4" t="inlineStr">
+        <is>
+          <t>19/11/2025</t>
+        </is>
+      </c>
+      <c r="H1202" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1202" s="4" t="inlineStr">
+        <is>
+          <t>19/11/2024</t>
+        </is>
+      </c>
+    </row>
+    <row r="1203" ht="8" customHeight="1"/>
+    <row r="1204" ht="18" customHeight="1">
+      <c r="A1204" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1204" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1204" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1204" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1204" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1204" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1204" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1204" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1204" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1205" ht="15" customHeight="1">
+      <c r="A1205" s="4" t="inlineStr">
+        <is>
+          <t>202411190003/2024</t>
+        </is>
+      </c>
+      <c r="B1205" s="4" t="inlineStr">
+        <is>
+          <t>MANOEL PERCOSSI ROMAO FILHO</t>
+        </is>
+      </c>
+      <c r="C1205" s="4" t="inlineStr">
+        <is>
+          <t>13.324.940/****-**</t>
+        </is>
+      </c>
+      <c r="D1205" s="4" t="inlineStr">
+        <is>
+          <t>Prestação dos serviços especializados em assessoria e consultoria na área de controle interno, junto à Secretaria de Educação e Desporto do município de Catunda</t>
+        </is>
+      </c>
+      <c r="E1205" s="4" t="inlineStr">
+        <is>
+          <t>R$ 30.000,00</t>
+        </is>
+      </c>
+      <c r="F1205" s="4" t="inlineStr">
+        <is>
+          <t>19/11/2024</t>
+        </is>
+      </c>
+      <c r="G1205" s="4" t="inlineStr">
+        <is>
+          <t>19/11/2025</t>
+        </is>
+      </c>
+      <c r="H1205" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1205" s="4" t="inlineStr">
+        <is>
+          <t>19/11/2024</t>
+        </is>
+      </c>
+    </row>
+    <row r="1206" ht="8" customHeight="1"/>
+    <row r="1207" ht="18" customHeight="1">
+      <c r="A1207" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1207" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1207" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1207" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1207" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1207" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1207" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1207" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1207" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1208" ht="15" customHeight="1">
+      <c r="A1208" s="4" t="inlineStr">
+        <is>
+          <t>202411190003/2024</t>
+        </is>
+      </c>
+      <c r="B1208" s="4" t="inlineStr">
+        <is>
+          <t>MANOEL PERCOSSI ROMAO FILHO - ME</t>
+        </is>
+      </c>
+      <c r="C1208" s="4" t="inlineStr">
+        <is>
+          <t>13.324.940/****-**</t>
+        </is>
+      </c>
+      <c r="D1208" s="4" t="inlineStr">
+        <is>
+          <t>Prestação dos serviços especializados em assessoria e consultoria na área de controle interno, junto à Secretaria de Educação e Desporto do município de Catunda</t>
+        </is>
+      </c>
+      <c r="E1208" s="4" t="inlineStr">
+        <is>
+          <t>R$ 30.000,00</t>
+        </is>
+      </c>
+      <c r="F1208" s="4" t="inlineStr">
+        <is>
+          <t>19/11/2024</t>
+        </is>
+      </c>
+      <c r="G1208" s="4" t="inlineStr">
+        <is>
+          <t>19/11/2025</t>
+        </is>
+      </c>
+      <c r="H1208" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1208" s="4" t="inlineStr">
+        <is>
+          <t>19/11/2024</t>
+        </is>
+      </c>
+    </row>
+    <row r="1209" ht="8" customHeight="1"/>
+    <row r="1210" ht="18" customHeight="1">
+      <c r="A1210" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1210" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1210" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1210" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1210" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1210" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1210" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1210" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1210" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1211" ht="15" customHeight="1">
+      <c r="A1211" s="4" t="inlineStr">
+        <is>
+          <t>202411190002/2024</t>
+        </is>
+      </c>
+      <c r="B1211" s="4" t="inlineStr">
+        <is>
+          <t>MANOEL PERCOSSI ROMAO FILHO</t>
+        </is>
+      </c>
+      <c r="C1211" s="4" t="inlineStr">
+        <is>
+          <t>13.324.940/****-**</t>
+        </is>
+      </c>
+      <c r="D1211" s="4" t="inlineStr">
+        <is>
+          <t>Prestação dos serviços especializados em assessoria e consultoria na área de controle interno, junto à Secretaria de Saúde do município de Catunda</t>
+        </is>
+      </c>
+      <c r="E1211" s="4" t="inlineStr">
+        <is>
+          <t>R$ 30.000,00</t>
+        </is>
+      </c>
+      <c r="F1211" s="4" t="inlineStr">
+        <is>
+          <t>19/11/2024</t>
+        </is>
+      </c>
+      <c r="G1211" s="4" t="inlineStr">
+        <is>
+          <t>19/11/2025</t>
+        </is>
+      </c>
+      <c r="H1211" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1211" s="4" t="inlineStr">
+        <is>
+          <t>19/11/2024</t>
+        </is>
+      </c>
+    </row>
+    <row r="1212" ht="8" customHeight="1"/>
+    <row r="1213" ht="18" customHeight="1">
+      <c r="A1213" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1213" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1213" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1213" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1213" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1213" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1213" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1213" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1213" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1214" ht="15" customHeight="1">
+      <c r="A1214" s="4" t="inlineStr">
+        <is>
+          <t>202411190002/2024</t>
+        </is>
+      </c>
+      <c r="B1214" s="4" t="inlineStr">
+        <is>
+          <t>MANOEL PERCOSSI ROMAO FILHO - ME</t>
+        </is>
+      </c>
+      <c r="C1214" s="4" t="inlineStr">
+        <is>
+          <t>13.324.940/****-**</t>
+        </is>
+      </c>
+      <c r="D1214" s="4" t="inlineStr">
+        <is>
+          <t>Prestação dos serviços especializados em assessoria e consultoria na área de controle interno, junto à Secretaria de Saúde do município de Catunda</t>
+        </is>
+      </c>
+      <c r="E1214" s="4" t="inlineStr">
+        <is>
+          <t>R$ 30.000,00</t>
+        </is>
+      </c>
+      <c r="F1214" s="4" t="inlineStr">
+        <is>
+          <t>19/11/2024</t>
+        </is>
+      </c>
+      <c r="G1214" s="4" t="inlineStr">
+        <is>
+          <t>19/11/2025</t>
+        </is>
+      </c>
+      <c r="H1214" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1214" s="4" t="inlineStr">
+        <is>
+          <t>19/11/2024</t>
+        </is>
+      </c>
+    </row>
+    <row r="1215" ht="8" customHeight="1"/>
+    <row r="1216" ht="18" customHeight="1">
+      <c r="A1216" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1216" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1216" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1216" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1216" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1216" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1216" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1216" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1216" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1217" ht="15" customHeight="1">
+      <c r="A1217" s="4" t="inlineStr">
+        <is>
+          <t>202411190001/2024</t>
+        </is>
+      </c>
+      <c r="B1217" s="4" t="inlineStr">
+        <is>
+          <t>MANOEL PERCOSSI ROMAO FILHO</t>
+        </is>
+      </c>
+      <c r="C1217" s="4" t="inlineStr">
+        <is>
+          <t>13.324.940/****-**</t>
+        </is>
+      </c>
+      <c r="D1217" s="4" t="inlineStr">
+        <is>
+          <t>Prestação dos serviços especializados em assessoria e consultoria na área de controle interno, junto à Secretaria de Planejamento, Administração e Finanças do município de Catunda.</t>
+        </is>
+      </c>
+      <c r="E1217" s="4" t="inlineStr">
+        <is>
+          <t>R$ 30.000,00</t>
+        </is>
+      </c>
+      <c r="F1217" s="4" t="inlineStr">
+        <is>
+          <t>19/11/2024</t>
+        </is>
+      </c>
+      <c r="G1217" s="4" t="inlineStr">
+        <is>
+          <t>19/11/2025</t>
+        </is>
+      </c>
+      <c r="H1217" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1217" s="4" t="inlineStr">
+        <is>
+          <t>19/11/2024</t>
+        </is>
+      </c>
+    </row>
+    <row r="1218" ht="8" customHeight="1"/>
+    <row r="1219" ht="18" customHeight="1">
+      <c r="A1219" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1219" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1219" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1219" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1219" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1219" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1219" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1219" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1219" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1220" ht="15" customHeight="1">
+      <c r="A1220" s="4" t="inlineStr">
+        <is>
+          <t>202411190001/2024</t>
+        </is>
+      </c>
+      <c r="B1220" s="4" t="inlineStr">
+        <is>
+          <t>MANOEL PERCOSSI ROMAO FILHO - ME</t>
+        </is>
+      </c>
+      <c r="C1220" s="4" t="inlineStr">
+        <is>
+          <t>13.324.940/****-**</t>
+        </is>
+      </c>
+      <c r="D1220" s="4" t="inlineStr">
+        <is>
+          <t>Prestação dos serviços especializados em assessoria e consultoria na área de controle interno, junto à Secretaria de Planejamento, Administração e Finanças do município de Catunda.</t>
+        </is>
+      </c>
+      <c r="E1220" s="4" t="inlineStr">
+        <is>
+          <t>R$ 30.000,00</t>
+        </is>
+      </c>
+      <c r="F1220" s="4" t="inlineStr">
+        <is>
+          <t>19/11/2024</t>
+        </is>
+      </c>
+      <c r="G1220" s="4" t="inlineStr">
+        <is>
+          <t>19/11/2025</t>
+        </is>
+      </c>
+      <c r="H1220" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1220" s="4" t="inlineStr">
+        <is>
+          <t>19/11/2024</t>
+        </is>
+      </c>
+    </row>
+    <row r="1221" ht="8" customHeight="1"/>
+    <row r="1222" ht="18" customHeight="1">
+      <c r="A1222" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1222" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1222" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1222" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1222" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1222" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1222" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1222" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1222" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1223" ht="15" customHeight="1">
+      <c r="A1223" s="4" t="inlineStr">
+        <is>
+          <t>202411140001/2024</t>
+        </is>
+      </c>
+      <c r="B1223" s="4" t="inlineStr">
+        <is>
+          <t>NNOVA EMPREENDIMENTOS LTDA</t>
+        </is>
+      </c>
+      <c r="C1223" s="4" t="inlineStr">
+        <is>
+          <t>26.615.647/****-**</t>
+        </is>
+      </c>
+      <c r="D1223" s="4" t="inlineStr">
+        <is>
+          <t>Aquisição de móveis, equipamentos e demais materiais para atender a demanda da Secretaria do Trabalho, Desenvolvimento Social e Segurança Alimentar.</t>
+        </is>
+      </c>
+      <c r="E1223" s="4" t="inlineStr">
+        <is>
+          <t>R$ 38.642,00</t>
+        </is>
+      </c>
+      <c r="F1223" s="4" t="inlineStr">
+        <is>
+          <t>14/11/2024</t>
+        </is>
+      </c>
+      <c r="G1223" s="4" t="inlineStr">
+        <is>
+          <t>14/11/2025</t>
+        </is>
+      </c>
+      <c r="H1223" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1223" s="4" t="inlineStr">
+        <is>
+          <t>14/11/2024</t>
+        </is>
+      </c>
+    </row>
+    <row r="1224" ht="8" customHeight="1"/>
+    <row r="1225" ht="18" customHeight="1">
+      <c r="A1225" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1225" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1225" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1225" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1225" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1225" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1225" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1225" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1225" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1226" ht="15" customHeight="1">
+      <c r="A1226" s="4" t="inlineStr">
+        <is>
+          <t>202411140001/2024</t>
+        </is>
+      </c>
+      <c r="B1226" s="4" t="inlineStr">
+        <is>
+          <t>INNOVA EMPREENDIMENTOS LTDA</t>
+        </is>
+      </c>
+      <c r="C1226" s="4" t="inlineStr">
+        <is>
+          <t>26.615.647/****-**</t>
+        </is>
+      </c>
+      <c r="D1226" s="4" t="inlineStr">
+        <is>
+          <t>Aquisição de móveis, equipamentos e demais materiais para atender a demanda da Secretaria do Trabalho, Desenvolvimento Social e Segurança Alimentar.</t>
+        </is>
+      </c>
+      <c r="E1226" s="4" t="inlineStr">
+        <is>
+          <t>R$ 38.642,00</t>
+        </is>
+      </c>
+      <c r="F1226" s="4" t="inlineStr">
+        <is>
+          <t>14/11/2024</t>
+        </is>
+      </c>
+      <c r="G1226" s="4" t="inlineStr">
+        <is>
+          <t>14/11/2025</t>
+        </is>
+      </c>
+      <c r="H1226" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1226" s="4" t="inlineStr">
+        <is>
+          <t>14/11/2024</t>
+        </is>
+      </c>
+    </row>
+    <row r="1227" ht="8" customHeight="1"/>
+    <row r="1228" ht="18" customHeight="1">
+      <c r="A1228" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1228" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1228" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1228" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1228" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1228" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1228" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1228" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1228" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1229" ht="15" customHeight="1">
+      <c r="A1229" s="4" t="inlineStr">
+        <is>
+          <t>202411130001/2024</t>
+        </is>
+      </c>
+      <c r="B1229" s="4" t="inlineStr">
+        <is>
+          <t>TRES REIS CONSTRUCOES E SERVICOS LTDA</t>
+        </is>
+      </c>
+      <c r="C1229" s="4" t="inlineStr">
+        <is>
+          <t>48.639.332/****-**</t>
+        </is>
+      </c>
+      <c r="D1229" s="4" t="inlineStr">
+        <is>
+          <t>Execução dos serviços de construção de uma sala de aula na Escola de Tempo Integral Padre Aragão, na Localidade de Catuana, no município de Catunda-CE</t>
+        </is>
+      </c>
+      <c r="E1229" s="4" t="inlineStr">
+        <is>
+          <t>R$ 99.467,78</t>
+        </is>
+      </c>
+      <c r="F1229" s="4" t="inlineStr">
+        <is>
+          <t>13/11/2024</t>
+        </is>
+      </c>
+      <c r="G1229" s="4" t="inlineStr">
+        <is>
+          <t>13/11/2025</t>
+        </is>
+      </c>
+      <c r="H1229" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1229" s="4" t="inlineStr">
+        <is>
+          <t>13/11/2024</t>
+        </is>
+      </c>
+    </row>
+    <row r="1230" ht="8" customHeight="1"/>
+    <row r="1231" ht="18" customHeight="1">
+      <c r="A1231" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1231" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1231" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1231" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1231" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1231" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1231" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1231" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1231" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1232" ht="15" customHeight="1">
+      <c r="A1232" s="4" t="inlineStr">
+        <is>
+          <t>202411130001/2024</t>
+        </is>
+      </c>
+      <c r="B1232" s="4" t="inlineStr">
+        <is>
+          <t>TRES REIS CONSTRUCOES E SERVICOS LTDA</t>
+        </is>
+      </c>
+      <c r="C1232" s="4" t="inlineStr">
+        <is>
+          <t>48.639.332/****-**</t>
+        </is>
+      </c>
+      <c r="D1232" s="4" t="inlineStr">
+        <is>
+          <t>Execução dos serviços de construção de uma sala de aula na Escola de Tempo Integral Padre Aragão, na Localidade de Catuana, no município de Catunda-CE</t>
+        </is>
+      </c>
+      <c r="E1232" s="4" t="inlineStr">
+        <is>
+          <t>R$ 99.467,78</t>
+        </is>
+      </c>
+      <c r="F1232" s="4" t="inlineStr">
+        <is>
+          <t>13/11/2024</t>
+        </is>
+      </c>
+      <c r="G1232" s="4" t="inlineStr">
+        <is>
+          <t>13/11/2025</t>
+        </is>
+      </c>
+      <c r="H1232" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1232" s="4" t="inlineStr">
+        <is>
+          <t>13/11/2024</t>
+        </is>
+      </c>
+    </row>
+    <row r="1233" ht="8" customHeight="1"/>
+    <row r="1234" ht="18" customHeight="1">
+      <c r="A1234" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1234" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1234" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1234" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1234" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1234" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1234" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1234" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1234" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1235" ht="15" customHeight="1">
+      <c r="A1235" s="4" t="inlineStr">
+        <is>
+          <t>202409090001/2024</t>
+        </is>
+      </c>
+      <c r="B1235" s="4" t="inlineStr">
+        <is>
+          <t>E M SOUSA COMERCIO E SERVICOS LTDA</t>
+        </is>
+      </c>
+      <c r="C1235" s="4" t="inlineStr">
+        <is>
+          <t>40.750.964/****-**</t>
+        </is>
+      </c>
+      <c r="D1235" s="4" t="inlineStr">
+        <is>
+          <t>Aquisição de parque infantil, confeccionado em madeira tipo eucalipto tratado, a ser fornecido no município de Catunda-CE</t>
+        </is>
+      </c>
+      <c r="E1235" s="4" t="inlineStr">
+        <is>
+          <t>R$ 16.315,00</t>
+        </is>
+      </c>
+      <c r="F1235" s="4" t="inlineStr">
+        <is>
+          <t>09/09/2024</t>
+        </is>
+      </c>
+      <c r="G1235" s="4" t="inlineStr">
+        <is>
+          <t>08/12/2024</t>
+        </is>
+      </c>
+      <c r="H1235" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1235" s="4" t="inlineStr">
+        <is>
+          <t>09/09/2024</t>
+        </is>
+      </c>
+    </row>
+    <row r="1236" ht="8" customHeight="1"/>
+    <row r="1237" ht="18" customHeight="1">
+      <c r="A1237" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1237" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1237" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1237" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1237" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1237" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1237" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1237" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1237" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1238" ht="15" customHeight="1">
+      <c r="A1238" s="4" t="inlineStr">
+        <is>
+          <t>202409090001/2024</t>
+        </is>
+      </c>
+      <c r="B1238" s="4" t="inlineStr">
+        <is>
+          <t>E M SOUSA COMERCIO E SERVICOS LTDA</t>
+        </is>
+      </c>
+      <c r="C1238" s="4" t="inlineStr">
+        <is>
+          <t>40.750.964/****-**</t>
+        </is>
+      </c>
+      <c r="D1238" s="4" t="inlineStr">
+        <is>
+          <t>Aquisição de parque infantil, confeccionado em madeira tipo eucalipto tratado, a ser fornecido no município de Catunda-CE</t>
+        </is>
+      </c>
+      <c r="E1238" s="4" t="inlineStr">
+        <is>
+          <t>R$ 16.315,00</t>
+        </is>
+      </c>
+      <c r="F1238" s="4" t="inlineStr">
+        <is>
+          <t>09/09/2024</t>
+        </is>
+      </c>
+      <c r="G1238" s="4" t="inlineStr">
+        <is>
+          <t>08/12/2024</t>
+        </is>
+      </c>
+      <c r="H1238" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1238" s="4" t="inlineStr">
+        <is>
+          <t>09/09/2024</t>
+        </is>
+      </c>
+    </row>
+    <row r="1239" ht="8" customHeight="1"/>
+    <row r="1240" ht="18" customHeight="1">
+      <c r="A1240" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1240" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1240" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1240" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1240" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1240" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1240" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1240" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1240" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1241" ht="15" customHeight="1">
+      <c r="A1241" s="4" t="inlineStr">
+        <is>
+          <t>202409030001/2024</t>
+        </is>
+      </c>
+      <c r="B1241" s="4" t="inlineStr">
+        <is>
+          <t>NOVERGA CONSTRUCOES E SERVICOS LTDA</t>
+        </is>
+      </c>
+      <c r="C1241" s="4" t="inlineStr">
+        <is>
+          <t>49.784.187/****-**</t>
+        </is>
+      </c>
+      <c r="D1241" s="4" t="inlineStr">
+        <is>
+          <t>Construção de duas passagens molhadas na localidade de Entre Montes, na zona rural do município de Catunda-CE</t>
+        </is>
+      </c>
+      <c r="E1241" s="4" t="inlineStr">
+        <is>
+          <t>R$ 652.952,00</t>
+        </is>
+      </c>
+      <c r="F1241" s="4" t="inlineStr">
+        <is>
+          <t>03/09/2024</t>
+        </is>
+      </c>
+      <c r="G1241" s="4" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="H1241" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1241" s="4" t="inlineStr">
+        <is>
+          <t>03/09/2024</t>
+        </is>
+      </c>
+    </row>
+    <row r="1242" ht="8" customHeight="1"/>
+    <row r="1243" ht="18" customHeight="1">
+      <c r="A1243" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1243" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1243" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1243" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1243" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1243" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1243" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1243" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1243" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1244" ht="15" customHeight="1">
+      <c r="A1244" s="4" t="inlineStr">
+        <is>
+          <t>202409020001/2024</t>
+        </is>
+      </c>
+      <c r="B1244" s="4" t="inlineStr">
+        <is>
+          <t>IRMAOS GONDIM DISTRIBUIDORA DE GAS E AGUA LTDA</t>
+        </is>
+      </c>
+      <c r="C1244" s="4" t="inlineStr">
+        <is>
+          <t>16.526.331/****-**</t>
+        </is>
+      </c>
+      <c r="D1244" s="4" t="inlineStr">
+        <is>
+          <t>Aquisição de gás liquefeito de petróleo (GLP), botijão de 13 kg, destinados a Secretaria de Educação e Desporto do município de Catunda/CE</t>
+        </is>
+      </c>
+      <c r="E1244" s="4" t="inlineStr">
+        <is>
+          <t>R$ 57.200,00</t>
+        </is>
+      </c>
+      <c r="F1244" s="4" t="inlineStr">
+        <is>
+          <t>02/09/2024</t>
+        </is>
+      </c>
+      <c r="G1244" s="4" t="inlineStr">
+        <is>
+          <t>02/09/2025</t>
+        </is>
+      </c>
+      <c r="H1244" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1244" s="4" t="inlineStr">
+        <is>
+          <t>02/09/2024</t>
+        </is>
+      </c>
+    </row>
+    <row r="1245" ht="8" customHeight="1"/>
+    <row r="1246" ht="18" customHeight="1">
+      <c r="A1246" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1246" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1246" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1246" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1246" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1246" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1246" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1246" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1246" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1247" ht="15" customHeight="1">
+      <c r="A1247" s="4" t="inlineStr">
+        <is>
+          <t>202409020001/2024</t>
+        </is>
+      </c>
+      <c r="B1247" s="4" t="inlineStr">
+        <is>
+          <t>IRMAOS GONDIM DISTRIBUIDORA DE GAS E AGUA LTDA</t>
+        </is>
+      </c>
+      <c r="C1247" s="4" t="inlineStr">
+        <is>
+          <t>16.526.331/****-**</t>
+        </is>
+      </c>
+      <c r="D1247" s="4" t="inlineStr">
+        <is>
+          <t>Aquisição de gás liquefeito de petróleo (GLP), botijão de 13 kg, destinados a Secretaria de Educação e Desporto do município de Catunda/CE</t>
+        </is>
+      </c>
+      <c r="E1247" s="4" t="inlineStr">
+        <is>
+          <t>R$ 57.200,00</t>
+        </is>
+      </c>
+      <c r="F1247" s="4" t="inlineStr">
+        <is>
+          <t>02/09/2024</t>
+        </is>
+      </c>
+      <c r="G1247" s="4" t="inlineStr">
+        <is>
+          <t>02/09/2025</t>
+        </is>
+      </c>
+      <c r="H1247" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1247" s="4" t="inlineStr">
+        <is>
+          <t>09/04/2024</t>
+        </is>
+      </c>
+    </row>
+    <row r="1248" ht="8" customHeight="1"/>
+    <row r="1249" ht="18" customHeight="1">
+      <c r="A1249" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1249" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1249" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1249" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1249" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1249" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1249" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1249" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1249" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1250" ht="15" customHeight="1">
+      <c r="A1250" s="4" t="inlineStr">
+        <is>
+          <t>202408280001/2024</t>
+        </is>
+      </c>
+      <c r="B1250" s="4" t="inlineStr">
+        <is>
+          <t>TRES REIS CONSTRUCOES E SERVICOS LTDA</t>
+        </is>
+      </c>
+      <c r="C1250" s="4" t="inlineStr">
+        <is>
+          <t>48.639.332/****-**</t>
+        </is>
+      </c>
+      <c r="D1250" s="4" t="inlineStr">
+        <is>
+          <t>Execução dos serviços de retirada de grama sintética antiga e colocação de uma nova grama sintética na Areninha do município de Catunda-CE</t>
+        </is>
+      </c>
+      <c r="E1250" s="4" t="inlineStr">
+        <is>
+          <t>R$ 108.521,92</t>
+        </is>
+      </c>
+      <c r="F1250" s="4" t="inlineStr">
+        <is>
+          <t>28/08/2024</t>
+        </is>
+      </c>
+      <c r="G1250" s="4" t="inlineStr">
+        <is>
+          <t>27/09/2024</t>
+        </is>
+      </c>
+      <c r="H1250" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1250" s="4" t="inlineStr">
+        <is>
+          <t>28/08/2024</t>
+        </is>
+      </c>
+    </row>
+    <row r="1251" ht="8" customHeight="1"/>
+    <row r="1252" ht="18" customHeight="1">
+      <c r="A1252" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1252" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1252" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1252" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1252" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1252" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1252" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1252" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1252" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1253" ht="15" customHeight="1">
+      <c r="A1253" s="4" t="inlineStr">
+        <is>
+          <t>202408280001/2024</t>
+        </is>
+      </c>
+      <c r="B1253" s="4" t="inlineStr">
+        <is>
+          <t>TRES REIS CONSTRUCOES E SERVICOS LTDA</t>
+        </is>
+      </c>
+      <c r="C1253" s="4" t="inlineStr">
+        <is>
+          <t>48.639.332/****-**</t>
+        </is>
+      </c>
+      <c r="D1253" s="4" t="inlineStr">
+        <is>
+          <t>Execução dos serviços de retirada de grama sintética antiga e colocação de uma nova grama sintética na Areninha do município de Catunda-CE</t>
+        </is>
+      </c>
+      <c r="E1253" s="4" t="inlineStr">
+        <is>
+          <t>R$ 108.521,92</t>
+        </is>
+      </c>
+      <c r="F1253" s="4" t="inlineStr">
+        <is>
+          <t>28/08/2024</t>
+        </is>
+      </c>
+      <c r="G1253" s="4" t="inlineStr">
+        <is>
+          <t>27/09/2024</t>
+        </is>
+      </c>
+      <c r="H1253" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1253" s="4" t="inlineStr">
+        <is>
+          <t>28/08/2024</t>
+        </is>
+      </c>
+    </row>
+    <row r="1254" ht="8" customHeight="1"/>
+    <row r="1255" ht="18" customHeight="1">
+      <c r="A1255" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1255" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1255" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1255" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1255" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1255" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1255" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1255" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1255" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1256" ht="15" customHeight="1">
+      <c r="A1256" s="4" t="inlineStr">
+        <is>
+          <t>202408200001/2024</t>
+        </is>
+      </c>
+      <c r="B1256" s="4" t="inlineStr">
+        <is>
+          <t>M5 CONSTRUTORA &amp; SERVIÇOS URBANOS LTDA</t>
+        </is>
+      </c>
+      <c r="C1256" s="4" t="inlineStr">
+        <is>
+          <t>25.234.497/****-**</t>
+        </is>
+      </c>
+      <c r="D1256" s="4" t="inlineStr">
+        <is>
+          <t>Contratação de empresa para prestação de serviço de coleta, transporte e incineração de resíduos sépticos (lixo hospitalar) provenientes da rede pública municipal de saúde de Catunda-CE</t>
+        </is>
+      </c>
+      <c r="E1256" s="4" t="inlineStr">
+        <is>
+          <t>R$ 52.335,60</t>
+        </is>
+      </c>
+      <c r="F1256" s="4" t="inlineStr">
+        <is>
+          <t>20/08/2024</t>
+        </is>
+      </c>
+      <c r="G1256" s="4" t="inlineStr">
+        <is>
+          <t>20/08/2025</t>
+        </is>
+      </c>
+      <c r="H1256" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1256" s="4" t="inlineStr">
+        <is>
+          <t>20/08/2024</t>
+        </is>
+      </c>
+    </row>
+    <row r="1257" ht="8" customHeight="1"/>
+    <row r="1258" ht="18" customHeight="1">
+      <c r="A1258" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1258" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1258" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1258" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1258" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1258" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1258" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1258" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1258" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1259" ht="15" customHeight="1">
+      <c r="A1259" s="4" t="inlineStr">
+        <is>
+          <t>202408200001/2024</t>
+        </is>
+      </c>
+      <c r="B1259" s="4" t="inlineStr">
+        <is>
+          <t>M5 CONSTRUTORA &amp; SERVIÇOS URBANOS LTDA</t>
+        </is>
+      </c>
+      <c r="C1259" s="4" t="inlineStr">
+        <is>
+          <t>25.234.497/****-**</t>
+        </is>
+      </c>
+      <c r="D1259" s="4" t="inlineStr">
+        <is>
+          <t>Contratação de empresa para prestação de serviço de coleta, transporte e incineração de resíduos sépticos (lixo hospitalar) provenientes da rede pública municipal de saúde de Catunda-CE</t>
+        </is>
+      </c>
+      <c r="E1259" s="4" t="inlineStr">
+        <is>
+          <t>R$ 52.335,60</t>
+        </is>
+      </c>
+      <c r="F1259" s="4" t="inlineStr">
+        <is>
+          <t>20/08/2024</t>
+        </is>
+      </c>
+      <c r="G1259" s="4" t="inlineStr">
+        <is>
+          <t>20/08/2025</t>
+        </is>
+      </c>
+      <c r="H1259" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1259" s="4" t="inlineStr">
+        <is>
+          <t>20/08/2024</t>
+        </is>
+      </c>
+    </row>
+    <row r="1260" ht="8" customHeight="1"/>
+    <row r="1261" ht="18" customHeight="1">
+      <c r="A1261" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1261" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1261" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1261" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1261" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1261" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1261" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1261" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1261" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1262" ht="15" customHeight="1">
+      <c r="A1262" s="4" t="inlineStr">
+        <is>
+          <t>202408190001/2024</t>
+        </is>
+      </c>
+      <c r="B1262" s="4" t="inlineStr">
+        <is>
+          <t>CONSTRUVASP CONSTRUÇÕES &amp; SERVICOS LTDA</t>
+        </is>
+      </c>
+      <c r="C1262" s="4" t="inlineStr">
+        <is>
+          <t>50.484.244/****-**</t>
+        </is>
+      </c>
+      <c r="D1262" s="4" t="inlineStr">
+        <is>
+          <t>Construção de Minis Areninhas no Distrito de Vidéo e Distrito de Paraíso no município de Catunda</t>
+        </is>
+      </c>
+      <c r="E1262" s="4" t="inlineStr">
+        <is>
+          <t>R$ 773.870,17</t>
+        </is>
+      </c>
+      <c r="F1262" s="4" t="inlineStr">
+        <is>
+          <t>19/08/2024</t>
+        </is>
+      </c>
+      <c r="G1262" s="4" t="inlineStr">
+        <is>
+          <t>16/01/2025</t>
+        </is>
+      </c>
+      <c r="H1262" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1262" s="4" t="inlineStr">
+        <is>
+          <t>19/08/2024</t>
+        </is>
+      </c>
+    </row>
+    <row r="1263" ht="8" customHeight="1"/>
+    <row r="1264" ht="18" customHeight="1">
+      <c r="A1264" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1264" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1264" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1264" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1264" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1264" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1264" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1264" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1264" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1265" ht="15" customHeight="1">
+      <c r="A1265" s="4" t="inlineStr">
+        <is>
+          <t>202408190001/2024</t>
+        </is>
+      </c>
+      <c r="B1265" s="4" t="inlineStr">
+        <is>
+          <t>CONSTRUVASP CONSTRUÇÕES &amp; SERVICOS LTDA</t>
+        </is>
+      </c>
+      <c r="C1265" s="4" t="inlineStr">
+        <is>
+          <t>50.484.244/****-**</t>
+        </is>
+      </c>
+      <c r="D1265" s="4" t="inlineStr">
+        <is>
+          <t>Construção de Minis Areninhas no Distrito de Vidéo e Distrito de Paraíso no município de Catunda</t>
+        </is>
+      </c>
+      <c r="E1265" s="4" t="inlineStr">
+        <is>
+          <t>R$ 773.870,17</t>
+        </is>
+      </c>
+      <c r="F1265" s="4" t="inlineStr">
+        <is>
+          <t>19/08/2024</t>
+        </is>
+      </c>
+      <c r="G1265" s="4" t="inlineStr">
+        <is>
+          <t>16/01/2025</t>
+        </is>
+      </c>
+      <c r="H1265" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1265" s="4" t="inlineStr">
+        <is>
+          <t>19/08/2024</t>
+        </is>
+      </c>
+    </row>
+    <row r="1266" ht="8" customHeight="1"/>
+    <row r="1267" ht="18" customHeight="1">
+      <c r="A1267" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1267" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1267" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1267" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1267" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1267" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1267" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1267" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1267" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1268" ht="15" customHeight="1">
+      <c r="A1268" s="4" t="inlineStr">
+        <is>
+          <t>202408150009/2024</t>
+        </is>
+      </c>
+      <c r="B1268" s="4" t="inlineStr">
+        <is>
+          <t>J D FRANCA VESTUARIO</t>
+        </is>
+      </c>
+      <c r="C1268" s="4" t="inlineStr">
+        <is>
+          <t>33.148.288/****-**</t>
+        </is>
+      </c>
+      <c r="D1268" s="4" t="inlineStr">
+        <is>
+          <t>Aquisição de fardamento escolar destinado à rede municipal de ensino do município de Catunda-CE</t>
+        </is>
+      </c>
+      <c r="E1268" s="4" t="inlineStr">
+        <is>
+          <t>R$ 106.996,65</t>
+        </is>
+      </c>
+      <c r="F1268" s="4" t="inlineStr">
+        <is>
+          <t>15/08/2024</t>
+        </is>
+      </c>
+      <c r="G1268" s="4" t="inlineStr">
+        <is>
+          <t>15/08/2025</t>
+        </is>
+      </c>
+      <c r="H1268" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1268" s="4" t="inlineStr">
+        <is>
+          <t>15/08/2024</t>
+        </is>
+      </c>
+    </row>
+    <row r="1269" ht="8" customHeight="1"/>
+    <row r="1270" ht="18" customHeight="1">
+      <c r="A1270" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1270" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1270" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1270" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1270" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1270" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1270" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1270" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1270" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1271" ht="15" customHeight="1">
+      <c r="A1271" s="4" t="inlineStr">
+        <is>
+          <t>202408150007/2024</t>
+        </is>
+      </c>
+      <c r="B1271" s="4" t="inlineStr">
+        <is>
+          <t>CONSULT ASSESSORIA E CONSULTORIA EMPRESARIAL</t>
+        </is>
+      </c>
+      <c r="C1271" s="4" t="inlineStr">
+        <is>
+          <t>15.243.080/****-**</t>
+        </is>
+      </c>
+      <c r="D1271" s="4" t="inlineStr">
+        <is>
+          <t>Prestação de serviços de assessoria técnica na elaboração e acompanhamento de projetos de captação de recursos, bem como suas respectivas prestações de contas, firmados com o Governo Federal e Governo Estadual, junto à Secretaria de Obras e Serviços Públicos do Município de Catunda/CE</t>
+        </is>
+      </c>
+      <c r="E1271" s="4" t="inlineStr">
+        <is>
+          <t>R$ 38.400,00</t>
+        </is>
+      </c>
+      <c r="F1271" s="4" t="inlineStr">
+        <is>
+          <t>15/08/2024</t>
+        </is>
+      </c>
+      <c r="G1271" s="4" t="inlineStr">
+        <is>
+          <t>15/08/2025</t>
+        </is>
+      </c>
+      <c r="H1271" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1271" s="4" t="inlineStr">
+        <is>
+          <t>15/08/2024</t>
+        </is>
+      </c>
+    </row>
+    <row r="1272" ht="8" customHeight="1"/>
+    <row r="1273" ht="18" customHeight="1">
+      <c r="A1273" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1273" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1273" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1273" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1273" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1273" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1273" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1273" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1273" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1274" ht="15" customHeight="1">
+      <c r="A1274" s="4" t="inlineStr">
+        <is>
+          <t>202408150007/2024</t>
+        </is>
+      </c>
+      <c r="B1274" s="4" t="inlineStr">
+        <is>
+          <t>CONSULT - ASSESSORIA E CONSULTORIA LTDA</t>
+        </is>
+      </c>
+      <c r="C1274" s="4" t="inlineStr">
+        <is>
+          <t>15.243.080/****-**</t>
+        </is>
+      </c>
+      <c r="D1274" s="4" t="inlineStr">
+        <is>
+          <t>Prestação de serviços de assessoria técnica na elaboração e acompanhamento de projetos de captação de recursos, bem como suas respectivas prestações de contas, firmados com o Governo Federal e Governo Estadual, junto à Secretaria de Obras e Serviços Públicos do Município de Catunda/CE</t>
+        </is>
+      </c>
+      <c r="E1274" s="4" t="inlineStr">
+        <is>
+          <t>R$ 38.400,00</t>
+        </is>
+      </c>
+      <c r="F1274" s="4" t="inlineStr">
+        <is>
+          <t>15/08/2024</t>
+        </is>
+      </c>
+      <c r="G1274" s="4" t="inlineStr">
+        <is>
+          <t>15/08/2025</t>
+        </is>
+      </c>
+      <c r="H1274" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1274" s="4" t="inlineStr">
+        <is>
+          <t>15/08/2024</t>
+        </is>
+      </c>
+    </row>
+    <row r="1275" ht="8" customHeight="1"/>
+    <row r="1276" ht="18" customHeight="1">
+      <c r="A1276" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1276" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1276" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1276" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1276" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1276" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1276" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1276" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1276" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1277" ht="15" customHeight="1">
+      <c r="A1277" s="4" t="inlineStr">
+        <is>
+          <t>202408150006/2024</t>
+        </is>
+      </c>
+      <c r="B1277" s="4" t="inlineStr">
+        <is>
+          <t>EDUCACIONAL INDUSTRIA DE M.O.V.E.I.S LTDA</t>
+        </is>
+      </c>
+      <c r="C1277" s="4" t="inlineStr">
+        <is>
+          <t>46.500.710/****-**</t>
+        </is>
+      </c>
+      <c r="D1277" s="4" t="inlineStr">
+        <is>
+          <t>Aquisição de aparelhos de ar-condicionado, conjunto de carteiras escolares e fogões industriais destinados à Secretaria de Educação e Desporto de Catunda/CE</t>
+        </is>
+      </c>
+      <c r="E1277" s="4" t="inlineStr">
+        <is>
+          <t>R$ 48.000,00</t>
+        </is>
+      </c>
+      <c r="F1277" s="4" t="inlineStr">
+        <is>
+          <t>15/08/2024</t>
+        </is>
+      </c>
+      <c r="G1277" s="4" t="inlineStr">
+        <is>
+          <t>15/08/2025</t>
+        </is>
+      </c>
+      <c r="H1277" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1277" s="4" t="inlineStr">
+        <is>
+          <t>15/08/2024</t>
+        </is>
+      </c>
+    </row>
+    <row r="1278" ht="8" customHeight="1"/>
+    <row r="1279" ht="18" customHeight="1">
+      <c r="A1279" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1279" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1279" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1279" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1279" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1279" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1279" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1279" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1279" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1280" ht="15" customHeight="1">
+      <c r="A1280" s="4" t="inlineStr">
+        <is>
+          <t>202408150005/2024</t>
+        </is>
+      </c>
+      <c r="B1280" s="4" t="inlineStr">
+        <is>
+          <t>AGIL COMERCIO E DISTRIBUIDORA DE EQUIPAM</t>
+        </is>
+      </c>
+      <c r="C1280" s="4" t="inlineStr">
+        <is>
+          <t>30.607.801/****-**</t>
+        </is>
+      </c>
+      <c r="D1280" s="4" t="inlineStr">
+        <is>
+          <t>Aquisição de aparelhos de ar-condicionado, conjunto de carteiras escolares e fogões industriais destinados à Secretaria de Educação e Desporto de Catunda/CE</t>
+        </is>
+      </c>
+      <c r="E1280" s="4" t="inlineStr">
+        <is>
+          <t>R$ 7.710,00</t>
+        </is>
+      </c>
+      <c r="F1280" s="4" t="inlineStr">
+        <is>
+          <t>15/08/2024</t>
+        </is>
+      </c>
+      <c r="G1280" s="4" t="inlineStr">
+        <is>
+          <t>15/08/2025</t>
+        </is>
+      </c>
+      <c r="H1280" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1280" s="4" t="inlineStr">
+        <is>
+          <t>15/08/2024</t>
+        </is>
+      </c>
+    </row>
+    <row r="1281" ht="8" customHeight="1"/>
+    <row r="1282" ht="18" customHeight="1">
+      <c r="A1282" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1282" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1282" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1282" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1282" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1282" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1282" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1282" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1282" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1283" ht="15" customHeight="1">
+      <c r="A1283" s="4" t="inlineStr">
+        <is>
+          <t>202408150004/2024</t>
+        </is>
+      </c>
+      <c r="B1283" s="4" t="inlineStr">
+        <is>
+          <t>CRISLENE JARDIM NUNES MONTEIRO</t>
+        </is>
+      </c>
+      <c r="C1283" s="4" t="inlineStr">
+        <is>
+          <t>52.603.814/****-**</t>
+        </is>
+      </c>
+      <c r="D1283" s="4" t="inlineStr">
+        <is>
+          <t>Aquisição de aparelhos de ar-condicionado, conjunto de carteiras escolares e fogões industriais destinados à Secretaria de Educação e Desporto de Catunda/CE</t>
+        </is>
+      </c>
+      <c r="E1283" s="4" t="inlineStr">
+        <is>
+          <t>R$ 28.880,00</t>
+        </is>
+      </c>
+      <c r="F1283" s="4" t="inlineStr">
+        <is>
+          <t>15/08/2024</t>
+        </is>
+      </c>
+      <c r="G1283" s="4" t="inlineStr">
+        <is>
+          <t>15/08/2025</t>
+        </is>
+      </c>
+      <c r="H1283" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1283" s="4" t="inlineStr">
+        <is>
+          <t>15/08/2024</t>
+        </is>
+      </c>
+    </row>
+    <row r="1284" ht="8" customHeight="1"/>
+    <row r="1285" ht="18" customHeight="1">
+      <c r="A1285" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1285" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1285" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1285" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1285" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1285" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1285" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1285" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1285" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1286" ht="15" customHeight="1">
+      <c r="A1286" s="4" t="inlineStr">
+        <is>
+          <t>202408150003/2024</t>
+        </is>
+      </c>
+      <c r="B1286" s="4" t="inlineStr">
+        <is>
+          <t>CONSULT - ASSESSORIA E CONSULTORIA LTDA</t>
+        </is>
+      </c>
+      <c r="C1286" s="4" t="inlineStr">
+        <is>
+          <t>15.243.080/****-**</t>
+        </is>
+      </c>
+      <c r="D1286" s="4" t="inlineStr">
+        <is>
+          <t>Prestação de serviços de assessoria técnica na elaboração e acompanhamento de projetos de captação de recursos, bem como suas respectivas prestações de contas, firmados com o Governo Federal e Governo Estadual, junto à Secretaria de Saúde do Município de Catunda/CE.</t>
+        </is>
+      </c>
+      <c r="E1286" s="4" t="inlineStr">
+        <is>
+          <t>R$ 37.200,00</t>
+        </is>
+      </c>
+      <c r="F1286" s="4" t="inlineStr">
+        <is>
+          <t>15/08/2024</t>
+        </is>
+      </c>
+      <c r="G1286" s="4" t="inlineStr">
+        <is>
+          <t>15/08/2025</t>
+        </is>
+      </c>
+      <c r="H1286" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1286" s="4" t="inlineStr">
+        <is>
+          <t>15/08/2024</t>
+        </is>
+      </c>
+    </row>
+    <row r="1287" ht="8" customHeight="1"/>
+    <row r="1288" ht="18" customHeight="1">
+      <c r="A1288" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1288" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1288" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1288" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1288" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1288" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1288" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1288" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1288" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1289" ht="15" customHeight="1">
+      <c r="A1289" s="4" t="inlineStr">
+        <is>
+          <t>202408150003/2024</t>
+        </is>
+      </c>
+      <c r="B1289" s="4" t="inlineStr">
+        <is>
+          <t>CONSULT ASSESSORIA E CONSULTORIA EMPRESARIAL</t>
+        </is>
+      </c>
+      <c r="C1289" s="4" t="inlineStr">
+        <is>
+          <t>15.243.080/****-**</t>
+        </is>
+      </c>
+      <c r="D1289" s="4" t="inlineStr">
+        <is>
+          <t>Prestação de serviços de assessoria técnica na elaboração e acompanhamento de projetos de captação de recursos, bem como suas respectivas prestações de contas, firmados com o Governo Federal e Governo Estadual, junto à Secretaria de Saúde do Município de Catunda/CE.</t>
+        </is>
+      </c>
+      <c r="E1289" s="4" t="inlineStr">
+        <is>
+          <t>R$ 37.200,00</t>
+        </is>
+      </c>
+      <c r="F1289" s="4" t="inlineStr">
+        <is>
+          <t>15/08/2024</t>
+        </is>
+      </c>
+      <c r="G1289" s="4" t="inlineStr">
+        <is>
+          <t>15/08/2025</t>
+        </is>
+      </c>
+      <c r="H1289" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1289" s="4" t="inlineStr">
+        <is>
+          <t>15/08/2024</t>
+        </is>
+      </c>
+    </row>
+    <row r="1290" ht="8" customHeight="1"/>
+    <row r="1291" ht="18" customHeight="1">
+      <c r="A1291" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1291" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1291" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1291" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1291" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1291" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1291" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1291" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1291" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1292" ht="15" customHeight="1">
+      <c r="A1292" s="4" t="inlineStr">
+        <is>
+          <t>202408150002/2024</t>
+        </is>
+      </c>
+      <c r="B1292" s="4" t="inlineStr">
+        <is>
+          <t>CONSULT ASSESSORIA E CONSULTORIA EMPRESARIAL</t>
+        </is>
+      </c>
+      <c r="C1292" s="4" t="inlineStr">
+        <is>
+          <t>15.243.080/****-**</t>
+        </is>
+      </c>
+      <c r="D1292" s="4" t="inlineStr">
+        <is>
+          <t>Prestação de serviços de assessoria técnica na elaboração e acompanhamento de projetos de captação de recursos, bem como suas respectivas prestações de contas, firmados com o Governo Federal e Governo Estadual, junto à Secretaria de Educação e Desporto do Município de Catunda/CE.</t>
+        </is>
+      </c>
+      <c r="E1292" s="4" t="inlineStr">
+        <is>
+          <t>R$ 38.400,00</t>
+        </is>
+      </c>
+      <c r="F1292" s="4" t="inlineStr">
+        <is>
+          <t>15/08/2024</t>
+        </is>
+      </c>
+      <c r="G1292" s="4" t="inlineStr">
+        <is>
+          <t>15/08/2025</t>
+        </is>
+      </c>
+      <c r="H1292" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1292" s="4" t="inlineStr">
+        <is>
+          <t>15/08/2024</t>
+        </is>
+      </c>
+    </row>
+    <row r="1293" ht="8" customHeight="1"/>
+    <row r="1294" ht="18" customHeight="1">
+      <c r="A1294" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1294" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1294" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1294" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1294" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1294" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1294" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1294" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1294" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1295" ht="15" customHeight="1">
+      <c r="A1295" s="4" t="inlineStr">
+        <is>
+          <t>202408150002/2024</t>
+        </is>
+      </c>
+      <c r="B1295" s="4" t="inlineStr">
+        <is>
+          <t>CONSULT - ASSESSORIA E CONSULTORIA LTDA</t>
+        </is>
+      </c>
+      <c r="C1295" s="4" t="inlineStr">
+        <is>
+          <t>15.243.080/****-**</t>
+        </is>
+      </c>
+      <c r="D1295" s="4" t="inlineStr">
+        <is>
+          <t>Prestação de serviços de assessoria técnica na elaboração e acompanhamento de projetos de captação de recursos, bem como suas respectivas prestações de contas, firmados com o Governo Federal e Governo Estadual, junto à Secretaria de Educação e Desporto do Município de Catunda/CE.</t>
+        </is>
+      </c>
+      <c r="E1295" s="4" t="inlineStr">
+        <is>
+          <t>R$ 38.400,00</t>
+        </is>
+      </c>
+      <c r="F1295" s="4" t="inlineStr">
+        <is>
+          <t>15/08/2024</t>
+        </is>
+      </c>
+      <c r="G1295" s="4" t="inlineStr">
+        <is>
+          <t>15/08/2025</t>
+        </is>
+      </c>
+      <c r="H1295" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1295" s="4" t="inlineStr">
+        <is>
+          <t>15/08/2024</t>
+        </is>
+      </c>
+    </row>
+    <row r="1296" ht="8" customHeight="1"/>
+    <row r="1297" ht="18" customHeight="1">
+      <c r="A1297" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1297" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1297" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1297" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1297" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1297" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1297" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1297" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1297" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1298" ht="15" customHeight="1">
+      <c r="A1298" s="4" t="inlineStr">
+        <is>
+          <t>202408150001/2024</t>
+        </is>
+      </c>
+      <c r="B1298" s="4" t="inlineStr">
+        <is>
+          <t>CONSULT ASSESSORIA E CONSULTORIA EMPRESARIAL</t>
+        </is>
+      </c>
+      <c r="C1298" s="4" t="inlineStr">
+        <is>
+          <t>15.243.080/****-**</t>
+        </is>
+      </c>
+      <c r="D1298" s="4" t="inlineStr">
+        <is>
+          <t>Prestação de serviços de assessoria técnica na elaboração e acompanhamento de projetos de captação de recursos, bem como suas respectivas prestações de contas, firmados com o Governo Federal e Governo Estadual, junto à Secretaria de Planejamento, Administração e Finanças do Município de Catunda/CE.</t>
+        </is>
+      </c>
+      <c r="E1298" s="4" t="inlineStr">
+        <is>
+          <t>R$ 38.400,00</t>
+        </is>
+      </c>
+      <c r="F1298" s="4" t="inlineStr">
+        <is>
+          <t>15/08/2024</t>
+        </is>
+      </c>
+      <c r="G1298" s="4" t="inlineStr">
+        <is>
+          <t>15/08/2025</t>
+        </is>
+      </c>
+      <c r="H1298" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1298" s="4" t="inlineStr">
+        <is>
+          <t>15/08/2024</t>
+        </is>
+      </c>
+    </row>
+    <row r="1299" ht="8" customHeight="1"/>
+    <row r="1300" ht="18" customHeight="1">
+      <c r="A1300" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1300" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1300" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1300" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1300" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1300" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1300" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1300" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1300" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1301" ht="15" customHeight="1">
+      <c r="A1301" s="4" t="inlineStr">
+        <is>
+          <t>202408150001/2024</t>
+        </is>
+      </c>
+      <c r="B1301" s="4" t="inlineStr">
+        <is>
+          <t>CONSULT - ASSESSORIA E CONSULTORIA LTDA</t>
+        </is>
+      </c>
+      <c r="C1301" s="4" t="inlineStr">
+        <is>
+          <t>15.243.080/****-**</t>
+        </is>
+      </c>
+      <c r="D1301" s="4" t="inlineStr">
+        <is>
+          <t>Prestação de serviços de assessoria técnica na elaboração e acompanhamento de projetos de captação de recursos, bem como suas respectivas prestações de contas, firmados com o Governo Federal e Governo Estadual, junto à Secretaria de Planejamento, Administração e Finanças do Município de Catunda/CE.</t>
+        </is>
+      </c>
+      <c r="E1301" s="4" t="inlineStr">
+        <is>
+          <t>R$ 38.400,00</t>
+        </is>
+      </c>
+      <c r="F1301" s="4" t="inlineStr">
+        <is>
+          <t>15/08/2024</t>
+        </is>
+      </c>
+      <c r="G1301" s="4" t="inlineStr">
+        <is>
+          <t>15/08/2025</t>
+        </is>
+      </c>
+      <c r="H1301" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1301" s="4" t="inlineStr">
+        <is>
+          <t>15/08/2024</t>
+        </is>
+      </c>
+    </row>
+    <row r="1302" ht="8" customHeight="1"/>
+    <row r="1303" ht="18" customHeight="1">
+      <c r="A1303" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1303" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1303" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1303" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1303" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1303" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1303" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1303" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1303" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1304" ht="15" customHeight="1">
+      <c r="A1304" s="4" t="inlineStr">
+        <is>
+          <t>202408120001/2024</t>
+        </is>
+      </c>
+      <c r="B1304" s="4" t="inlineStr">
+        <is>
+          <t>IRMAOS GONDIM DISTRIBUIDORA DE GAS E AGUA LTDA</t>
+        </is>
+      </c>
+      <c r="C1304" s="4" t="inlineStr">
+        <is>
+          <t>16.526.331/****-**</t>
+        </is>
+      </c>
+      <c r="D1304" s="4" t="inlineStr">
+        <is>
+          <t>Aquisição de gás liquefeito de petróleo (GLP), botijão de 13 kg, destinados a Secretaria de Saúde do município de Catunda/CE</t>
+        </is>
+      </c>
+      <c r="E1304" s="4" t="inlineStr">
+        <is>
+          <t>R$ 49.500,00</t>
+        </is>
+      </c>
+      <c r="F1304" s="4" t="inlineStr">
+        <is>
+          <t>12/08/2024</t>
+        </is>
+      </c>
+      <c r="G1304" s="4" t="inlineStr">
+        <is>
+          <t>12/08/2025</t>
+        </is>
+      </c>
+      <c r="H1304" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1304" s="4" t="inlineStr">
+        <is>
+          <t>12/08/2024</t>
+        </is>
+      </c>
+    </row>
+    <row r="1305" ht="8" customHeight="1"/>
+    <row r="1306" ht="18" customHeight="1">
+      <c r="A1306" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1306" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1306" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1306" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1306" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1306" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1306" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1306" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1306" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1307" ht="15" customHeight="1">
+      <c r="A1307" s="4" t="inlineStr">
+        <is>
+          <t>202408120001/2024</t>
+        </is>
+      </c>
+      <c r="B1307" s="4" t="inlineStr">
+        <is>
+          <t>IRMAOS GONDIM DISTRIBUIDORA DE GAS E AGUA LTDA</t>
+        </is>
+      </c>
+      <c r="C1307" s="4" t="inlineStr">
+        <is>
+          <t>16.526.331/****-**</t>
+        </is>
+      </c>
+      <c r="D1307" s="4" t="inlineStr">
+        <is>
+          <t>Aquisição de gás liquefeito de petróleo (GLP), botijão de 13 kg, destinados a Secretaria de Saúde do município de Catunda/CE</t>
+        </is>
+      </c>
+      <c r="E1307" s="4" t="inlineStr">
+        <is>
+          <t>R$ 49.500,00</t>
+        </is>
+      </c>
+      <c r="F1307" s="4" t="inlineStr">
+        <is>
+          <t>12/08/2024</t>
+        </is>
+      </c>
+      <c r="G1307" s="4" t="inlineStr">
+        <is>
+          <t>12/08/2025</t>
+        </is>
+      </c>
+      <c r="H1307" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1307" s="4" t="inlineStr">
+        <is>
+          <t>12/08/2024</t>
+        </is>
+      </c>
+    </row>
+    <row r="1308" ht="8" customHeight="1"/>
+    <row r="1309" ht="18" customHeight="1">
+      <c r="A1309" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1309" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1309" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1309" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1309" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1309" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1309" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1309" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1309" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1310" ht="15" customHeight="1">
+      <c r="A1310" s="4" t="inlineStr">
+        <is>
+          <t>202408070001/2024</t>
+        </is>
+      </c>
+      <c r="B1310" s="4" t="inlineStr">
+        <is>
+          <t>J M X NETO CONSTRUTORA LTDA</t>
+        </is>
+      </c>
+      <c r="C1310" s="4" t="inlineStr">
+        <is>
+          <t>36.515.420/****-**</t>
+        </is>
+      </c>
+      <c r="D1310" s="4" t="inlineStr">
+        <is>
+          <t>Execução de serviços de instalação de cercas em mourões de concreto e construção de guarita no "Lixão" na sede do município de Catunda-CE.</t>
+        </is>
+      </c>
+      <c r="E1310" s="4" t="inlineStr">
+        <is>
+          <t>R$ 104.974,38</t>
+        </is>
+      </c>
+      <c r="F1310" s="4" t="inlineStr">
+        <is>
+          <t>07/08/2024</t>
+        </is>
+      </c>
+      <c r="G1310" s="4" t="inlineStr">
+        <is>
+          <t>06/10/2024</t>
+        </is>
+      </c>
+      <c r="H1310" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1310" s="4" t="inlineStr">
+        <is>
+          <t>07/08/2024</t>
+        </is>
+      </c>
+    </row>
+    <row r="1311" ht="8" customHeight="1"/>
+    <row r="1312" ht="18" customHeight="1">
+      <c r="A1312" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1312" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1312" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1312" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1312" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1312" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1312" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1312" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1312" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1313" ht="15" customHeight="1">
+      <c r="A1313" s="4" t="inlineStr">
+        <is>
+          <t>202408070001/2024</t>
+        </is>
+      </c>
+      <c r="B1313" s="4" t="inlineStr">
+        <is>
+          <t>J M X NETO CONSTRUTORA EIRELI</t>
+        </is>
+      </c>
+      <c r="C1313" s="4" t="inlineStr">
+        <is>
+          <t>36.515.420/****-**</t>
+        </is>
+      </c>
+      <c r="D1313" s="4" t="inlineStr">
+        <is>
+          <t>Execução de serviços de instalação de cercas em mourões de concreto e construção de guarita no "Lixão" na sede do município de Catunda-CE.</t>
+        </is>
+      </c>
+      <c r="E1313" s="4" t="inlineStr">
+        <is>
+          <t>R$ 104.974,38</t>
+        </is>
+      </c>
+      <c r="F1313" s="4" t="inlineStr">
+        <is>
+          <t>07/08/2024</t>
+        </is>
+      </c>
+      <c r="G1313" s="4" t="inlineStr">
+        <is>
+          <t>06/10/2024</t>
+        </is>
+      </c>
+      <c r="H1313" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1313" s="4" t="inlineStr">
+        <is>
+          <t>07/08/2024</t>
+        </is>
+      </c>
+    </row>
+    <row r="1314" ht="8" customHeight="1"/>
+    <row r="1315" ht="18" customHeight="1">
+      <c r="A1315" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1315" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1315" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1315" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1315" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1315" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1315" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1315" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1315" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1316" ht="15" customHeight="1">
+      <c r="A1316" s="4" t="inlineStr">
+        <is>
+          <t>202407290001/2024</t>
+        </is>
+      </c>
+      <c r="B1316" s="4" t="inlineStr">
+        <is>
+          <t>PIGALLE VEICULOS PECAS E SERVICOS LTDA.</t>
+        </is>
+      </c>
+      <c r="C1316" s="4" t="inlineStr">
+        <is>
+          <t>11.884.444/****-**</t>
+        </is>
+      </c>
+      <c r="D1316" s="4" t="inlineStr">
+        <is>
+          <t>Aquisição de dois veículos para atender a demanda da Secretaria Municipal de Saúde de Catunda/CE.</t>
+        </is>
+      </c>
+      <c r="E1316" s="4" t="inlineStr">
+        <is>
+          <t>R$ 82.100,00</t>
+        </is>
+      </c>
+      <c r="F1316" s="4" t="inlineStr">
+        <is>
+          <t>29/07/2024</t>
+        </is>
+      </c>
+      <c r="G1316" s="4" t="inlineStr">
+        <is>
+          <t>29/07/2025</t>
+        </is>
+      </c>
+      <c r="H1316" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1316" s="4" t="inlineStr">
+        <is>
+          <t>29/07/2024</t>
+        </is>
+      </c>
+    </row>
+    <row r="1317" ht="8" customHeight="1"/>
+    <row r="1318" ht="18" customHeight="1">
+      <c r="A1318" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1318" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1318" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1318" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1318" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1318" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1318" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1318" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1318" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1319" ht="15" customHeight="1">
+      <c r="A1319" s="4" t="inlineStr">
+        <is>
+          <t>202407010005/2024</t>
+        </is>
+      </c>
+      <c r="B1319" s="4" t="inlineStr">
+        <is>
+          <t>PLUS SERVICOS ADMINISTRATIVOS EIRELI</t>
+        </is>
+      </c>
+      <c r="C1319" s="4" t="inlineStr">
+        <is>
+          <t>18.786.076/****-**</t>
+        </is>
+      </c>
+      <c r="D1319" s="4" t="inlineStr">
+        <is>
+          <t>Contratação de serviços técnicos profissionais de assessoria e consultoria para orientação nas contratações de bens e serviços junto à Secretaria de Saúde de Catunda-CE</t>
+        </is>
+      </c>
+      <c r="E1319" s="4" t="inlineStr">
+        <is>
+          <t>R$ 42.000,00</t>
+        </is>
+      </c>
+      <c r="F1319" s="4" t="inlineStr">
+        <is>
+          <t>01/07/2024</t>
+        </is>
+      </c>
+      <c r="G1319" s="4" t="inlineStr">
+        <is>
+          <t>01/07/2025</t>
+        </is>
+      </c>
+      <c r="H1319" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1319" s="4" t="inlineStr">
+        <is>
+          <t>01/07/2024</t>
+        </is>
+      </c>
+    </row>
+    <row r="1320" ht="8" customHeight="1"/>
+    <row r="1321" ht="18" customHeight="1">
+      <c r="A1321" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1321" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1321" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1321" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1321" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1321" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1321" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1321" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1321" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1322" ht="15" customHeight="1">
+      <c r="A1322" s="4" t="inlineStr">
+        <is>
+          <t>202407010005/2024</t>
+        </is>
+      </c>
+      <c r="B1322" s="4" t="inlineStr">
+        <is>
+          <t>PLUS SERVICOS ADMINISTRATIVOS EIRELI</t>
+        </is>
+      </c>
+      <c r="C1322" s="4" t="inlineStr">
+        <is>
+          <t>18.786.076/****-**</t>
+        </is>
+      </c>
+      <c r="D1322" s="4" t="inlineStr">
+        <is>
+          <t>Contratação de serviços técnicos profissionais de assessoria e consultoria para orientação nas contratações de bens e serviços junto à Secretaria de Saúde de Catunda-CE</t>
+        </is>
+      </c>
+      <c r="E1322" s="4" t="inlineStr">
+        <is>
+          <t>R$ 42.000,00</t>
+        </is>
+      </c>
+      <c r="F1322" s="4" t="inlineStr">
+        <is>
+          <t>01/07/2024</t>
+        </is>
+      </c>
+      <c r="G1322" s="4" t="inlineStr">
+        <is>
+          <t>01/07/2025</t>
+        </is>
+      </c>
+      <c r="H1322" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1322" s="4" t="inlineStr">
+        <is>
+          <t>01/07/2024</t>
+        </is>
+      </c>
+    </row>
+    <row r="1323" ht="8" customHeight="1"/>
+    <row r="1324" ht="18" customHeight="1">
+      <c r="A1324" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1324" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1324" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1324" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1324" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1324" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1324" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1324" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1324" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1325" ht="15" customHeight="1">
+      <c r="A1325" s="4" t="inlineStr">
+        <is>
+          <t>202407010004/2024</t>
+        </is>
+      </c>
+      <c r="B1325" s="4" t="inlineStr">
+        <is>
+          <t>PLUS SERVICOS ADMINISTRATIVOS EIRELI</t>
+        </is>
+      </c>
+      <c r="C1325" s="4" t="inlineStr">
+        <is>
+          <t>18.786.076/****-**</t>
+        </is>
+      </c>
+      <c r="D1325" s="4" t="inlineStr">
+        <is>
+          <t>Contratação de serviços técnicos profissionais de assessoria e consultoria para orientação nas contratações de bens e serviços junto à Secretaria de Obras e Serviços Públicos de Catunda-CE</t>
+        </is>
+      </c>
+      <c r="E1325" s="4" t="inlineStr">
+        <is>
+          <t>R$ 39.000,00</t>
+        </is>
+      </c>
+      <c r="F1325" s="4" t="inlineStr">
+        <is>
+          <t>01/07/2024</t>
+        </is>
+      </c>
+      <c r="G1325" s="4" t="inlineStr">
+        <is>
+          <t>01/07/2025</t>
+        </is>
+      </c>
+      <c r="H1325" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1325" s="4" t="inlineStr">
+        <is>
+          <t>01/07/2024</t>
+        </is>
+      </c>
+    </row>
+    <row r="1326" ht="8" customHeight="1"/>
+    <row r="1327" ht="18" customHeight="1">
+      <c r="A1327" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1327" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1327" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1327" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1327" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1327" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1327" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1327" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1327" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1328" ht="15" customHeight="1">
+      <c r="A1328" s="4" t="inlineStr">
+        <is>
+          <t>202407010004/2024</t>
+        </is>
+      </c>
+      <c r="B1328" s="4" t="inlineStr">
+        <is>
+          <t>PLUS SERVICOS ADMINISTRATIVOS EIRELI</t>
+        </is>
+      </c>
+      <c r="C1328" s="4" t="inlineStr">
+        <is>
+          <t>18.786.076/****-**</t>
+        </is>
+      </c>
+      <c r="D1328" s="4" t="inlineStr">
+        <is>
+          <t>Contratação de serviços técnicos profissionais de assessoria e consultoria para orientação nas contratações de bens e serviços junto à Secretaria de Obras e Serviços Públicos de Catunda-CE</t>
+        </is>
+      </c>
+      <c r="E1328" s="4" t="inlineStr">
+        <is>
+          <t>R$ 39.000,00</t>
+        </is>
+      </c>
+      <c r="F1328" s="4" t="inlineStr">
+        <is>
+          <t>01/07/2024</t>
+        </is>
+      </c>
+      <c r="G1328" s="4" t="inlineStr">
+        <is>
+          <t>01/07/2025</t>
+        </is>
+      </c>
+      <c r="H1328" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1328" s="4" t="inlineStr">
+        <is>
+          <t>01/07/2024</t>
+        </is>
+      </c>
+    </row>
+    <row r="1329" ht="8" customHeight="1"/>
+    <row r="1330" ht="18" customHeight="1">
+      <c r="A1330" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1330" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1330" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1330" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1330" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1330" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1330" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1330" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1330" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1331" ht="15" customHeight="1">
+      <c r="A1331" s="4" t="inlineStr">
+        <is>
+          <t>202407010003/2024</t>
+        </is>
+      </c>
+      <c r="B1331" s="4" t="inlineStr">
+        <is>
+          <t>PLUS SERVICOS ADMINISTRATIVOS EIRELI</t>
+        </is>
+      </c>
+      <c r="C1331" s="4" t="inlineStr">
+        <is>
+          <t>18.786.076/****-**</t>
+        </is>
+      </c>
+      <c r="D1331" s="4" t="inlineStr">
+        <is>
+          <t>Contratação de serviços técnicos profissionais de assessoria e consultoria para orientação nas contratações de bens e serviços junto à Secretaria do Trabalho, Desenvolvimento Social e Segurança Alimentar de Catunda-CE</t>
+        </is>
+      </c>
+      <c r="E1331" s="4" t="inlineStr">
+        <is>
+          <t>R$ 39.000,00</t>
+        </is>
+      </c>
+      <c r="F1331" s="4" t="inlineStr">
+        <is>
+          <t>01/07/2024</t>
+        </is>
+      </c>
+      <c r="G1331" s="4" t="inlineStr">
+        <is>
+          <t>01/07/2025</t>
+        </is>
+      </c>
+      <c r="H1331" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1331" s="4" t="inlineStr">
+        <is>
+          <t>01/07/2024</t>
+        </is>
+      </c>
+    </row>
+    <row r="1332" ht="8" customHeight="1"/>
+    <row r="1333" ht="18" customHeight="1">
+      <c r="A1333" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1333" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1333" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1333" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1333" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1333" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1333" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1333" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1333" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1334" ht="15" customHeight="1">
+      <c r="A1334" s="4" t="inlineStr">
+        <is>
+          <t>202407010003/2024</t>
+        </is>
+      </c>
+      <c r="B1334" s="4" t="inlineStr">
+        <is>
+          <t>PLUS SERVICOS ADMINISTRATIVOS EIRELI</t>
+        </is>
+      </c>
+      <c r="C1334" s="4" t="inlineStr">
+        <is>
+          <t>18.786.076/****-**</t>
+        </is>
+      </c>
+      <c r="D1334" s="4" t="inlineStr">
+        <is>
+          <t>Contratação de serviços técnicos profissionais de assessoria e consultoria para orientação nas contratações de bens e serviços junto à Secretaria do Trabalho, Desenvolvimento Social e Segurança Alimentar de Catunda-CE</t>
+        </is>
+      </c>
+      <c r="E1334" s="4" t="inlineStr">
+        <is>
+          <t>R$ 39.000,00</t>
+        </is>
+      </c>
+      <c r="F1334" s="4" t="inlineStr">
+        <is>
+          <t>01/07/2024</t>
+        </is>
+      </c>
+      <c r="G1334" s="4" t="inlineStr">
+        <is>
+          <t>01/07/2025</t>
+        </is>
+      </c>
+      <c r="H1334" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1334" s="4" t="inlineStr">
+        <is>
+          <t>01/07/2024</t>
+        </is>
+      </c>
+    </row>
+    <row r="1335" ht="8" customHeight="1"/>
+    <row r="1336" ht="18" customHeight="1">
+      <c r="A1336" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1336" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1336" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1336" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1336" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1336" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1336" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1336" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1336" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1337" ht="15" customHeight="1">
+      <c r="A1337" s="4" t="inlineStr">
+        <is>
+          <t>202407010002/2024</t>
+        </is>
+      </c>
+      <c r="B1337" s="4" t="inlineStr">
+        <is>
+          <t>PLUS SERVICOS ADMINISTRATIVOS EIRELI</t>
+        </is>
+      </c>
+      <c r="C1337" s="4" t="inlineStr">
+        <is>
+          <t>18.786.076/****-**</t>
+        </is>
+      </c>
+      <c r="D1337" s="4" t="inlineStr">
+        <is>
+          <t>Contratação de serviços técnicos profissionais de assessoria e consultoria para orientação nas contratações de bens e serviços junto à Secretaria de Planejamento, Administração e Finanças de Catunda-CE</t>
+        </is>
+      </c>
+      <c r="E1337" s="4" t="inlineStr">
+        <is>
+          <t>R$ 42.000,00</t>
+        </is>
+      </c>
+      <c r="F1337" s="4" t="inlineStr">
+        <is>
+          <t>01/07/2024</t>
+        </is>
+      </c>
+      <c r="G1337" s="4" t="inlineStr">
+        <is>
+          <t>01/07/2025</t>
+        </is>
+      </c>
+      <c r="H1337" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1337" s="4" t="inlineStr">
+        <is>
+          <t>01/07/2024</t>
+        </is>
+      </c>
+    </row>
+    <row r="1338" ht="8" customHeight="1"/>
+    <row r="1339" ht="18" customHeight="1">
+      <c r="A1339" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1339" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1339" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1339" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1339" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1339" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1339" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1339" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1339" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1340" ht="15" customHeight="1">
+      <c r="A1340" s="4" t="inlineStr">
+        <is>
+          <t>202407010002/2024</t>
+        </is>
+      </c>
+      <c r="B1340" s="4" t="inlineStr">
+        <is>
+          <t>PLUS SERVICOS ADMINISTRATIVOS EIRELI</t>
+        </is>
+      </c>
+      <c r="C1340" s="4" t="inlineStr">
+        <is>
+          <t>18.786.076/****-**</t>
+        </is>
+      </c>
+      <c r="D1340" s="4" t="inlineStr">
+        <is>
+          <t>Contratação de serviços técnicos profissionais de assessoria e consultoria para orientação nas contratações de bens e serviços junto à Secretaria de Planejamento, Administração e Finanças de Catunda-CE</t>
+        </is>
+      </c>
+      <c r="E1340" s="4" t="inlineStr">
+        <is>
+          <t>R$ 42.000,00</t>
+        </is>
+      </c>
+      <c r="F1340" s="4" t="inlineStr">
+        <is>
+          <t>01/07/2024</t>
+        </is>
+      </c>
+      <c r="G1340" s="4" t="inlineStr">
+        <is>
+          <t>01/07/2025</t>
+        </is>
+      </c>
+      <c r="H1340" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1340" s="4" t="inlineStr">
+        <is>
+          <t>01/07/2024</t>
+        </is>
+      </c>
+    </row>
+    <row r="1341" ht="8" customHeight="1"/>
+    <row r="1342" ht="18" customHeight="1">
+      <c r="A1342" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1342" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1342" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1342" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1342" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1342" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1342" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1342" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1342" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1343" ht="15" customHeight="1">
+      <c r="A1343" s="4" t="inlineStr">
+        <is>
+          <t>202407010001/2024</t>
+        </is>
+      </c>
+      <c r="B1343" s="4" t="inlineStr">
+        <is>
+          <t>PLUS SERVICOS ADMINISTRATIVOS EIRELI</t>
+        </is>
+      </c>
+      <c r="C1343" s="4" t="inlineStr">
+        <is>
+          <t>18.786.076/****-**</t>
+        </is>
+      </c>
+      <c r="D1343" s="4" t="inlineStr">
+        <is>
+          <t>Contratação de serviços técnicos profissionais de assessoria e consultoria para orientação nas contratações de bens e serviços junto à Secretaria de Educação e Desporto de Catunda-CE</t>
+        </is>
+      </c>
+      <c r="E1343" s="4" t="inlineStr">
+        <is>
+          <t>R$ 42.000,00</t>
+        </is>
+      </c>
+      <c r="F1343" s="4" t="inlineStr">
+        <is>
+          <t>01/07/2024</t>
+        </is>
+      </c>
+      <c r="G1343" s="4" t="inlineStr">
+        <is>
+          <t>01/07/2025</t>
+        </is>
+      </c>
+      <c r="H1343" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1343" s="4" t="inlineStr">
+        <is>
+          <t>01/07/2024</t>
+        </is>
+      </c>
+    </row>
+    <row r="1344" ht="8" customHeight="1"/>
+    <row r="1345" ht="18" customHeight="1">
+      <c r="A1345" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1345" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1345" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1345" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1345" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1345" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1345" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1345" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1345" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1346" ht="15" customHeight="1">
+      <c r="A1346" s="4" t="inlineStr">
+        <is>
+          <t>202407010001/2024</t>
+        </is>
+      </c>
+      <c r="B1346" s="4" t="inlineStr">
+        <is>
+          <t>PLUS SERVICOS ADMINISTRATIVOS EIRELI</t>
+        </is>
+      </c>
+      <c r="C1346" s="4" t="inlineStr">
+        <is>
+          <t>18.786.076/****-**</t>
+        </is>
+      </c>
+      <c r="D1346" s="4" t="inlineStr">
+        <is>
+          <t>Contratação de serviços técnicos profissionais de assessoria e consultoria para orientação nas contratações de bens e serviços junto à Secretaria de Educação e Desporto de Catunda-CE</t>
+        </is>
+      </c>
+      <c r="E1346" s="4" t="inlineStr">
+        <is>
+          <t>R$ 42.000,00</t>
+        </is>
+      </c>
+      <c r="F1346" s="4" t="inlineStr">
+        <is>
+          <t>01/07/2024</t>
+        </is>
+      </c>
+      <c r="G1346" s="4" t="inlineStr">
+        <is>
+          <t>01/07/2025</t>
+        </is>
+      </c>
+      <c r="H1346" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1346" s="4" t="inlineStr">
+        <is>
+          <t>01/07/2024</t>
+        </is>
+      </c>
+    </row>
+    <row r="1347" ht="8" customHeight="1"/>
+    <row r="1348" ht="18" customHeight="1">
+      <c r="A1348" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1348" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1348" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1348" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1348" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1348" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1348" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1348" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1348" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1349" ht="15" customHeight="1">
+      <c r="A1349" s="4" t="inlineStr">
+        <is>
+          <t>202406250004/2024</t>
+        </is>
+      </c>
+      <c r="B1349" s="4" t="inlineStr">
+        <is>
+          <t>SELECT COM E SERV LTDA</t>
+        </is>
+      </c>
+      <c r="C1349" s="4" t="inlineStr">
+        <is>
+          <t>40.919.130/****-**</t>
+        </is>
+      </c>
+      <c r="D1349" s="4" t="inlineStr">
+        <is>
+          <t>Aquisição de peças de 1ª uso, originais ou paralelas, com maior desconto percentual sobre a tabela oficial de referência, respectiva a cada tipo específico, destinadas a manutenção dos transportes para atender as diversas Secretarias do município de Catunda/CE.</t>
+        </is>
+      </c>
+      <c r="E1349" s="4" t="inlineStr">
+        <is>
+          <t>R$ 15.120,00</t>
+        </is>
+      </c>
+      <c r="F1349" s="4" t="inlineStr">
+        <is>
+          <t>25/06/2024</t>
+        </is>
+      </c>
+      <c r="G1349" s="4" t="inlineStr">
+        <is>
+          <t>25/06/2025</t>
+        </is>
+      </c>
+      <c r="H1349" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1349" s="4" t="inlineStr">
+        <is>
+          <t>25/06/2024</t>
+        </is>
+      </c>
+    </row>
+    <row r="1350" ht="8" customHeight="1"/>
+    <row r="1351" ht="18" customHeight="1">
+      <c r="A1351" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1351" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1351" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1351" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1351" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1351" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1351" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1351" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1351" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1352" ht="15" customHeight="1">
+      <c r="A1352" s="4" t="inlineStr">
+        <is>
+          <t>202406250004/2024</t>
+        </is>
+      </c>
+      <c r="B1352" s="4" t="inlineStr">
+        <is>
+          <t>SELECT COM E SERV LTDA</t>
+        </is>
+      </c>
+      <c r="C1352" s="4" t="inlineStr">
+        <is>
+          <t>40.919.130/****-**</t>
+        </is>
+      </c>
+      <c r="D1352" s="4" t="inlineStr">
+        <is>
+          <t>Aquisição de peças de 1ª uso, originais ou paralelas, com maior desconto percentual sobre a tabela oficial de referência, respectiva a cada tipo específico, destinadas a manutenção dos transportes para atender as diversas Secretarias do município de Catunda/CE.</t>
+        </is>
+      </c>
+      <c r="E1352" s="4" t="inlineStr">
+        <is>
+          <t>R$ 15.120,00</t>
+        </is>
+      </c>
+      <c r="F1352" s="4" t="inlineStr">
+        <is>
+          <t>25/06/2024</t>
+        </is>
+      </c>
+      <c r="G1352" s="4" t="inlineStr">
+        <is>
+          <t>25/06/2025</t>
+        </is>
+      </c>
+      <c r="H1352" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1352" s="4" t="inlineStr">
+        <is>
+          <t>25/06/2024</t>
+        </is>
+      </c>
+    </row>
+    <row r="1353" ht="8" customHeight="1"/>
+    <row r="1354" ht="18" customHeight="1">
+      <c r="A1354" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1354" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1354" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1354" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1354" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1354" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1354" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1354" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1354" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1355" ht="15" customHeight="1">
+      <c r="A1355" s="4" t="inlineStr">
+        <is>
+          <t>202406250003/2024</t>
+        </is>
+      </c>
+      <c r="B1355" s="4" t="inlineStr">
+        <is>
+          <t>SELECT COM E SERV LTDA</t>
+        </is>
+      </c>
+      <c r="C1355" s="4" t="inlineStr">
+        <is>
+          <t>40.919.130/****-**</t>
+        </is>
+      </c>
+      <c r="D1355" s="4" t="inlineStr">
+        <is>
+          <t>Aquisição de peças de 1ª uso, originais ou paralelas, com maior desconto percentual sobre a tabela oficial de referência, respectiva a cada tipo específico, destinadas a manutenção dos transportes para atender as diversas Secretarias do município de Catunda/CE.</t>
+        </is>
+      </c>
+      <c r="E1355" s="4" t="inlineStr">
+        <is>
+          <t>R$ 141.120,00</t>
+        </is>
+      </c>
+      <c r="F1355" s="4" t="inlineStr">
+        <is>
+          <t>25/06/2024</t>
+        </is>
+      </c>
+      <c r="G1355" s="4" t="inlineStr">
+        <is>
+          <t>25/06/2025</t>
+        </is>
+      </c>
+      <c r="H1355" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1355" s="4" t="inlineStr">
+        <is>
+          <t>25/06/2024</t>
+        </is>
+      </c>
+    </row>
+    <row r="1356" ht="8" customHeight="1"/>
+    <row r="1357" ht="18" customHeight="1">
+      <c r="A1357" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1357" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1357" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1357" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1357" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1357" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1357" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1357" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1357" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1358" ht="15" customHeight="1">
+      <c r="A1358" s="4" t="inlineStr">
+        <is>
+          <t>202406250003/2024</t>
+        </is>
+      </c>
+      <c r="B1358" s="4" t="inlineStr">
+        <is>
+          <t>SELECT COM E SERV LTDA</t>
+        </is>
+      </c>
+      <c r="C1358" s="4" t="inlineStr">
+        <is>
+          <t>40.919.130/****-**</t>
+        </is>
+      </c>
+      <c r="D1358" s="4" t="inlineStr">
+        <is>
+          <t>Aquisição de peças de 1ª uso, originais ou paralelas, com maior desconto percentual sobre a tabela oficial de referência, respectiva a cada tipo específico, destinadas a manutenção dos transportes para atender as diversas Secretarias do município de Catunda/CE.</t>
+        </is>
+      </c>
+      <c r="E1358" s="4" t="inlineStr">
+        <is>
+          <t>R$ 141.120,00</t>
+        </is>
+      </c>
+      <c r="F1358" s="4" t="inlineStr">
+        <is>
+          <t>25/06/2024</t>
+        </is>
+      </c>
+      <c r="G1358" s="4" t="inlineStr">
+        <is>
+          <t>25/06/2025</t>
+        </is>
+      </c>
+      <c r="H1358" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1358" s="4" t="inlineStr">
+        <is>
+          <t>25/06/2024</t>
+        </is>
+      </c>
+    </row>
+    <row r="1359" ht="8" customHeight="1"/>
+    <row r="1360" ht="18" customHeight="1">
+      <c r="A1360" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1360" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1360" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1360" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1360" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1360" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1360" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1360" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1360" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1361" ht="15" customHeight="1">
+      <c r="A1361" s="4" t="inlineStr">
+        <is>
+          <t>202406250002/2024</t>
+        </is>
+      </c>
+      <c r="B1361" s="4" t="inlineStr">
+        <is>
+          <t>SELECT COM E SERV LTDA</t>
+        </is>
+      </c>
+      <c r="C1361" s="4" t="inlineStr">
+        <is>
+          <t>40.919.130/****-**</t>
+        </is>
+      </c>
+      <c r="D1361" s="4" t="inlineStr">
+        <is>
+          <t>Aquisição de peças de 1ª uso, originais ou paralelas, com maior desconto percentual sobre a tabela oficial de referência, respectiva a cada tipo específico, destinadas a manutenção dos transportes para atender as diversas Secretarias do município de Catunda/CE.</t>
+        </is>
+      </c>
+      <c r="E1361" s="4" t="inlineStr">
+        <is>
+          <t>R$ 196.140,00</t>
+        </is>
+      </c>
+      <c r="F1361" s="4" t="inlineStr">
+        <is>
+          <t>25/06/2024</t>
+        </is>
+      </c>
+      <c r="G1361" s="4" t="inlineStr">
+        <is>
+          <t>25/06/2025</t>
+        </is>
+      </c>
+      <c r="H1361" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1361" s="4" t="inlineStr">
+        <is>
+          <t>25/06/2024</t>
+        </is>
+      </c>
+    </row>
+    <row r="1362" ht="8" customHeight="1"/>
+    <row r="1363" ht="18" customHeight="1">
+      <c r="A1363" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1363" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1363" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1363" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1363" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1363" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1363" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1363" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1363" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1364" ht="15" customHeight="1">
+      <c r="A1364" s="4" t="inlineStr">
+        <is>
+          <t>202406250002/2024</t>
+        </is>
+      </c>
+      <c r="B1364" s="4" t="inlineStr">
+        <is>
+          <t>SELECT COM E SERV LTDA</t>
+        </is>
+      </c>
+      <c r="C1364" s="4" t="inlineStr">
+        <is>
+          <t>40.919.130/****-**</t>
+        </is>
+      </c>
+      <c r="D1364" s="4" t="inlineStr">
+        <is>
+          <t>Aquisição de peças de 1ª uso, originais ou paralelas, com maior desconto percentual sobre a tabela oficial de referência, respectiva a cada tipo específico, destinadas a manutenção dos transportes para atender as diversas Secretarias do município de Catunda/CE.</t>
+        </is>
+      </c>
+      <c r="E1364" s="4" t="inlineStr">
+        <is>
+          <t>R$ 196.140,00</t>
+        </is>
+      </c>
+      <c r="F1364" s="4" t="inlineStr">
+        <is>
+          <t>25/06/2024</t>
+        </is>
+      </c>
+      <c r="G1364" s="4" t="inlineStr">
+        <is>
+          <t>25/06/2025</t>
+        </is>
+      </c>
+      <c r="H1364" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1364" s="4" t="inlineStr">
+        <is>
+          <t>25/06/2024</t>
+        </is>
+      </c>
+    </row>
+    <row r="1365" ht="8" customHeight="1"/>
+    <row r="1366" ht="18" customHeight="1">
+      <c r="A1366" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1366" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1366" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1366" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1366" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1366" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1366" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1366" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1366" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1367" ht="15" customHeight="1">
+      <c r="A1367" s="4" t="inlineStr">
+        <is>
+          <t>202406250001/2024</t>
+        </is>
+      </c>
+      <c r="B1367" s="4" t="inlineStr">
+        <is>
+          <t>SELECT COM E SERV LTDA</t>
+        </is>
+      </c>
+      <c r="C1367" s="4" t="inlineStr">
+        <is>
+          <t>40.919.130/****-**</t>
+        </is>
+      </c>
+      <c r="D1367" s="4" t="inlineStr">
+        <is>
+          <t>Aquisição de peças de 1ª uso, originais ou paralelas, com maior desconto percentual sobre a tabela oficial de referência, respectiva a cada tipo específico, destinadas a manutenção dos transportes para atender as diversas Secretarias do município de Catunda/CE.</t>
+        </is>
+      </c>
+      <c r="E1367" s="4" t="inlineStr">
+        <is>
+          <t>R$ 344.520,00</t>
+        </is>
+      </c>
+      <c r="F1367" s="4" t="inlineStr">
+        <is>
+          <t>25/06/2024</t>
+        </is>
+      </c>
+      <c r="G1367" s="4" t="inlineStr">
+        <is>
+          <t>25/06/2025</t>
+        </is>
+      </c>
+      <c r="H1367" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1367" s="4" t="inlineStr">
+        <is>
+          <t>25/06/2024</t>
+        </is>
+      </c>
+    </row>
+    <row r="1368" ht="8" customHeight="1"/>
+    <row r="1369" ht="18" customHeight="1">
+      <c r="A1369" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1369" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1369" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1369" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1369" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1369" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1369" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1369" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1369" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1370" ht="15" customHeight="1">
+      <c r="A1370" s="4" t="inlineStr">
+        <is>
+          <t>202406250001/2024</t>
+        </is>
+      </c>
+      <c r="B1370" s="4" t="inlineStr">
+        <is>
+          <t>SELECT COM E SERV LTDA</t>
+        </is>
+      </c>
+      <c r="C1370" s="4" t="inlineStr">
+        <is>
+          <t>40.919.130/****-**</t>
+        </is>
+      </c>
+      <c r="D1370" s="4" t="inlineStr">
+        <is>
+          <t>Aquisição de peças de 1ª uso, originais ou paralelas, com maior desconto percentual sobre a tabela oficial de referência, respectiva a cada tipo específico, destinadas a manutenção dos transportes para atender as diversas Secretarias do município de Catunda/CE.</t>
+        </is>
+      </c>
+      <c r="E1370" s="4" t="inlineStr">
+        <is>
+          <t>R$ 344.520,00</t>
+        </is>
+      </c>
+      <c r="F1370" s="4" t="inlineStr">
+        <is>
+          <t>25/06/2024</t>
+        </is>
+      </c>
+      <c r="G1370" s="4" t="inlineStr">
+        <is>
+          <t>25/06/2025</t>
+        </is>
+      </c>
+      <c r="H1370" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1370" s="4" t="inlineStr">
+        <is>
+          <t>25/06/2024</t>
+        </is>
+      </c>
+    </row>
+    <row r="1371" ht="8" customHeight="1"/>
+    <row r="1372" ht="18" customHeight="1">
+      <c r="A1372" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1372" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1372" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1372" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1372" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1372" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1372" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1372" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1372" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1373" ht="15" customHeight="1">
+      <c r="A1373" s="4" t="inlineStr">
+        <is>
+          <t>202406170001/2024</t>
+        </is>
+      </c>
+      <c r="B1373" s="4" t="inlineStr">
+        <is>
+          <t>R E SOUSA CONSTRUCOES E SERVICOS LTDA</t>
+        </is>
+      </c>
+      <c r="C1373" s="4" t="inlineStr">
+        <is>
+          <t>40.560.312/****-**</t>
+        </is>
+      </c>
+      <c r="D1373" s="4" t="inlineStr">
+        <is>
+          <t>Execução dos serviços de pavimentação asfáltica com CBUQ em vias do Bairro Passagem,
+na sede do município de Catunda/CE</t>
+        </is>
+      </c>
+      <c r="E1373" s="4" t="inlineStr">
+        <is>
+          <t>R$ 825.575,65</t>
+        </is>
+      </c>
+      <c r="F1373" s="4" t="inlineStr">
+        <is>
+          <t>17/06/2024</t>
+        </is>
+      </c>
+      <c r="G1373" s="4" t="inlineStr">
+        <is>
+          <t>14/11/2024</t>
+        </is>
+      </c>
+      <c r="H1373" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1373" s="4" t="inlineStr">
+        <is>
+          <t>17/06/2024</t>
+        </is>
+      </c>
+    </row>
+    <row r="1374" ht="8" customHeight="1"/>
+    <row r="1375" ht="18" customHeight="1">
+      <c r="A1375" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1375" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1375" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1375" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1375" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1375" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1375" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1375" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1375" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1376" ht="15" customHeight="1">
+      <c r="A1376" s="4" t="inlineStr">
+        <is>
+          <t>202406170001/2024</t>
+        </is>
+      </c>
+      <c r="B1376" s="4" t="inlineStr">
+        <is>
+          <t>R E SOUSA CONSTRUCOES E SERVICOS LTDA</t>
+        </is>
+      </c>
+      <c r="C1376" s="4" t="inlineStr">
+        <is>
+          <t>40.560.312/****-**</t>
+        </is>
+      </c>
+      <c r="D1376" s="4" t="inlineStr">
+        <is>
+          <t>Execução dos serviços de pavimentação asfáltica com CBUQ em vias do Bairro Passagem,
+na sede do município de Catunda/CE</t>
+        </is>
+      </c>
+      <c r="E1376" s="4" t="inlineStr">
+        <is>
+          <t>R$ 825.575,65</t>
+        </is>
+      </c>
+      <c r="F1376" s="4" t="inlineStr">
+        <is>
+          <t>17/06/2024</t>
+        </is>
+      </c>
+      <c r="G1376" s="4" t="inlineStr">
+        <is>
+          <t>14/11/2024</t>
+        </is>
+      </c>
+      <c r="H1376" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1376" s="4" t="inlineStr">
+        <is>
+          <t>17/06/2024</t>
+        </is>
+      </c>
+    </row>
+    <row r="1377" ht="8" customHeight="1"/>
+    <row r="1378" ht="18" customHeight="1">
+      <c r="A1378" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1378" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1378" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1378" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1378" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1378" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1378" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1378" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1378" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1379" ht="15" customHeight="1">
+      <c r="A1379" s="4" t="inlineStr">
+        <is>
+          <t>202406040001/2024</t>
+        </is>
+      </c>
+      <c r="B1379" s="4" t="inlineStr">
+        <is>
+          <t>R E SOUSA CONSTRUCOES E SERVICOS LTDA</t>
+        </is>
+      </c>
+      <c r="C1379" s="4" t="inlineStr">
+        <is>
+          <t>40.560.312/****-**</t>
+        </is>
+      </c>
+      <c r="D1379" s="4" t="inlineStr">
+        <is>
+          <t>Execução dos serviços de manutenção e recuperação de pavimentação asfáltica com CBUQ, sinalização viária vertical e horizontal em diversas Ruas na sede do município de Catunda-CE.</t>
+        </is>
+      </c>
+      <c r="E1379" s="4" t="inlineStr">
+        <is>
+          <t>R$ 830.000,00</t>
+        </is>
+      </c>
+      <c r="F1379" s="4" t="inlineStr">
+        <is>
+          <t>04/06/2024</t>
+        </is>
+      </c>
+      <c r="G1379" s="4" t="inlineStr">
+        <is>
+          <t>01/11/2024</t>
+        </is>
+      </c>
+      <c r="H1379" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1379" s="4" t="inlineStr">
+        <is>
+          <t>04/06/2024</t>
+        </is>
+      </c>
+    </row>
+    <row r="1380" ht="8" customHeight="1"/>
+    <row r="1381" ht="18" customHeight="1">
+      <c r="A1381" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1381" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1381" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1381" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1381" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1381" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1381" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1381" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1381" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1382" ht="15" customHeight="1">
+      <c r="A1382" s="4" t="inlineStr">
+        <is>
+          <t>202406040001/2024</t>
+        </is>
+      </c>
+      <c r="B1382" s="4" t="inlineStr">
+        <is>
+          <t>R E SOUSA CONSTRUCOES E SERVICOS LTDA</t>
+        </is>
+      </c>
+      <c r="C1382" s="4" t="inlineStr">
+        <is>
+          <t>40.560.312/****-**</t>
+        </is>
+      </c>
+      <c r="D1382" s="4" t="inlineStr">
+        <is>
+          <t>Execução dos serviços de manutenção e recuperação de pavimentação asfáltica com CBUQ, sinalização viária vertical e horizontal em diversas Ruas na sede do município de Catunda-CE.</t>
+        </is>
+      </c>
+      <c r="E1382" s="4" t="inlineStr">
+        <is>
+          <t>R$ 830.000,00</t>
+        </is>
+      </c>
+      <c r="F1382" s="4" t="inlineStr">
+        <is>
+          <t>04/06/2024</t>
+        </is>
+      </c>
+      <c r="G1382" s="4" t="inlineStr">
+        <is>
+          <t>01/11/2024</t>
+        </is>
+      </c>
+      <c r="H1382" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1382" s="4" t="inlineStr">
+        <is>
+          <t>04/06/2024</t>
+        </is>
+      </c>
+    </row>
+    <row r="1383" ht="8" customHeight="1"/>
+    <row r="1384" ht="18" customHeight="1">
+      <c r="A1384" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1384" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1384" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1384" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1384" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1384" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1384" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1384" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1384" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1385" ht="15" customHeight="1">
+      <c r="A1385" s="4" t="inlineStr">
+        <is>
           <t>202405210001/2024</t>
         </is>
       </c>
-      <c r="B1064" s="4" t="inlineStr">
+      <c r="B1385" s="4" t="inlineStr">
         <is>
           <t>MARCIANO PRADO CAVALCANTE</t>
         </is>
       </c>
-      <c r="C1064" s="4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D1064" s="4" t="inlineStr">
+      <c r="C1385" s="4" t="inlineStr">
+        <is>
+          <t>30.922.742/****-**</t>
+        </is>
+      </c>
+      <c r="D1385" s="4" t="inlineStr">
         <is>
           <t>Confecção de próteses dentárias para atender a demanda da Secretaria de Saúde do município de Catunda-CE</t>
         </is>
       </c>
-      <c r="E1064" s="4" t="inlineStr">
+      <c r="E1385" s="4" t="inlineStr">
         <is>
           <t>R$ 86.400,00</t>
         </is>
       </c>
-      <c r="F1064" s="4" t="inlineStr">
+      <c r="F1385" s="4" t="inlineStr">
         <is>
           <t>21/05/2024</t>
         </is>
       </c>
-      <c r="G1064" s="4" t="inlineStr">
+      <c r="G1385" s="4" t="inlineStr">
         <is>
           <t>21/05/2025</t>
         </is>
       </c>
-      <c r="H1064" s="4" t="inlineStr">
+      <c r="H1385" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
-      <c r="I1064" s="4" t="inlineStr">
+      <c r="I1385" s="4" t="inlineStr">
         <is>
           <t>21/05/2024</t>
         </is>
       </c>
     </row>
+    <row r="1386" ht="8" customHeight="1"/>
+    <row r="1387" ht="18" customHeight="1">
+      <c r="A1387" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1387" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1387" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1387" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1387" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1387" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1387" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1387" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1387" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1388" ht="15" customHeight="1">
+      <c r="A1388" s="4" t="inlineStr">
+        <is>
+          <t>202405210001/2024</t>
+        </is>
+      </c>
+      <c r="B1388" s="4" t="inlineStr">
+        <is>
+          <t>MARCIANO PRADO CAVALCANTE</t>
+        </is>
+      </c>
+      <c r="C1388" s="4" t="inlineStr">
+        <is>
+          <t>30.922.742/****-**</t>
+        </is>
+      </c>
+      <c r="D1388" s="4" t="inlineStr">
+        <is>
+          <t>Confecção de próteses dentárias para atender a demanda da Secretaria de Saúde do município de Catunda-CE</t>
+        </is>
+      </c>
+      <c r="E1388" s="4" t="inlineStr">
+        <is>
+          <t>R$ 86.400,00</t>
+        </is>
+      </c>
+      <c r="F1388" s="4" t="inlineStr">
+        <is>
+          <t>21/05/2024</t>
+        </is>
+      </c>
+      <c r="G1388" s="4" t="inlineStr">
+        <is>
+          <t>21/05/2025</t>
+        </is>
+      </c>
+      <c r="H1388" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1388" s="4" t="inlineStr">
+        <is>
+          <t>21/05/2024</t>
+        </is>
+      </c>
+    </row>
+    <row r="1389" ht="8" customHeight="1"/>
+    <row r="1390" ht="18" customHeight="1">
+      <c r="A1390" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1390" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1390" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1390" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1390" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1390" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1390" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1390" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1390" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1391" ht="15" customHeight="1">
+      <c r="A1391" s="4" t="inlineStr">
+        <is>
+          <t>019/2024</t>
+        </is>
+      </c>
+      <c r="B1391" s="4" t="inlineStr">
+        <is>
+          <t>JOAO HELIO MARTINS DE ANDRADE LTDA</t>
+        </is>
+      </c>
+      <c r="C1391" s="4" t="inlineStr">
+        <is>
+          <t>57.316.819/****-**</t>
+        </is>
+      </c>
+      <c r="D1391" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE GÊNEROS ALIMENTÍCIOS DESTINADOS À MERENDA ESCOLAR DO MUNICÍPIO DE CATUNDA/CE.</t>
+        </is>
+      </c>
+      <c r="E1391" s="4" t="inlineStr">
+        <is>
+          <t>R$ 442.047,60</t>
+        </is>
+      </c>
+      <c r="F1391" s="4" t="inlineStr">
+        <is>
+          <t>27/08/2025</t>
+        </is>
+      </c>
+      <c r="G1391" s="4" t="inlineStr">
+        <is>
+          <t>31/03/2026</t>
+        </is>
+      </c>
+      <c r="H1391" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1391" s="4" t="inlineStr">
+        <is>
+          <t>27/08/2025</t>
+        </is>
+      </c>
+    </row>
   </sheetData>
-  <mergeCells count="2">
+  <mergeCells count="23">
+    <mergeCell ref="A363:I363"/>
+    <mergeCell ref="A345:I345"/>
+    <mergeCell ref="A426:I426"/>
+    <mergeCell ref="A444:I444"/>
+    <mergeCell ref="A375:I375"/>
+    <mergeCell ref="A369:I369"/>
+    <mergeCell ref="A351:I351"/>
+    <mergeCell ref="A438:I438"/>
+    <mergeCell ref="A381:I381"/>
+    <mergeCell ref="A2:I2"/>
+    <mergeCell ref="A393:I393"/>
+    <mergeCell ref="A414:I414"/>
+    <mergeCell ref="A420:I420"/>
+    <mergeCell ref="A333:I333"/>
+    <mergeCell ref="A318:I318"/>
+    <mergeCell ref="A432:I432"/>
+    <mergeCell ref="A450:I450"/>
+    <mergeCell ref="A357:I357"/>
+    <mergeCell ref="A402:I402"/>
+    <mergeCell ref="A387:I387"/>
+    <mergeCell ref="A339:I339"/>
     <mergeCell ref="A1:I1"/>
-    <mergeCell ref="A2:I2"/>
+    <mergeCell ref="A408:I408"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>